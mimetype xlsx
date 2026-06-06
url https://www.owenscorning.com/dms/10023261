--- v0 (2026-02-02)
+++ v1 (2026-06-06)
@@ -9,96 +9,107 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\davidsoa\OneDrive - Owens Corning\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Box\Technical Insulation - General Folder\EOF, List Price and Job Calculators\Pricing and Job Calculators\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{36DC1C24-B3FA-4EB2-9BA1-502F86B13CFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{60811057-C5B1-47CE-B721-8E4CFE191A73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="N/z+xOFpl/SasnwpeCqEPBKNqC9ZgaDkrG1W3wM4qm6En/OGg0NXtZyBP+K/yF43kcG2rch2to9cicbqApJU3g==" workbookSaltValue="ytbhwJJNyk/Zsz6mZsjsow==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Job" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="BoardDiscount">'[1]Kathryn Look Here!'!$C$5</definedName>
     <definedName name="PipeDiscount">'[1]Kathryn Look Here!'!$C$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Job!$W$9:$AD$63</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A28" i="1" l="1"/>
+  <c r="S8" i="1" l="1"/>
+  <c r="S7" i="1"/>
+  <c r="S6" i="1"/>
+  <c r="S5" i="1"/>
+  <c r="S4" i="1"/>
+  <c r="S3" i="1"/>
+  <c r="P6" i="1"/>
+  <c r="P5" i="1"/>
+  <c r="P4" i="1"/>
+  <c r="P3" i="1"/>
+  <c r="X9" i="1"/>
+  <c r="A28" i="1"/>
   <c r="A29" i="1"/>
   <c r="A30" i="1"/>
   <c r="A31" i="1"/>
   <c r="A32" i="1"/>
   <c r="A33" i="1"/>
   <c r="A34" i="1"/>
   <c r="A35" i="1"/>
   <c r="A36" i="1"/>
   <c r="A37" i="1"/>
   <c r="A38" i="1"/>
   <c r="A39" i="1"/>
   <c r="A40" i="1"/>
   <c r="A41" i="1"/>
   <c r="A42" i="1"/>
   <c r="A43" i="1"/>
   <c r="A44" i="1"/>
   <c r="A45" i="1"/>
   <c r="A46" i="1"/>
   <c r="A47" i="1"/>
   <c r="A48" i="1"/>
   <c r="A49" i="1"/>
   <c r="A50" i="1"/>
   <c r="A51" i="1"/>
   <c r="A52" i="1"/>
   <c r="A53" i="1"/>
@@ -452,98 +463,93 @@
   <c r="B81" i="1" s="1"/>
   <c r="B82" i="1" s="1"/>
   <c r="B83" i="1" s="1"/>
   <c r="B84" i="1" s="1"/>
   <c r="B85" i="1" s="1"/>
   <c r="B86" i="1" s="1"/>
   <c r="B87" i="1" s="1"/>
   <c r="B88" i="1" s="1"/>
   <c r="B89" i="1" s="1"/>
   <c r="B90" i="1" s="1"/>
   <c r="B91" i="1" s="1"/>
   <c r="B92" i="1" s="1"/>
   <c r="B93" i="1" s="1"/>
   <c r="B94" i="1" s="1"/>
   <c r="B95" i="1" s="1"/>
   <c r="B96" i="1" s="1"/>
   <c r="B97" i="1" s="1"/>
   <c r="B98" i="1" s="1"/>
   <c r="B99" i="1" s="1"/>
   <c r="B100" i="1" s="1"/>
   <c r="B101" i="1" s="1"/>
   <c r="B102" i="1" s="1"/>
   <c r="B103" i="1" s="1"/>
   <c r="B104" i="1" s="1"/>
   <c r="B105" i="1" s="1"/>
-  <c r="P5" i="1"/>
-[...1 lines deleted...]
-  <c r="S5" i="1"/>
   <c r="G284" i="1"/>
   <c r="E274" i="1"/>
   <c r="E276" i="1"/>
   <c r="E278" i="1"/>
   <c r="F278" i="1" s="1"/>
   <c r="K278" i="1" s="1"/>
   <c r="E279" i="1"/>
   <c r="F279" i="1" s="1"/>
   <c r="K279" i="1" s="1"/>
   <c r="E284" i="1"/>
   <c r="F284" i="1" s="1"/>
   <c r="K284" i="1" s="1"/>
   <c r="E283" i="1"/>
   <c r="G283" i="1" s="1"/>
   <c r="J107" i="1"/>
   <c r="E107" i="1"/>
   <c r="H107" i="1" s="1"/>
   <c r="A107" i="1"/>
   <c r="J99" i="1"/>
-  <c r="P6" i="1" l="1"/>
-  <c r="B286" i="1"/>
+  <c r="B286" i="1" l="1"/>
   <c r="B287" i="1" s="1"/>
   <c r="B288" i="1" s="1"/>
   <c r="B289" i="1" s="1"/>
   <c r="B106" i="1"/>
   <c r="H283" i="1"/>
   <c r="F283" i="1"/>
   <c r="K283" i="1" s="1"/>
   <c r="G279" i="1"/>
   <c r="G278" i="1"/>
   <c r="H279" i="1"/>
   <c r="H284" i="1"/>
   <c r="H278" i="1"/>
   <c r="F107" i="1"/>
   <c r="K107" i="1" s="1"/>
   <c r="G107" i="1"/>
   <c r="E27" i="1" l="1"/>
   <c r="F27" i="1" s="1"/>
   <c r="E28" i="1"/>
   <c r="F28" i="1" s="1"/>
   <c r="E290" i="1" l="1"/>
   <c r="F290" i="1" s="1"/>
   <c r="E291" i="1"/>
   <c r="F291" i="1" s="1"/>
-  <c r="S4" i="1" s="1"/>
   <c r="E292" i="1"/>
   <c r="F292" i="1" s="1"/>
   <c r="E293" i="1"/>
   <c r="F293" i="1" s="1"/>
   <c r="E294" i="1"/>
   <c r="F294" i="1" s="1"/>
   <c r="E295" i="1"/>
   <c r="F295" i="1" s="1"/>
   <c r="E299" i="1"/>
   <c r="E285" i="1"/>
   <c r="E289" i="1"/>
   <c r="F289" i="1" s="1"/>
   <c r="E270" i="1" l="1"/>
   <c r="F270" i="1" s="1"/>
   <c r="J263" i="1"/>
   <c r="J270" i="1"/>
   <c r="E263" i="1"/>
   <c r="F263" i="1" s="1"/>
   <c r="J252" i="1"/>
   <c r="E252" i="1"/>
   <c r="F252" i="1" s="1"/>
   <c r="E253" i="1"/>
   <c r="G253" i="1" s="1"/>
   <c r="J253" i="1"/>
   <c r="J218" i="1"/>
@@ -1636,52 +1642,50 @@
   <c r="H302" i="1" s="1"/>
   <c r="E301" i="1"/>
   <c r="G301" i="1" s="1"/>
   <c r="E300" i="1"/>
   <c r="H300" i="1" s="1"/>
   <c r="G299" i="1"/>
   <c r="H295" i="1"/>
   <c r="G294" i="1"/>
   <c r="H293" i="1"/>
   <c r="G292" i="1"/>
   <c r="H291" i="1"/>
   <c r="G290" i="1"/>
   <c r="G289" i="1"/>
   <c r="A289" i="1"/>
   <c r="H285" i="1"/>
   <c r="E282" i="1"/>
   <c r="E281" i="1"/>
   <c r="E280" i="1"/>
   <c r="E277" i="1"/>
   <c r="E275" i="1"/>
   <c r="H275" i="1" s="1"/>
   <c r="A274" i="1"/>
   <c r="E14" i="1"/>
   <c r="H14" i="1" s="1"/>
   <c r="A14" i="1"/>
-  <c r="X9" i="1"/>
-  <c r="P3" i="1"/>
   <c r="H277" i="1" l="1"/>
   <c r="G277" i="1"/>
   <c r="G281" i="1"/>
   <c r="H281" i="1"/>
   <c r="F281" i="1"/>
   <c r="K281" i="1" s="1"/>
   <c r="H282" i="1"/>
   <c r="F282" i="1"/>
   <c r="K282" i="1" s="1"/>
   <c r="G282" i="1"/>
   <c r="F280" i="1"/>
   <c r="K280" i="1" s="1"/>
   <c r="G280" i="1"/>
   <c r="H280" i="1"/>
   <c r="Y14" i="1"/>
   <c r="X14" i="1"/>
   <c r="AE14" i="1"/>
   <c r="AF14" i="1" s="1"/>
   <c r="Z14" i="1"/>
   <c r="W14" i="1"/>
   <c r="H313" i="1"/>
   <c r="H131" i="1"/>
   <c r="G141" i="1"/>
   <c r="G112" i="1"/>
   <c r="H145" i="1"/>
@@ -2393,1875 +2397,1871 @@
   <c r="F276" i="1"/>
   <c r="K276" i="1" s="1"/>
   <c r="H274" i="1"/>
   <c r="H276" i="1"/>
   <c r="K290" i="1"/>
   <c r="K292" i="1"/>
   <c r="K294" i="1"/>
   <c r="F299" i="1"/>
   <c r="F301" i="1"/>
   <c r="K301" i="1" s="1"/>
   <c r="F303" i="1"/>
   <c r="K303" i="1" s="1"/>
   <c r="F305" i="1"/>
   <c r="K305" i="1" s="1"/>
   <c r="F307" i="1"/>
   <c r="K307" i="1" s="1"/>
   <c r="F309" i="1"/>
   <c r="K309" i="1" s="1"/>
   <c r="F311" i="1"/>
   <c r="K311" i="1" s="1"/>
   <c r="F313" i="1"/>
   <c r="K313" i="1" s="1"/>
   <c r="F315" i="1"/>
   <c r="K315" i="1" s="1"/>
   <c r="G315" i="1"/>
+  <c r="AB15" i="1"/>
+  <c r="Z15" i="1"/>
+  <c r="W15" i="1"/>
   <c r="Y15" i="1"/>
   <c r="AA15" i="1"/>
-  <c r="Z15" i="1"/>
-[...5 lines deleted...]
-  <c r="S6" i="1"/>
+  <c r="K299" i="1" l="1"/>
   <c r="Q9" i="1"/>
   <c r="AC14" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AA14" i="1"/>
   <c r="K289" i="1"/>
-  <c r="P4" i="1"/>
   <c r="K274" i="1"/>
   <c r="AD14" i="1" s="1"/>
   <c r="X15" i="1"/>
   <c r="AD15" i="1"/>
+  <c r="AE15" i="1"/>
   <c r="AC15" i="1"/>
-  <c r="AE15" i="1"/>
   <c r="AF15" i="1" l="1"/>
   <c r="AE16" i="1"/>
   <c r="AF16" i="1" l="1"/>
-  <c r="Z61" i="1"/>
+  <c r="AA16" i="1"/>
   <c r="W16" i="1"/>
-  <c r="AE61" i="1"/>
-  <c r="AD61" i="1"/>
   <c r="X16" i="1"/>
-  <c r="AB61" i="1"/>
-[...3 lines deleted...]
-  <c r="W61" i="1"/>
   <c r="Y17" i="1"/>
   <c r="Z16" i="1"/>
   <c r="Y16" i="1"/>
   <c r="AB16" i="1"/>
   <c r="AC16" i="1"/>
   <c r="AD16" i="1"/>
-  <c r="AC61" i="1"/>
-[...1 lines deleted...]
-  <c r="AF61" i="1" l="1"/>
   <c r="AA17" i="1"/>
   <c r="X17" i="1"/>
   <c r="AB17" i="1"/>
   <c r="AC17" i="1"/>
   <c r="Z17" i="1"/>
-  <c r="AA62" i="1"/>
-[...2 lines deleted...]
-  <c r="W62" i="1"/>
   <c r="W17" i="1"/>
   <c r="AE17" i="1"/>
   <c r="AD17" i="1"/>
-  <c r="AD62" i="1"/>
-  <c r="X62" i="1"/>
   <c r="AF17" i="1" l="1"/>
-  <c r="AB62" i="1"/>
   <c r="AB18" i="1"/>
-  <c r="AC62" i="1"/>
-[...1 lines deleted...]
-  <c r="AF62" i="1" l="1"/>
+  <c r="X18" i="1"/>
+  <c r="AA18" i="1"/>
   <c r="Z18" i="1"/>
-  <c r="AD18" i="1"/>
   <c r="AE18" i="1"/>
-  <c r="W18" i="1"/>
-  <c r="X18" i="1"/>
   <c r="AC18" i="1"/>
   <c r="Y18" i="1"/>
-  <c r="AA18" i="1"/>
+  <c r="AD18" i="1"/>
+  <c r="W18" i="1"/>
   <c r="AF18" i="1" l="1"/>
-  <c r="AD63" i="1"/>
-[...2 lines deleted...]
-  <c r="Z63" i="1"/>
   <c r="AD19" i="1"/>
-  <c r="AE63" i="1"/>
   <c r="AB19" i="1"/>
-  <c r="AC63" i="1"/>
   <c r="W19" i="1"/>
-  <c r="AB63" i="1"/>
   <c r="AA19" i="1"/>
-  <c r="AA63" i="1"/>
-  <c r="X63" i="1"/>
   <c r="Z19" i="1"/>
-  <c r="AF63" i="1" l="1"/>
+  <c r="AC19" i="1"/>
   <c r="Y19" i="1"/>
   <c r="AE19" i="1"/>
   <c r="X19" i="1"/>
-  <c r="AC19" i="1"/>
   <c r="AF19" i="1" l="1"/>
-  <c r="AE64" i="1"/>
-[...8 lines deleted...]
-  <c r="AF64" i="1" l="1"/>
   <c r="X20" i="1"/>
   <c r="AA20" i="1"/>
   <c r="AB20" i="1"/>
   <c r="Y20" i="1"/>
   <c r="AD20" i="1"/>
+  <c r="W20" i="1"/>
+  <c r="AE20" i="1"/>
+  <c r="Z20" i="1"/>
   <c r="AC20" i="1"/>
-  <c r="W20" i="1"/>
-[...1 lines deleted...]
-  <c r="AE20" i="1"/>
   <c r="AF20" i="1" l="1"/>
-  <c r="X65" i="1"/>
-[...8 lines deleted...]
-  <c r="AF65" i="1" l="1"/>
   <c r="W21" i="1"/>
   <c r="AB21" i="1"/>
-  <c r="AE21" i="1"/>
   <c r="AC21" i="1"/>
   <c r="AA21" i="1"/>
   <c r="Z21" i="1"/>
   <c r="X21" i="1"/>
   <c r="Y21" i="1"/>
   <c r="AD21" i="1"/>
+  <c r="AE21" i="1"/>
   <c r="AF21" i="1" l="1"/>
-  <c r="AE66" i="1"/>
-[...8 lines deleted...]
-  <c r="AF66" i="1" l="1"/>
+  <c r="W22" i="1"/>
+  <c r="AC22" i="1"/>
+  <c r="AD22" i="1"/>
   <c r="Y22" i="1"/>
-  <c r="W22" i="1"/>
   <c r="X22" i="1"/>
   <c r="Z22" i="1"/>
   <c r="AB22" i="1"/>
-  <c r="AC22" i="1"/>
   <c r="AA22" i="1"/>
-  <c r="AD22" i="1"/>
   <c r="AE22" i="1"/>
   <c r="AF22" i="1" l="1"/>
-  <c r="W67" i="1"/>
-[...8 lines deleted...]
-  <c r="AF67" i="1" l="1"/>
+  <c r="X23" i="1"/>
+  <c r="Z23" i="1"/>
   <c r="AC23" i="1"/>
-  <c r="X23" i="1"/>
   <c r="AA23" i="1"/>
   <c r="AD23" i="1"/>
   <c r="W23" i="1"/>
   <c r="AB23" i="1"/>
   <c r="Y23" i="1"/>
   <c r="AE23" i="1"/>
-  <c r="Z23" i="1"/>
   <c r="AF23" i="1" l="1"/>
-  <c r="W68" i="1"/>
-[...8 lines deleted...]
-  <c r="AF68" i="1" l="1"/>
   <c r="X24" i="1"/>
   <c r="AB24" i="1"/>
   <c r="Y24" i="1"/>
-  <c r="W24" i="1"/>
   <c r="AA24" i="1"/>
   <c r="AC24" i="1"/>
+  <c r="Z24" i="1"/>
+  <c r="W24" i="1"/>
   <c r="AE24" i="1"/>
-  <c r="Z24" i="1"/>
   <c r="AD24" i="1"/>
   <c r="AF24" i="1" l="1"/>
-  <c r="W69" i="1"/>
-[...8 lines deleted...]
-  <c r="AF69" i="1" l="1"/>
   <c r="AE25" i="1"/>
   <c r="AB25" i="1"/>
   <c r="X25" i="1"/>
   <c r="AA25" i="1"/>
   <c r="AD25" i="1"/>
   <c r="W25" i="1"/>
   <c r="Y25" i="1"/>
   <c r="AC25" i="1"/>
   <c r="Z25" i="1"/>
   <c r="AF25" i="1" l="1"/>
-  <c r="AB70" i="1"/>
-[...8 lines deleted...]
-  <c r="AF70" i="1" l="1"/>
+  <c r="AD26" i="1"/>
   <c r="AC26" i="1"/>
-  <c r="X26" i="1"/>
   <c r="Z26" i="1"/>
   <c r="W26" i="1"/>
-  <c r="AA26" i="1"/>
-  <c r="AD26" i="1"/>
   <c r="AE26" i="1"/>
   <c r="AB26" i="1"/>
+  <c r="X26" i="1"/>
   <c r="Y26" i="1"/>
+  <c r="AA26" i="1"/>
   <c r="AF26" i="1" l="1"/>
-  <c r="X71" i="1"/>
-[...10 lines deleted...]
-  <c r="X27" i="1"/>
   <c r="AD27" i="1"/>
   <c r="W27" i="1"/>
   <c r="Y27" i="1"/>
   <c r="AA27" i="1"/>
   <c r="Z27" i="1"/>
   <c r="AB27" i="1"/>
   <c r="AC27" i="1"/>
+  <c r="AE27" i="1"/>
+  <c r="X27" i="1"/>
   <c r="AF27" i="1" l="1"/>
-  <c r="W72" i="1"/>
-[...8 lines deleted...]
-  <c r="AF72" i="1" l="1"/>
   <c r="AB28" i="1"/>
   <c r="AE28" i="1"/>
   <c r="Y28" i="1"/>
   <c r="Z28" i="1"/>
   <c r="AA28" i="1"/>
   <c r="AD28" i="1"/>
   <c r="W28" i="1"/>
   <c r="X28" i="1"/>
   <c r="AC28" i="1"/>
   <c r="AF28" i="1" l="1"/>
-  <c r="AB73" i="1"/>
-[...9 lines deleted...]
-  <c r="Y29" i="1"/>
   <c r="AE29" i="1"/>
   <c r="W29" i="1"/>
+  <c r="AA29" i="1"/>
+  <c r="X29" i="1"/>
+  <c r="AC29" i="1"/>
+  <c r="Y29" i="1"/>
   <c r="Z29" i="1"/>
-  <c r="AA29" i="1"/>
+  <c r="AB29" i="1"/>
   <c r="AD29" i="1"/>
-  <c r="X29" i="1"/>
-[...1 lines deleted...]
-  <c r="AC29" i="1"/>
   <c r="AF29" i="1" l="1"/>
-  <c r="Z74" i="1"/>
-[...9 lines deleted...]
-  <c r="W30" i="1"/>
   <c r="X30" i="1"/>
   <c r="AD30" i="1"/>
   <c r="AC30" i="1"/>
   <c r="Y30" i="1"/>
   <c r="AB30" i="1"/>
   <c r="AE30" i="1"/>
   <c r="AA30" i="1"/>
+  <c r="W30" i="1"/>
   <c r="Z30" i="1"/>
   <c r="AF30" i="1" l="1"/>
-  <c r="X75" i="1"/>
-[...9 lines deleted...]
-  <c r="AE31" i="1"/>
   <c r="AD31" i="1"/>
   <c r="AC31" i="1"/>
   <c r="AA31" i="1"/>
   <c r="X31" i="1"/>
+  <c r="Y31" i="1"/>
+  <c r="AB31" i="1"/>
+  <c r="AE31" i="1"/>
   <c r="Z31" i="1"/>
-  <c r="Y31" i="1"/>
   <c r="W31" i="1"/>
-  <c r="AB31" i="1"/>
   <c r="AF31" i="1" l="1"/>
-  <c r="W76" i="1"/>
-[...9 lines deleted...]
-  <c r="AB32" i="1"/>
   <c r="AD32" i="1"/>
   <c r="W32" i="1"/>
   <c r="AC32" i="1"/>
   <c r="AE32" i="1"/>
-  <c r="X32" i="1"/>
   <c r="AA32" i="1"/>
   <c r="Y32" i="1"/>
   <c r="Z32" i="1"/>
+  <c r="AB32" i="1"/>
+  <c r="X32" i="1"/>
   <c r="AF32" i="1" l="1"/>
-  <c r="AC77" i="1"/>
-[...8 lines deleted...]
-  <c r="AF77" i="1" l="1"/>
+  <c r="AA33" i="1"/>
   <c r="AE33" i="1"/>
+  <c r="AC33" i="1"/>
   <c r="X33" i="1"/>
+  <c r="W33" i="1"/>
+  <c r="Y33" i="1"/>
   <c r="AB33" i="1"/>
   <c r="AD33" i="1"/>
-  <c r="W33" i="1"/>
-[...1 lines deleted...]
-  <c r="AA33" i="1"/>
   <c r="Z33" i="1"/>
-  <c r="Y33" i="1"/>
   <c r="AF33" i="1" l="1"/>
-  <c r="W78" i="1"/>
-[...10 lines deleted...]
-  <c r="X34" i="1"/>
   <c r="W34" i="1"/>
   <c r="AC34" i="1"/>
   <c r="Y34" i="1"/>
   <c r="AE34" i="1"/>
   <c r="AB34" i="1"/>
   <c r="Z34" i="1"/>
   <c r="AA34" i="1"/>
+  <c r="AD34" i="1"/>
+  <c r="X34" i="1"/>
   <c r="AF34" i="1" l="1"/>
-  <c r="AB79" i="1"/>
-[...8 lines deleted...]
-  <c r="AF79" i="1" l="1"/>
   <c r="AD35" i="1"/>
   <c r="AB35" i="1"/>
   <c r="W35" i="1"/>
   <c r="X35" i="1"/>
   <c r="Z35" i="1"/>
   <c r="AC35" i="1"/>
   <c r="AE35" i="1"/>
   <c r="AA35" i="1"/>
   <c r="Y35" i="1"/>
   <c r="AF35" i="1" l="1"/>
-  <c r="AB80" i="1"/>
-[...8 lines deleted...]
-  <c r="AF80" i="1" l="1"/>
+  <c r="X36" i="1"/>
+  <c r="AE36" i="1"/>
+  <c r="Z36" i="1"/>
   <c r="Y36" i="1"/>
   <c r="AB36" i="1"/>
-  <c r="X36" i="1"/>
   <c r="AA36" i="1"/>
   <c r="AC36" i="1"/>
   <c r="AD36" i="1"/>
-  <c r="AE36" i="1"/>
   <c r="W36" i="1"/>
-  <c r="Z36" i="1"/>
   <c r="AF36" i="1" l="1"/>
-  <c r="X81" i="1"/>
-[...8 lines deleted...]
-  <c r="AF81" i="1" l="1"/>
+  <c r="AA37" i="1"/>
+  <c r="AD37" i="1"/>
+  <c r="Z37" i="1"/>
   <c r="Y37" i="1"/>
-  <c r="AA37" i="1"/>
   <c r="AE37" i="1"/>
   <c r="W37" i="1"/>
-  <c r="AD37" i="1"/>
   <c r="X37" i="1"/>
   <c r="AC37" i="1"/>
-  <c r="Z37" i="1"/>
   <c r="AB37" i="1"/>
   <c r="AF37" i="1" l="1"/>
-  <c r="AD82" i="1"/>
-[...8 lines deleted...]
-  <c r="AF82" i="1" l="1"/>
+  <c r="AA38" i="1"/>
+  <c r="AE38" i="1"/>
+  <c r="AB38" i="1"/>
   <c r="X38" i="1"/>
-  <c r="AA38" i="1"/>
   <c r="AC38" i="1"/>
   <c r="AD38" i="1"/>
   <c r="Y38" i="1"/>
   <c r="Z38" i="1"/>
-  <c r="AE38" i="1"/>
   <c r="W38" i="1"/>
-  <c r="AB38" i="1"/>
   <c r="AF38" i="1" l="1"/>
-  <c r="X83" i="1"/>
-[...8 lines deleted...]
-  <c r="AF83" i="1" l="1"/>
   <c r="Z39" i="1"/>
-  <c r="W39" i="1"/>
   <c r="X39" i="1"/>
   <c r="AB39" i="1"/>
   <c r="AA39" i="1"/>
   <c r="AE39" i="1"/>
-  <c r="Y39" i="1"/>
   <c r="AD39" i="1"/>
   <c r="AC39" i="1"/>
+  <c r="W39" i="1"/>
+  <c r="Y39" i="1"/>
   <c r="AF39" i="1" l="1"/>
-  <c r="AC84" i="1"/>
-[...9 lines deleted...]
-  <c r="AB40" i="1"/>
   <c r="X40" i="1"/>
-  <c r="W40" i="1"/>
   <c r="AD40" i="1"/>
-  <c r="AA40" i="1"/>
   <c r="Y40" i="1"/>
   <c r="AC40" i="1"/>
   <c r="AE40" i="1"/>
+  <c r="AB40" i="1"/>
+  <c r="W40" i="1"/>
+  <c r="AA40" i="1"/>
   <c r="Z40" i="1"/>
   <c r="AF40" i="1" l="1"/>
-  <c r="W85" i="1"/>
-[...8 lines deleted...]
-  <c r="AF85" i="1" l="1"/>
   <c r="X41" i="1"/>
   <c r="W41" i="1"/>
   <c r="Y41" i="1"/>
   <c r="AB41" i="1"/>
   <c r="AD41" i="1"/>
   <c r="AE41" i="1"/>
   <c r="AA41" i="1"/>
   <c r="Z41" i="1"/>
   <c r="AC41" i="1"/>
   <c r="AF41" i="1" l="1"/>
-  <c r="X86" i="1"/>
-[...9 lines deleted...]
-  <c r="Y42" i="1"/>
   <c r="AA42" i="1"/>
   <c r="AD42" i="1"/>
+  <c r="AB42" i="1"/>
+  <c r="W42" i="1"/>
+  <c r="AC42" i="1"/>
+  <c r="Y42" i="1"/>
   <c r="Z42" i="1"/>
-  <c r="AB42" i="1"/>
   <c r="X42" i="1"/>
-  <c r="W42" i="1"/>
   <c r="AE42" i="1"/>
-  <c r="AC42" i="1"/>
   <c r="AF42" i="1" l="1"/>
-  <c r="AE87" i="1"/>
-[...8 lines deleted...]
-  <c r="AF87" i="1" l="1"/>
   <c r="AD43" i="1"/>
+  <c r="Y43" i="1"/>
+  <c r="Z43" i="1"/>
+  <c r="AB43" i="1"/>
+  <c r="AA43" i="1"/>
   <c r="AE43" i="1"/>
   <c r="AC43" i="1"/>
-  <c r="Y43" i="1"/>
   <c r="W43" i="1"/>
-  <c r="Z43" i="1"/>
-  <c r="AB43" i="1"/>
   <c r="X43" i="1"/>
-  <c r="AA43" i="1"/>
   <c r="AF43" i="1" l="1"/>
-  <c r="X88" i="1"/>
-[...9 lines deleted...]
-  <c r="W44" i="1"/>
   <c r="Z44" i="1"/>
   <c r="AC44" i="1"/>
+  <c r="Y44" i="1"/>
+  <c r="AB44" i="1"/>
+  <c r="AA44" i="1"/>
+  <c r="W44" i="1"/>
   <c r="AE44" i="1"/>
-  <c r="Y44" i="1"/>
   <c r="X44" i="1"/>
-  <c r="AB44" i="1"/>
   <c r="AD44" i="1"/>
-  <c r="AA44" i="1"/>
   <c r="AF44" i="1" l="1"/>
-  <c r="AA89" i="1"/>
-[...9 lines deleted...]
-  <c r="W45" i="1"/>
   <c r="AC45" i="1"/>
   <c r="AB45" i="1"/>
   <c r="AD45" i="1"/>
+  <c r="AA45" i="1"/>
+  <c r="Z45" i="1"/>
+  <c r="W45" i="1"/>
   <c r="Y45" i="1"/>
-  <c r="AA45" i="1"/>
   <c r="X45" i="1"/>
   <c r="AE45" i="1"/>
-  <c r="Z45" i="1"/>
   <c r="AF45" i="1" l="1"/>
-  <c r="AA90" i="1"/>
-[...8 lines deleted...]
-  <c r="AF90" i="1" l="1"/>
   <c r="Z46" i="1"/>
   <c r="Y46" i="1"/>
   <c r="AC46" i="1"/>
   <c r="W46" i="1"/>
   <c r="AD46" i="1"/>
   <c r="AB46" i="1"/>
-  <c r="AE46" i="1"/>
   <c r="X46" i="1"/>
   <c r="AA46" i="1"/>
+  <c r="AE46" i="1"/>
   <c r="AF46" i="1" l="1"/>
-  <c r="AA91" i="1"/>
-[...8 lines deleted...]
-  <c r="AF91" i="1" l="1"/>
+  <c r="AE47" i="1"/>
+  <c r="AC47" i="1"/>
+  <c r="AA47" i="1"/>
   <c r="Y47" i="1"/>
   <c r="AB47" i="1"/>
   <c r="AD47" i="1"/>
-  <c r="AE47" i="1"/>
   <c r="Z47" i="1"/>
   <c r="W47" i="1"/>
-  <c r="AC47" i="1"/>
   <c r="X47" i="1"/>
-  <c r="AA47" i="1"/>
   <c r="AF47" i="1" l="1"/>
-  <c r="AE92" i="1"/>
-[...9 lines deleted...]
-  <c r="AE48" i="1"/>
   <c r="AA48" i="1"/>
   <c r="X48" i="1"/>
   <c r="W48" i="1"/>
   <c r="Y48" i="1"/>
   <c r="AD48" i="1"/>
+  <c r="Z48" i="1"/>
+  <c r="AE48" i="1"/>
   <c r="AB48" i="1"/>
-  <c r="Z48" i="1"/>
   <c r="AC48" i="1"/>
   <c r="AF48" i="1" l="1"/>
-  <c r="AE93" i="1"/>
-[...8 lines deleted...]
-  <c r="AF93" i="1" l="1"/>
   <c r="X49" i="1"/>
   <c r="AC49" i="1"/>
   <c r="AE49" i="1"/>
   <c r="AD49" i="1"/>
   <c r="AA49" i="1"/>
   <c r="Y49" i="1"/>
   <c r="AB49" i="1"/>
   <c r="Z49" i="1"/>
   <c r="W49" i="1"/>
   <c r="AF49" i="1" l="1"/>
-  <c r="AC94" i="1"/>
-[...8 lines deleted...]
-  <c r="AF94" i="1" l="1"/>
   <c r="AD50" i="1"/>
   <c r="AC50" i="1"/>
   <c r="Y50" i="1"/>
   <c r="Z50" i="1"/>
   <c r="AB50" i="1"/>
   <c r="AE50" i="1"/>
   <c r="X50" i="1"/>
   <c r="AA50" i="1"/>
   <c r="W50" i="1"/>
   <c r="AF50" i="1" l="1"/>
-  <c r="W95" i="1"/>
-[...8 lines deleted...]
-  <c r="AF95" i="1" l="1"/>
   <c r="Y51" i="1"/>
   <c r="W51" i="1"/>
-  <c r="X51" i="1"/>
   <c r="AB51" i="1"/>
   <c r="Z51" i="1"/>
   <c r="AD51" i="1"/>
   <c r="AA51" i="1"/>
   <c r="AE51" i="1"/>
   <c r="AC51" i="1"/>
+  <c r="X51" i="1"/>
   <c r="AF51" i="1" l="1"/>
-  <c r="AA96" i="1"/>
-[...8 lines deleted...]
-  <c r="AF96" i="1" l="1"/>
   <c r="Y52" i="1"/>
   <c r="AA52" i="1"/>
   <c r="AD52" i="1"/>
-  <c r="X52" i="1"/>
   <c r="W52" i="1"/>
   <c r="AE52" i="1"/>
-  <c r="AB52" i="1"/>
   <c r="Z52" i="1"/>
   <c r="AC52" i="1"/>
+  <c r="X52" i="1"/>
+  <c r="AB52" i="1"/>
   <c r="AF52" i="1" l="1"/>
-  <c r="X97" i="1"/>
-[...9 lines deleted...]
-  <c r="AA53" i="1"/>
   <c r="Z53" i="1"/>
   <c r="AC53" i="1"/>
   <c r="W53" i="1"/>
   <c r="AD53" i="1"/>
+  <c r="Y53" i="1"/>
+  <c r="X53" i="1"/>
+  <c r="AA53" i="1"/>
   <c r="AE53" i="1"/>
-  <c r="Y53" i="1"/>
   <c r="AB53" i="1"/>
-  <c r="X53" i="1"/>
   <c r="AF53" i="1" l="1"/>
-  <c r="Y98" i="1"/>
-[...8 lines deleted...]
-  <c r="AF98" i="1" l="1"/>
+  <c r="W54" i="1"/>
+  <c r="AA54" i="1"/>
+  <c r="Z54" i="1"/>
   <c r="AC54" i="1"/>
-  <c r="W54" i="1"/>
   <c r="X54" i="1"/>
   <c r="AB54" i="1"/>
   <c r="AD54" i="1"/>
-  <c r="AA54" i="1"/>
   <c r="AE54" i="1"/>
-  <c r="Z54" i="1"/>
   <c r="Y54" i="1"/>
   <c r="AF54" i="1" l="1"/>
-  <c r="AB99" i="1"/>
-[...8 lines deleted...]
-  <c r="AF99" i="1" l="1"/>
   <c r="Y55" i="1"/>
   <c r="AD55" i="1"/>
-  <c r="X55" i="1"/>
   <c r="Z55" i="1"/>
   <c r="AB55" i="1"/>
   <c r="W55" i="1"/>
   <c r="AE55" i="1"/>
   <c r="AC55" i="1"/>
   <c r="AA55" i="1"/>
+  <c r="X55" i="1"/>
   <c r="AF55" i="1" l="1"/>
-  <c r="X100" i="1"/>
-[...8 lines deleted...]
-  <c r="AF100" i="1" l="1"/>
   <c r="AB56" i="1"/>
   <c r="X56" i="1"/>
   <c r="AD56" i="1"/>
   <c r="AA56" i="1"/>
   <c r="Y56" i="1"/>
   <c r="Z56" i="1"/>
   <c r="AC56" i="1"/>
   <c r="W56" i="1"/>
   <c r="AE56" i="1"/>
   <c r="AF56" i="1" l="1"/>
-  <c r="AA101" i="1"/>
-[...8 lines deleted...]
-  <c r="AF101" i="1" l="1"/>
+  <c r="AA57" i="1"/>
+  <c r="W57" i="1"/>
+  <c r="AE57" i="1"/>
+  <c r="Z57" i="1"/>
   <c r="Y57" i="1"/>
-  <c r="AA57" i="1"/>
   <c r="AC57" i="1"/>
-  <c r="W57" i="1"/>
   <c r="AB57" i="1"/>
+  <c r="AD57" i="1"/>
   <c r="X57" i="1"/>
-  <c r="AE57" i="1"/>
-[...1 lines deleted...]
-  <c r="Z57" i="1"/>
   <c r="AF57" i="1" l="1"/>
-  <c r="AC102" i="1"/>
-[...8 lines deleted...]
-  <c r="AF102" i="1" l="1"/>
   <c r="AC58" i="1"/>
-  <c r="X58" i="1"/>
   <c r="AD58" i="1"/>
   <c r="Z58" i="1"/>
   <c r="AA58" i="1"/>
   <c r="AE58" i="1"/>
   <c r="AB58" i="1"/>
+  <c r="Y58" i="1"/>
+  <c r="X58" i="1"/>
   <c r="W58" i="1"/>
-  <c r="Y58" i="1"/>
   <c r="AF58" i="1" l="1"/>
-  <c r="X103" i="1"/>
-[...9 lines deleted...]
-  <c r="Y59" i="1"/>
   <c r="AB59" i="1"/>
   <c r="AE59" i="1"/>
-  <c r="AC104" i="1"/>
-[...2 lines deleted...]
-  <c r="X59" i="1"/>
   <c r="W59" i="1"/>
-  <c r="Y104" i="1"/>
   <c r="AA59" i="1"/>
   <c r="AD59" i="1"/>
+  <c r="Y59" i="1"/>
+  <c r="X59" i="1"/>
   <c r="Z59" i="1"/>
-  <c r="AE104" i="1"/>
-[...1 lines deleted...]
-  <c r="W104" i="1"/>
   <c r="AC59" i="1"/>
-  <c r="AD104" i="1"/>
-  <c r="AA104" i="1"/>
   <c r="AF59" i="1" l="1"/>
-  <c r="AF104" i="1"/>
   <c r="W60" i="1"/>
+  <c r="AA60" i="1"/>
+  <c r="AC60" i="1"/>
+  <c r="Z60" i="1"/>
   <c r="AD60" i="1"/>
   <c r="X60" i="1"/>
-  <c r="AA60" i="1"/>
   <c r="Y60" i="1"/>
   <c r="AE60" i="1"/>
-  <c r="AC60" i="1"/>
   <c r="AB60" i="1"/>
-  <c r="Z60" i="1"/>
+  <c r="AF60" i="1" l="1"/>
+  <c r="AE61" i="1"/>
+  <c r="W61" i="1"/>
+  <c r="Z61" i="1"/>
+  <c r="AB61" i="1"/>
+  <c r="X61" i="1"/>
+  <c r="Y61" i="1"/>
+  <c r="AA61" i="1"/>
+  <c r="AC61" i="1"/>
+  <c r="AD61" i="1"/>
+  <c r="AF61" i="1" l="1"/>
+  <c r="AC62" i="1"/>
+  <c r="AB62" i="1"/>
+  <c r="Z62" i="1"/>
+  <c r="Y62" i="1"/>
+  <c r="W62" i="1"/>
+  <c r="AD62" i="1"/>
+  <c r="X62" i="1"/>
+  <c r="AA62" i="1"/>
+  <c r="AE62" i="1" l="1"/>
+  <c r="AF62" i="1" l="1"/>
+  <c r="X63" i="1"/>
+  <c r="AA63" i="1"/>
+  <c r="AB63" i="1"/>
+  <c r="AC63" i="1"/>
+  <c r="Z63" i="1"/>
+  <c r="W63" i="1"/>
+  <c r="Y63" i="1"/>
+  <c r="AD63" i="1"/>
+  <c r="AE63" i="1" l="1"/>
+  <c r="AF63" i="1" l="1"/>
+  <c r="Z64" i="1"/>
+  <c r="W64" i="1"/>
+  <c r="AD64" i="1"/>
+  <c r="AB64" i="1"/>
+  <c r="X64" i="1"/>
+  <c r="Y64" i="1"/>
+  <c r="AA64" i="1"/>
+  <c r="AC64" i="1"/>
+  <c r="AE64" i="1" l="1"/>
+  <c r="AF64" i="1" l="1"/>
+  <c r="Z65" i="1"/>
+  <c r="Y65" i="1"/>
+  <c r="AB65" i="1"/>
+  <c r="W65" i="1"/>
+  <c r="AD65" i="1"/>
+  <c r="AA65" i="1"/>
+  <c r="X65" i="1"/>
+  <c r="AC65" i="1"/>
+  <c r="AE65" i="1" l="1"/>
+  <c r="AF65" i="1" l="1"/>
+  <c r="AB66" i="1"/>
+  <c r="AD66" i="1"/>
+  <c r="X66" i="1"/>
+  <c r="Y66" i="1"/>
+  <c r="AA66" i="1"/>
+  <c r="W66" i="1"/>
+  <c r="Z66" i="1"/>
+  <c r="AC66" i="1"/>
+  <c r="AE66" i="1" l="1"/>
+  <c r="AF66" i="1" l="1"/>
+  <c r="AD67" i="1"/>
+  <c r="X67" i="1"/>
+  <c r="AB67" i="1"/>
+  <c r="Z67" i="1"/>
+  <c r="Y67" i="1"/>
+  <c r="AA67" i="1"/>
+  <c r="AC67" i="1"/>
+  <c r="W67" i="1"/>
+  <c r="AE67" i="1" l="1"/>
+  <c r="AF67" i="1" l="1"/>
+  <c r="AA68" i="1"/>
+  <c r="Y68" i="1"/>
+  <c r="AC68" i="1"/>
+  <c r="AB68" i="1"/>
+  <c r="Z68" i="1"/>
+  <c r="X68" i="1"/>
+  <c r="AD68" i="1"/>
+  <c r="W68" i="1"/>
+  <c r="AE68" i="1" l="1"/>
+  <c r="AF68" i="1" l="1"/>
+  <c r="Z69" i="1"/>
+  <c r="AB69" i="1"/>
+  <c r="Y69" i="1"/>
+  <c r="AA69" i="1"/>
+  <c r="X69" i="1"/>
+  <c r="AD69" i="1"/>
+  <c r="AC69" i="1"/>
+  <c r="W69" i="1"/>
+  <c r="AE69" i="1" l="1"/>
+  <c r="AF69" i="1" l="1"/>
+  <c r="AD70" i="1"/>
+  <c r="Z70" i="1"/>
+  <c r="AA70" i="1"/>
+  <c r="W70" i="1"/>
+  <c r="Y70" i="1"/>
+  <c r="X70" i="1"/>
+  <c r="AC70" i="1"/>
+  <c r="AB70" i="1"/>
+  <c r="AE70" i="1" l="1"/>
+  <c r="AF70" i="1" l="1"/>
+  <c r="AC71" i="1"/>
+  <c r="Y71" i="1"/>
+  <c r="AA71" i="1"/>
+  <c r="W71" i="1"/>
+  <c r="AD71" i="1"/>
+  <c r="AB71" i="1"/>
+  <c r="Z71" i="1"/>
+  <c r="X71" i="1"/>
+  <c r="AE71" i="1" l="1"/>
+  <c r="AF71" i="1" l="1"/>
+  <c r="Y72" i="1"/>
+  <c r="AB72" i="1"/>
+  <c r="Z72" i="1"/>
+  <c r="W72" i="1"/>
+  <c r="AD72" i="1"/>
+  <c r="AC72" i="1"/>
+  <c r="AA72" i="1"/>
+  <c r="X72" i="1"/>
+  <c r="AE72" i="1" l="1"/>
+  <c r="AF72" i="1" l="1"/>
+  <c r="AD73" i="1"/>
+  <c r="AC73" i="1"/>
+  <c r="AA73" i="1"/>
+  <c r="X73" i="1"/>
+  <c r="Y73" i="1"/>
+  <c r="Z73" i="1"/>
+  <c r="W73" i="1"/>
+  <c r="AB73" i="1"/>
+  <c r="AE73" i="1" l="1"/>
+  <c r="AF73" i="1" l="1"/>
+  <c r="W74" i="1"/>
+  <c r="AB74" i="1"/>
+  <c r="AA74" i="1"/>
+  <c r="X74" i="1"/>
+  <c r="AD74" i="1"/>
+  <c r="AC74" i="1"/>
+  <c r="Y74" i="1"/>
+  <c r="Z74" i="1"/>
+  <c r="AE74" i="1" l="1"/>
+  <c r="AF74" i="1" l="1"/>
+  <c r="AB75" i="1"/>
+  <c r="AD75" i="1"/>
+  <c r="AA75" i="1"/>
+  <c r="Z75" i="1"/>
+  <c r="X75" i="1"/>
+  <c r="AC75" i="1"/>
+  <c r="Y75" i="1"/>
+  <c r="W75" i="1"/>
+  <c r="AE75" i="1" l="1"/>
+  <c r="AF75" i="1" l="1"/>
+  <c r="Y76" i="1"/>
+  <c r="X76" i="1"/>
+  <c r="AB76" i="1"/>
+  <c r="AC76" i="1"/>
+  <c r="Z76" i="1"/>
+  <c r="AA76" i="1"/>
+  <c r="AD76" i="1"/>
+  <c r="W76" i="1"/>
+  <c r="AE76" i="1" l="1"/>
+  <c r="AF76" i="1" l="1"/>
+  <c r="AA77" i="1"/>
+  <c r="AC77" i="1"/>
+  <c r="Z77" i="1"/>
+  <c r="W77" i="1"/>
+  <c r="AD77" i="1"/>
+  <c r="X77" i="1"/>
+  <c r="Y77" i="1"/>
+  <c r="AB77" i="1"/>
+  <c r="AE77" i="1" l="1"/>
+  <c r="AF77" i="1" l="1"/>
+  <c r="X78" i="1"/>
+  <c r="AC78" i="1"/>
+  <c r="AA78" i="1"/>
+  <c r="AB78" i="1"/>
+  <c r="Z78" i="1"/>
+  <c r="AD78" i="1"/>
+  <c r="Y78" i="1"/>
+  <c r="W78" i="1"/>
+  <c r="AE78" i="1" l="1"/>
+  <c r="AF78" i="1" l="1"/>
+  <c r="AC79" i="1"/>
+  <c r="X79" i="1"/>
+  <c r="Z79" i="1"/>
+  <c r="AD79" i="1"/>
+  <c r="W79" i="1"/>
+  <c r="Y79" i="1"/>
+  <c r="AA79" i="1"/>
+  <c r="AB79" i="1"/>
+  <c r="AE79" i="1" l="1"/>
+  <c r="AF79" i="1" l="1"/>
+  <c r="X80" i="1"/>
+  <c r="AD80" i="1"/>
+  <c r="W80" i="1"/>
+  <c r="AA80" i="1"/>
+  <c r="AC80" i="1"/>
+  <c r="Y80" i="1"/>
+  <c r="Z80" i="1"/>
+  <c r="AB80" i="1"/>
+  <c r="AE80" i="1" l="1"/>
+  <c r="AF80" i="1" l="1"/>
+  <c r="AB81" i="1"/>
+  <c r="Z81" i="1"/>
+  <c r="W81" i="1"/>
+  <c r="Y81" i="1"/>
+  <c r="AD81" i="1"/>
+  <c r="AC81" i="1"/>
+  <c r="AA81" i="1"/>
+  <c r="X81" i="1"/>
+  <c r="AE81" i="1" l="1"/>
+  <c r="AF81" i="1" l="1"/>
+  <c r="Z82" i="1"/>
+  <c r="X82" i="1"/>
+  <c r="Y82" i="1"/>
+  <c r="AA82" i="1"/>
+  <c r="AB82" i="1"/>
+  <c r="AC82" i="1"/>
+  <c r="W82" i="1"/>
+  <c r="AD82" i="1"/>
+  <c r="AE82" i="1" l="1"/>
+  <c r="AF82" i="1" l="1"/>
+  <c r="W83" i="1"/>
+  <c r="Z83" i="1"/>
+  <c r="AB83" i="1"/>
+  <c r="AA83" i="1"/>
+  <c r="Y83" i="1"/>
+  <c r="AC83" i="1"/>
+  <c r="AD83" i="1"/>
+  <c r="X83" i="1"/>
+  <c r="AE83" i="1" l="1"/>
+  <c r="AF83" i="1" l="1"/>
+  <c r="AB84" i="1"/>
+  <c r="W84" i="1"/>
+  <c r="Z84" i="1"/>
+  <c r="X84" i="1"/>
+  <c r="AD84" i="1"/>
+  <c r="AC84" i="1"/>
+  <c r="Y84" i="1"/>
+  <c r="AA84" i="1"/>
+  <c r="AE84" i="1" l="1"/>
+  <c r="AF84" i="1" l="1"/>
+  <c r="AA85" i="1"/>
+  <c r="Y85" i="1"/>
+  <c r="AB85" i="1"/>
+  <c r="AC85" i="1"/>
+  <c r="X85" i="1"/>
+  <c r="AD85" i="1"/>
+  <c r="Z85" i="1"/>
+  <c r="W85" i="1"/>
+  <c r="AE85" i="1" l="1"/>
+  <c r="AF85" i="1" l="1"/>
+  <c r="Y86" i="1"/>
+  <c r="AB86" i="1"/>
+  <c r="Z86" i="1"/>
+  <c r="AD86" i="1"/>
+  <c r="AA86" i="1"/>
+  <c r="W86" i="1"/>
+  <c r="AC86" i="1"/>
+  <c r="X86" i="1"/>
+  <c r="AE86" i="1" l="1"/>
+  <c r="AF86" i="1" l="1"/>
+  <c r="AD87" i="1"/>
+  <c r="AC87" i="1"/>
+  <c r="Z87" i="1"/>
+  <c r="W87" i="1"/>
+  <c r="AB87" i="1"/>
+  <c r="Y87" i="1"/>
+  <c r="X87" i="1"/>
+  <c r="AA87" i="1"/>
+  <c r="AE87" i="1" l="1"/>
+  <c r="AF87" i="1" l="1"/>
+  <c r="W88" i="1"/>
+  <c r="Z88" i="1"/>
+  <c r="AB88" i="1"/>
+  <c r="AD88" i="1"/>
+  <c r="AC88" i="1"/>
+  <c r="AA88" i="1"/>
+  <c r="Y88" i="1"/>
+  <c r="X88" i="1"/>
+  <c r="AE88" i="1" l="1"/>
+  <c r="AF88" i="1" l="1"/>
+  <c r="Y89" i="1"/>
+  <c r="Z89" i="1"/>
+  <c r="W89" i="1"/>
+  <c r="AD89" i="1"/>
+  <c r="AC89" i="1"/>
+  <c r="X89" i="1"/>
+  <c r="AB89" i="1"/>
+  <c r="AA89" i="1"/>
+  <c r="AE89" i="1" l="1"/>
+  <c r="AF89" i="1" l="1"/>
+  <c r="X90" i="1"/>
+  <c r="Y90" i="1"/>
+  <c r="AA90" i="1"/>
+  <c r="Z90" i="1"/>
+  <c r="AC90" i="1"/>
+  <c r="AD90" i="1"/>
+  <c r="AB90" i="1"/>
+  <c r="W90" i="1"/>
+  <c r="AE90" i="1" l="1"/>
+  <c r="AF90" i="1" l="1"/>
+  <c r="W91" i="1"/>
+  <c r="X91" i="1"/>
+  <c r="Z91" i="1"/>
+  <c r="Y91" i="1"/>
+  <c r="AC91" i="1"/>
+  <c r="AB91" i="1"/>
+  <c r="AD91" i="1"/>
+  <c r="AA91" i="1"/>
+  <c r="AE91" i="1" l="1"/>
+  <c r="AF91" i="1" l="1"/>
+  <c r="Y92" i="1"/>
+  <c r="X92" i="1"/>
+  <c r="W92" i="1"/>
+  <c r="AD92" i="1"/>
+  <c r="AB92" i="1"/>
+  <c r="AA92" i="1"/>
+  <c r="Z92" i="1"/>
+  <c r="AC92" i="1"/>
+  <c r="AE92" i="1" l="1"/>
+  <c r="AF92" i="1" l="1"/>
+  <c r="W93" i="1"/>
+  <c r="AD93" i="1"/>
+  <c r="Z93" i="1"/>
+  <c r="AC93" i="1"/>
+  <c r="AA93" i="1"/>
+  <c r="AB93" i="1"/>
+  <c r="X93" i="1"/>
+  <c r="Y93" i="1"/>
+  <c r="AE93" i="1" l="1"/>
+  <c r="AF93" i="1" l="1"/>
+  <c r="AB94" i="1"/>
+  <c r="W94" i="1"/>
+  <c r="AC94" i="1"/>
+  <c r="AD94" i="1"/>
+  <c r="X94" i="1"/>
+  <c r="AA94" i="1"/>
+  <c r="Z94" i="1"/>
+  <c r="Y94" i="1"/>
+  <c r="AE94" i="1" l="1"/>
+  <c r="AF94" i="1" l="1"/>
+  <c r="AD95" i="1"/>
+  <c r="Y95" i="1"/>
+  <c r="Z95" i="1"/>
+  <c r="W95" i="1"/>
+  <c r="AC95" i="1"/>
+  <c r="AB95" i="1"/>
+  <c r="X95" i="1"/>
+  <c r="AA95" i="1"/>
+  <c r="AE95" i="1" l="1"/>
+  <c r="AF95" i="1" l="1"/>
+  <c r="AC96" i="1"/>
+  <c r="AA96" i="1"/>
+  <c r="Y96" i="1"/>
+  <c r="Z96" i="1"/>
+  <c r="AD96" i="1"/>
+  <c r="AB96" i="1"/>
+  <c r="X96" i="1"/>
+  <c r="W96" i="1"/>
+  <c r="AE96" i="1" l="1"/>
+  <c r="AF96" i="1" l="1"/>
+  <c r="AD97" i="1"/>
+  <c r="Z97" i="1"/>
+  <c r="AA97" i="1"/>
+  <c r="Y97" i="1"/>
+  <c r="W97" i="1"/>
+  <c r="AC97" i="1"/>
+  <c r="AB97" i="1"/>
+  <c r="X97" i="1"/>
+  <c r="AE97" i="1" l="1"/>
+  <c r="AF97" i="1" l="1"/>
+  <c r="AC98" i="1"/>
+  <c r="X98" i="1"/>
+  <c r="AA98" i="1"/>
+  <c r="AD98" i="1"/>
+  <c r="Z98" i="1"/>
+  <c r="W98" i="1"/>
+  <c r="AB98" i="1"/>
+  <c r="Y98" i="1"/>
+  <c r="AE98" i="1" l="1"/>
+  <c r="AF98" i="1" l="1"/>
+  <c r="AC99" i="1"/>
+  <c r="W99" i="1"/>
+  <c r="Z99" i="1"/>
+  <c r="AD99" i="1"/>
+  <c r="X99" i="1"/>
+  <c r="AA99" i="1"/>
+  <c r="Y99" i="1"/>
+  <c r="AB99" i="1"/>
+  <c r="AE99" i="1" l="1"/>
+  <c r="AF99" i="1" l="1"/>
+  <c r="Y100" i="1"/>
+  <c r="Z100" i="1"/>
+  <c r="AC100" i="1"/>
+  <c r="AB100" i="1"/>
+  <c r="W100" i="1"/>
+  <c r="AD100" i="1"/>
+  <c r="AA100" i="1"/>
+  <c r="X100" i="1"/>
+  <c r="AE100" i="1" l="1"/>
+  <c r="AF100" i="1" l="1"/>
+  <c r="X101" i="1"/>
+  <c r="W101" i="1"/>
+  <c r="AB101" i="1"/>
+  <c r="AD101" i="1"/>
+  <c r="AC101" i="1"/>
+  <c r="Z101" i="1"/>
+  <c r="Y101" i="1"/>
+  <c r="AA101" i="1"/>
+  <c r="AE101" i="1" l="1"/>
+  <c r="AF101" i="1" l="1"/>
+  <c r="AD102" i="1"/>
+  <c r="Z102" i="1"/>
+  <c r="AA102" i="1"/>
+  <c r="W102" i="1"/>
+  <c r="X102" i="1"/>
+  <c r="AB102" i="1"/>
+  <c r="Y102" i="1"/>
+  <c r="AC102" i="1"/>
+  <c r="AE102" i="1" l="1"/>
+  <c r="AF102" i="1" l="1"/>
+  <c r="Y103" i="1"/>
+  <c r="AB103" i="1"/>
+  <c r="AA103" i="1"/>
+  <c r="W103" i="1"/>
+  <c r="AC103" i="1"/>
+  <c r="Z103" i="1"/>
+  <c r="AD103" i="1"/>
+  <c r="X103" i="1"/>
+  <c r="AE103" i="1" l="1"/>
+  <c r="AF103" i="1" l="1"/>
+  <c r="Z104" i="1"/>
+  <c r="Y104" i="1"/>
+  <c r="AD104" i="1"/>
+  <c r="W104" i="1"/>
+  <c r="X104" i="1"/>
+  <c r="AB104" i="1"/>
+  <c r="AC104" i="1"/>
+  <c r="AA104" i="1"/>
+  <c r="AE104" i="1" l="1"/>
+  <c r="AF104" i="1" l="1"/>
+  <c r="W105" i="1"/>
+  <c r="AA105" i="1"/>
+  <c r="X105" i="1"/>
+  <c r="AB105" i="1"/>
+  <c r="Y105" i="1"/>
+  <c r="AD105" i="1"/>
+  <c r="AC105" i="1"/>
   <c r="Z105" i="1"/>
-  <c r="AF60" i="1" l="1"/>
-[...10 lines deleted...]
-  <c r="X105" i="1"/>
+  <c r="AE105" i="1" l="1"/>
   <c r="AF105" i="1" l="1"/>
+  <c r="X107" i="1"/>
+  <c r="W106" i="1"/>
+  <c r="AA106" i="1"/>
+  <c r="AB106" i="1"/>
+  <c r="AD107" i="1"/>
+  <c r="AC106" i="1"/>
+  <c r="AB107" i="1"/>
+  <c r="Z106" i="1"/>
+  <c r="AA107" i="1"/>
+  <c r="Y106" i="1"/>
+  <c r="Y107" i="1"/>
+  <c r="AC107" i="1"/>
+  <c r="Z107" i="1"/>
+  <c r="X106" i="1"/>
+  <c r="W107" i="1"/>
+  <c r="AD106" i="1"/>
+  <c r="AE106" i="1" l="1"/>
+  <c r="AF106" i="1" l="1"/>
+  <c r="Y108" i="1"/>
+  <c r="AC108" i="1"/>
+  <c r="AB108" i="1"/>
+  <c r="W108" i="1"/>
+  <c r="AD108" i="1"/>
+  <c r="X108" i="1"/>
+  <c r="Z108" i="1"/>
+  <c r="AA108" i="1"/>
   <c r="AE107" i="1" l="1"/>
-  <c r="AC106" i="1"/>
-[...18 lines deleted...]
-  <c r="Y108" i="1"/>
+  <c r="AF107" i="1" l="1"/>
   <c r="AE108" i="1"/>
-  <c r="AA108" i="1"/>
-[...5 lines deleted...]
-  <c r="AC108" i="1"/>
   <c r="AF108" i="1" l="1"/>
+  <c r="X109" i="1"/>
+  <c r="AA109" i="1"/>
+  <c r="Z109" i="1"/>
+  <c r="AD109" i="1"/>
+  <c r="AC109" i="1"/>
+  <c r="AB109" i="1"/>
+  <c r="W109" i="1"/>
   <c r="Y109" i="1"/>
-  <c r="W109" i="1"/>
-[...6 lines deleted...]
-  <c r="AA109" i="1"/>
+  <c r="AE109" i="1" l="1"/>
   <c r="AF109" i="1" l="1"/>
+  <c r="Z110" i="1"/>
+  <c r="W110" i="1"/>
+  <c r="AC110" i="1"/>
+  <c r="AB110" i="1"/>
+  <c r="Y110" i="1"/>
+  <c r="AA110" i="1"/>
+  <c r="AD110" i="1"/>
   <c r="X110" i="1"/>
-  <c r="W110" i="1"/>
-[...6 lines deleted...]
-  <c r="AE110" i="1"/>
+  <c r="AE110" i="1" l="1"/>
   <c r="AF110" i="1" l="1"/>
+  <c r="AA111" i="1"/>
+  <c r="W111" i="1"/>
+  <c r="AD111" i="1"/>
+  <c r="AB111" i="1"/>
+  <c r="Y111" i="1"/>
+  <c r="X111" i="1"/>
+  <c r="Z111" i="1"/>
   <c r="AC111" i="1"/>
-  <c r="Y111" i="1"/>
-[...6 lines deleted...]
-  <c r="AE111" i="1"/>
+  <c r="AE111" i="1" l="1"/>
   <c r="AF111" i="1" l="1"/>
-  <c r="W112" i="1"/>
   <c r="AD112" i="1"/>
-  <c r="AC112" i="1"/>
-[...2 lines deleted...]
-  <c r="Z112" i="1"/>
   <c r="Y112" i="1"/>
   <c r="X112" i="1"/>
-  <c r="AE112" i="1"/>
+  <c r="Z112" i="1"/>
+  <c r="AB112" i="1"/>
+  <c r="AA112" i="1"/>
+  <c r="AC112" i="1"/>
+  <c r="W112" i="1"/>
+  <c r="AE112" i="1" l="1"/>
   <c r="AF112" i="1" l="1"/>
-  <c r="AA113" i="1"/>
-[...5 lines deleted...]
-  <c r="X113" i="1"/>
   <c r="AC113" i="1"/>
   <c r="AD113" i="1"/>
+  <c r="X113" i="1"/>
+  <c r="W113" i="1"/>
+  <c r="Y113" i="1"/>
+  <c r="Z113" i="1"/>
+  <c r="AB113" i="1"/>
+  <c r="AA113" i="1"/>
+  <c r="AE113" i="1" l="1"/>
   <c r="AF113" i="1" l="1"/>
+  <c r="Y114" i="1"/>
+  <c r="W114" i="1"/>
+  <c r="AD114" i="1"/>
+  <c r="AC114" i="1"/>
+  <c r="AA114" i="1"/>
+  <c r="AB114" i="1"/>
+  <c r="X114" i="1"/>
   <c r="Z114" i="1"/>
-  <c r="X114" i="1"/>
-[...6 lines deleted...]
-  <c r="W114" i="1"/>
+  <c r="AE114" i="1" l="1"/>
   <c r="AF114" i="1" l="1"/>
-  <c r="AE115" i="1"/>
+  <c r="AD115" i="1"/>
+  <c r="AA115" i="1"/>
+  <c r="Z115" i="1"/>
+  <c r="Y115" i="1"/>
+  <c r="X115" i="1"/>
+  <c r="W115" i="1"/>
+  <c r="AC115" i="1"/>
   <c r="AB115" i="1"/>
-  <c r="AC115" i="1"/>
-[...5 lines deleted...]
-  <c r="AD115" i="1"/>
+  <c r="AE115" i="1" l="1"/>
   <c r="AF115" i="1" l="1"/>
+  <c r="X116" i="1"/>
+  <c r="AA116" i="1"/>
+  <c r="AC116" i="1"/>
   <c r="AB116" i="1"/>
-  <c r="AE116" i="1"/>
+  <c r="Y116" i="1"/>
+  <c r="Z116" i="1"/>
+  <c r="AD116" i="1"/>
   <c r="W116" i="1"/>
-  <c r="AC116" i="1"/>
-[...4 lines deleted...]
-  <c r="Y116" i="1"/>
+  <c r="AE116" i="1" l="1"/>
   <c r="AF116" i="1" l="1"/>
+  <c r="Y117" i="1"/>
+  <c r="AD117" i="1"/>
+  <c r="Z117" i="1"/>
+  <c r="AC117" i="1"/>
+  <c r="AA117" i="1"/>
+  <c r="X117" i="1"/>
+  <c r="W117" i="1"/>
   <c r="AB117" i="1"/>
-  <c r="W117" i="1"/>
-[...6 lines deleted...]
-  <c r="AD117" i="1"/>
+  <c r="AE117" i="1" l="1"/>
   <c r="AF117" i="1" l="1"/>
+  <c r="AC118" i="1"/>
+  <c r="AA118" i="1"/>
+  <c r="AD118" i="1"/>
+  <c r="Y118" i="1"/>
+  <c r="Z118" i="1"/>
+  <c r="AB118" i="1"/>
+  <c r="W118" i="1"/>
   <c r="X118" i="1"/>
-  <c r="W118" i="1"/>
-[...6 lines deleted...]
-  <c r="AC118" i="1"/>
+  <c r="AE118" i="1" l="1"/>
   <c r="AF118" i="1" l="1"/>
   <c r="AC119" i="1"/>
+  <c r="Z119" i="1"/>
+  <c r="AA119" i="1"/>
+  <c r="AB119" i="1"/>
+  <c r="W119" i="1"/>
+  <c r="Y119" i="1"/>
+  <c r="X119" i="1"/>
   <c r="AD119" i="1"/>
-  <c r="X119" i="1"/>
-[...5 lines deleted...]
-  <c r="Z119" i="1"/>
+  <c r="AE119" i="1" l="1"/>
   <c r="AF119" i="1" l="1"/>
   <c r="AC120" i="1"/>
+  <c r="AD120" i="1"/>
+  <c r="AA120" i="1"/>
+  <c r="Y120" i="1"/>
+  <c r="X120" i="1"/>
+  <c r="AB120" i="1"/>
+  <c r="W120" i="1"/>
   <c r="Z120" i="1"/>
-  <c r="W120" i="1"/>
-[...5 lines deleted...]
-  <c r="AE120" i="1"/>
+  <c r="AE120" i="1" l="1"/>
   <c r="AF120" i="1" l="1"/>
+  <c r="Z121" i="1"/>
   <c r="Y121" i="1"/>
+  <c r="AA121" i="1"/>
+  <c r="AD121" i="1"/>
+  <c r="X121" i="1"/>
+  <c r="AC121" i="1"/>
+  <c r="AB121" i="1"/>
   <c r="W121" i="1"/>
-  <c r="AB121" i="1"/>
-[...5 lines deleted...]
-  <c r="AE121" i="1"/>
+  <c r="AE121" i="1" l="1"/>
   <c r="AF121" i="1" l="1"/>
+  <c r="AC122" i="1"/>
+  <c r="AB122" i="1"/>
+  <c r="X122" i="1"/>
+  <c r="AA122" i="1"/>
+  <c r="Y122" i="1"/>
+  <c r="Z122" i="1"/>
+  <c r="AD122" i="1"/>
   <c r="W122" i="1"/>
-  <c r="AD122" i="1"/>
-[...6 lines deleted...]
-  <c r="AC122" i="1"/>
+  <c r="AE122" i="1" l="1"/>
   <c r="AF122" i="1" l="1"/>
+  <c r="W123" i="1"/>
+  <c r="AD123" i="1"/>
+  <c r="Z123" i="1"/>
+  <c r="AB123" i="1"/>
   <c r="AC123" i="1"/>
-  <c r="AD123" i="1"/>
+  <c r="X123" i="1"/>
+  <c r="Y123" i="1"/>
   <c r="AA123" i="1"/>
-  <c r="AB123" i="1"/>
-[...4 lines deleted...]
-  <c r="AE123" i="1"/>
+  <c r="AE123" i="1" l="1"/>
   <c r="AF123" i="1" l="1"/>
+  <c r="AA124" i="1"/>
+  <c r="AD124" i="1"/>
+  <c r="W124" i="1"/>
+  <c r="AB124" i="1"/>
+  <c r="X124" i="1"/>
+  <c r="Y124" i="1"/>
+  <c r="AC124" i="1"/>
   <c r="Z124" i="1"/>
-  <c r="AC124" i="1"/>
-[...6 lines deleted...]
-  <c r="AA124" i="1"/>
+  <c r="AE124" i="1" l="1"/>
   <c r="AF124" i="1" l="1"/>
+  <c r="AA125" i="1"/>
+  <c r="Y125" i="1"/>
+  <c r="W125" i="1"/>
+  <c r="X125" i="1"/>
+  <c r="AC125" i="1"/>
+  <c r="AB125" i="1"/>
+  <c r="Z125" i="1"/>
   <c r="AD125" i="1"/>
-  <c r="Z125" i="1"/>
-[...6 lines deleted...]
-  <c r="AA125" i="1"/>
+  <c r="AE125" i="1" l="1"/>
   <c r="AF125" i="1" l="1"/>
   <c r="X126" i="1"/>
+  <c r="Y126" i="1"/>
+  <c r="Z126" i="1"/>
+  <c r="W126" i="1"/>
+  <c r="AC126" i="1"/>
+  <c r="AA126" i="1"/>
+  <c r="AD126" i="1"/>
   <c r="AB126" i="1"/>
-  <c r="AD126" i="1"/>
-[...5 lines deleted...]
-  <c r="Y126" i="1"/>
+  <c r="AE126" i="1" l="1"/>
   <c r="AF126" i="1" l="1"/>
+  <c r="Y127" i="1"/>
+  <c r="AD127" i="1"/>
+  <c r="X127" i="1"/>
+  <c r="AC127" i="1"/>
+  <c r="AB127" i="1"/>
+  <c r="W127" i="1"/>
+  <c r="AA127" i="1"/>
   <c r="Z127" i="1"/>
-  <c r="X127" i="1"/>
-[...6 lines deleted...]
-  <c r="AE127" i="1"/>
+  <c r="AE127" i="1" l="1"/>
   <c r="AF127" i="1" l="1"/>
-  <c r="AE128" i="1"/>
+  <c r="Y128" i="1"/>
+  <c r="X128" i="1"/>
+  <c r="AD128" i="1"/>
+  <c r="AB128" i="1"/>
+  <c r="AA128" i="1"/>
+  <c r="AC128" i="1"/>
+  <c r="W128" i="1"/>
   <c r="Z128" i="1"/>
-  <c r="W128" i="1"/>
-[...5 lines deleted...]
-  <c r="Y128" i="1"/>
+  <c r="AE128" i="1" l="1"/>
   <c r="AF128" i="1" l="1"/>
+  <c r="AA129" i="1"/>
+  <c r="AB129" i="1"/>
+  <c r="X129" i="1"/>
+  <c r="AC129" i="1"/>
+  <c r="Y129" i="1"/>
+  <c r="AD129" i="1"/>
+  <c r="Z129" i="1"/>
   <c r="W129" i="1"/>
-  <c r="Z129" i="1"/>
-[...6 lines deleted...]
-  <c r="AA129" i="1"/>
+  <c r="AE129" i="1" l="1"/>
   <c r="AF129" i="1" l="1"/>
+  <c r="Y130" i="1"/>
+  <c r="AB130" i="1"/>
+  <c r="AC130" i="1"/>
+  <c r="W130" i="1"/>
   <c r="AD130" i="1"/>
-  <c r="AE130" i="1"/>
+  <c r="Z130" i="1"/>
+  <c r="X130" i="1"/>
   <c r="AA130" i="1"/>
-  <c r="AB130" i="1"/>
-[...4 lines deleted...]
-  <c r="AC130" i="1"/>
+  <c r="AE130" i="1" l="1"/>
   <c r="AF130" i="1" l="1"/>
+  <c r="X131" i="1"/>
+  <c r="W131" i="1"/>
+  <c r="AD131" i="1"/>
+  <c r="AB131" i="1"/>
+  <c r="AC131" i="1"/>
+  <c r="Z131" i="1"/>
+  <c r="AA131" i="1"/>
   <c r="Y131" i="1"/>
-  <c r="AA131" i="1"/>
-[...6 lines deleted...]
-  <c r="AE131" i="1"/>
+  <c r="AE131" i="1" l="1"/>
   <c r="AF131" i="1" l="1"/>
+  <c r="AB132" i="1"/>
+  <c r="W132" i="1"/>
+  <c r="AC132" i="1"/>
+  <c r="AD132" i="1"/>
+  <c r="X132" i="1"/>
+  <c r="AA132" i="1"/>
+  <c r="Z132" i="1"/>
   <c r="Y132" i="1"/>
-  <c r="Z132" i="1"/>
-[...6 lines deleted...]
-  <c r="AC132" i="1"/>
+  <c r="AE132" i="1" l="1"/>
   <c r="AF132" i="1" l="1"/>
-  <c r="AA133" i="1"/>
-[...4 lines deleted...]
-  <c r="W133" i="1"/>
   <c r="AC133" i="1"/>
   <c r="Y133" i="1"/>
-  <c r="AE133" i="1"/>
+  <c r="W133" i="1"/>
+  <c r="AD133" i="1"/>
+  <c r="X133" i="1"/>
+  <c r="Z133" i="1"/>
+  <c r="AB133" i="1"/>
+  <c r="AA133" i="1"/>
+  <c r="AE133" i="1" l="1"/>
   <c r="AF133" i="1" l="1"/>
+  <c r="Z134" i="1"/>
+  <c r="AA134" i="1"/>
+  <c r="X134" i="1"/>
+  <c r="AC134" i="1"/>
+  <c r="W134" i="1"/>
+  <c r="AD134" i="1"/>
+  <c r="Y134" i="1"/>
   <c r="AB134" i="1"/>
-  <c r="Y134" i="1"/>
-[...6 lines deleted...]
-  <c r="Z134" i="1"/>
+  <c r="AE134" i="1" l="1"/>
   <c r="AF134" i="1" l="1"/>
+  <c r="AA135" i="1"/>
   <c r="AC135" i="1"/>
+  <c r="Z135" i="1"/>
+  <c r="X135" i="1"/>
+  <c r="Y135" i="1"/>
+  <c r="AB135" i="1"/>
+  <c r="W135" i="1"/>
   <c r="AD135" i="1"/>
-  <c r="Y135" i="1"/>
-[...5 lines deleted...]
-  <c r="X135" i="1"/>
+  <c r="AE135" i="1" l="1"/>
   <c r="AF135" i="1" l="1"/>
+  <c r="Z136" i="1"/>
+  <c r="Y136" i="1"/>
+  <c r="AD136" i="1"/>
+  <c r="AC136" i="1"/>
+  <c r="AB136" i="1"/>
+  <c r="X136" i="1"/>
+  <c r="AA136" i="1"/>
   <c r="W136" i="1"/>
-  <c r="AA136" i="1"/>
-[...6 lines deleted...]
-  <c r="AD136" i="1"/>
+  <c r="AE136" i="1" l="1"/>
   <c r="AF136" i="1" l="1"/>
+  <c r="AD137" i="1"/>
+  <c r="AA137" i="1"/>
+  <c r="AC137" i="1"/>
+  <c r="AB137" i="1"/>
+  <c r="Y137" i="1"/>
+  <c r="W137" i="1"/>
+  <c r="X137" i="1"/>
   <c r="Z137" i="1"/>
-  <c r="Y137" i="1"/>
-[...6 lines deleted...]
-  <c r="AC137" i="1"/>
+  <c r="AE137" i="1" l="1"/>
   <c r="AF137" i="1" l="1"/>
   <c r="W138" i="1"/>
-  <c r="AE138" i="1"/>
+  <c r="AD138" i="1"/>
+  <c r="AC138" i="1"/>
+  <c r="AB138" i="1"/>
+  <c r="Y138" i="1"/>
+  <c r="Z138" i="1"/>
   <c r="X138" i="1"/>
-  <c r="Z138" i="1"/>
-[...2 lines deleted...]
-  <c r="AC138" i="1"/>
   <c r="AA138" i="1"/>
-  <c r="AD138" i="1"/>
+  <c r="AE138" i="1" l="1"/>
   <c r="AF138" i="1" l="1"/>
   <c r="W139" i="1"/>
   <c r="Y139" i="1"/>
+  <c r="AD139" i="1"/>
+  <c r="AB139" i="1"/>
+  <c r="X139" i="1"/>
+  <c r="AC139" i="1"/>
+  <c r="AA139" i="1"/>
   <c r="Z139" i="1"/>
-  <c r="AE139" i="1"/>
-[...4 lines deleted...]
-  <c r="AD139" i="1"/>
+  <c r="AE139" i="1" l="1"/>
   <c r="AF139" i="1" l="1"/>
-  <c r="AE140" i="1"/>
+  <c r="AA140" i="1"/>
+  <c r="X140" i="1"/>
+  <c r="AD140" i="1"/>
+  <c r="Z140" i="1"/>
+  <c r="AB140" i="1"/>
+  <c r="W140" i="1"/>
   <c r="AC140" i="1"/>
-  <c r="AA140" i="1"/>
-[...4 lines deleted...]
-  <c r="X140" i="1"/>
   <c r="Y140" i="1"/>
+  <c r="AE140" i="1" l="1"/>
   <c r="AF140" i="1" l="1"/>
+  <c r="AA141" i="1"/>
   <c r="AC141" i="1"/>
+  <c r="Y141" i="1"/>
+  <c r="AD141" i="1"/>
+  <c r="AB141" i="1"/>
+  <c r="X141" i="1"/>
+  <c r="Z141" i="1"/>
   <c r="W141" i="1"/>
-  <c r="Z141" i="1"/>
-[...5 lines deleted...]
-  <c r="Y141" i="1"/>
+  <c r="AE141" i="1" l="1"/>
   <c r="AF141" i="1" l="1"/>
+  <c r="AA142" i="1"/>
+  <c r="X142" i="1"/>
+  <c r="AD142" i="1"/>
+  <c r="AB142" i="1"/>
+  <c r="W142" i="1"/>
+  <c r="Z142" i="1"/>
+  <c r="Y142" i="1"/>
   <c r="AC142" i="1"/>
-  <c r="Y142" i="1"/>
-[...6 lines deleted...]
-  <c r="AA142" i="1"/>
+  <c r="AE142" i="1" l="1"/>
   <c r="AF142" i="1" l="1"/>
+  <c r="AD143" i="1"/>
+  <c r="Z143" i="1"/>
+  <c r="AB143" i="1"/>
+  <c r="Y143" i="1"/>
+  <c r="X143" i="1"/>
+  <c r="AC143" i="1"/>
+  <c r="W143" i="1"/>
   <c r="AA143" i="1"/>
-  <c r="Y143" i="1"/>
-[...6 lines deleted...]
-  <c r="AD143" i="1"/>
+  <c r="AE143" i="1" l="1"/>
   <c r="AF143" i="1" l="1"/>
+  <c r="Z144" i="1"/>
+  <c r="AA144" i="1"/>
+  <c r="AB144" i="1"/>
+  <c r="AC144" i="1"/>
+  <c r="Y144" i="1"/>
+  <c r="AD144" i="1"/>
+  <c r="X144" i="1"/>
   <c r="W144" i="1"/>
-  <c r="X144" i="1"/>
-[...6 lines deleted...]
-  <c r="Z144" i="1"/>
+  <c r="AE144" i="1" l="1"/>
   <c r="AF144" i="1" l="1"/>
+  <c r="W145" i="1"/>
+  <c r="Z145" i="1"/>
+  <c r="AA145" i="1"/>
+  <c r="Y145" i="1"/>
+  <c r="X145" i="1"/>
+  <c r="AD145" i="1"/>
+  <c r="AB145" i="1"/>
   <c r="AC145" i="1"/>
-  <c r="AE145" i="1"/>
-[...6 lines deleted...]
-  <c r="W145" i="1"/>
+  <c r="AE145" i="1" l="1"/>
   <c r="AF145" i="1" l="1"/>
+  <c r="W146" i="1"/>
+  <c r="AB146" i="1"/>
+  <c r="AD146" i="1"/>
+  <c r="Z146" i="1"/>
+  <c r="X146" i="1"/>
+  <c r="AA146" i="1"/>
+  <c r="AC146" i="1"/>
   <c r="Y146" i="1"/>
-  <c r="AC146" i="1"/>
-[...6 lines deleted...]
-  <c r="W146" i="1"/>
+  <c r="AE146" i="1" l="1"/>
   <c r="AF146" i="1" l="1"/>
+  <c r="Y147" i="1"/>
+  <c r="Z147" i="1"/>
+  <c r="AA147" i="1"/>
+  <c r="AD147" i="1"/>
+  <c r="AB147" i="1"/>
+  <c r="W147" i="1"/>
+  <c r="X147" i="1"/>
   <c r="AC147" i="1"/>
-  <c r="Y147" i="1"/>
-[...6 lines deleted...]
-  <c r="AE147" i="1"/>
+  <c r="AE147" i="1" l="1"/>
   <c r="AF147" i="1" l="1"/>
-  <c r="Y148" i="1"/>
-  <c r="AE148" i="1"/>
+  <c r="AD148" i="1"/>
+  <c r="AB148" i="1"/>
+  <c r="AC148" i="1"/>
+  <c r="Z148" i="1"/>
+  <c r="X148" i="1"/>
   <c r="W148" i="1"/>
   <c r="AA148" i="1"/>
-  <c r="X148" i="1"/>
-[...3 lines deleted...]
-  <c r="AD148" i="1"/>
+  <c r="Y148" i="1"/>
+  <c r="AE148" i="1" l="1"/>
   <c r="AF148" i="1" l="1"/>
+  <c r="AA149" i="1"/>
+  <c r="Y149" i="1"/>
+  <c r="W149" i="1"/>
+  <c r="Z149" i="1"/>
+  <c r="AB149" i="1"/>
+  <c r="X149" i="1"/>
+  <c r="AC149" i="1"/>
   <c r="AD149" i="1"/>
-  <c r="AC149" i="1"/>
-[...6 lines deleted...]
-  <c r="Y149" i="1"/>
+  <c r="AE149" i="1" l="1"/>
   <c r="AF149" i="1" l="1"/>
+  <c r="W150" i="1"/>
   <c r="Y150" i="1"/>
+  <c r="AD150" i="1"/>
+  <c r="X150" i="1"/>
+  <c r="AA150" i="1"/>
+  <c r="AB150" i="1"/>
+  <c r="Z150" i="1"/>
   <c r="AC150" i="1"/>
-  <c r="Z150" i="1"/>
-[...5 lines deleted...]
-  <c r="AD150" i="1"/>
+  <c r="AE150" i="1" l="1"/>
   <c r="AF150" i="1" l="1"/>
-  <c r="AE151" i="1"/>
+  <c r="AB151" i="1"/>
+  <c r="AC151" i="1"/>
+  <c r="Z151" i="1"/>
+  <c r="W151" i="1"/>
+  <c r="Y151" i="1"/>
+  <c r="AD151" i="1"/>
+  <c r="AA151" i="1"/>
   <c r="X151" i="1"/>
-  <c r="AA151" i="1"/>
-[...5 lines deleted...]
-  <c r="AB151" i="1"/>
+  <c r="AE151" i="1" l="1"/>
   <c r="AF151" i="1" l="1"/>
   <c r="AD152" i="1"/>
+  <c r="W152" i="1"/>
+  <c r="Y152" i="1"/>
+  <c r="X152" i="1"/>
+  <c r="AC152" i="1"/>
+  <c r="AB152" i="1"/>
+  <c r="AA152" i="1"/>
   <c r="Z152" i="1"/>
-  <c r="AA152" i="1"/>
-[...5 lines deleted...]
-  <c r="W152" i="1"/>
+  <c r="AE152" i="1" l="1"/>
   <c r="AF152" i="1" l="1"/>
+  <c r="AB153" i="1"/>
+  <c r="AC153" i="1"/>
+  <c r="AA153" i="1"/>
+  <c r="Z153" i="1"/>
+  <c r="W153" i="1"/>
+  <c r="Y153" i="1"/>
+  <c r="X153" i="1"/>
   <c r="AD153" i="1"/>
-  <c r="X153" i="1"/>
-[...6 lines deleted...]
-  <c r="AE153" i="1"/>
+  <c r="AE153" i="1" l="1"/>
   <c r="AF153" i="1" l="1"/>
+  <c r="AB154" i="1"/>
+  <c r="Y154" i="1"/>
+  <c r="Z154" i="1"/>
+  <c r="X154" i="1"/>
+  <c r="AA154" i="1"/>
+  <c r="W154" i="1"/>
+  <c r="AD154" i="1"/>
   <c r="AC154" i="1"/>
-  <c r="AD154" i="1"/>
-[...6 lines deleted...]
-  <c r="AB154" i="1"/>
+  <c r="AE154" i="1" l="1"/>
   <c r="AF154" i="1" l="1"/>
+  <c r="Z155" i="1"/>
+  <c r="AC155" i="1"/>
+  <c r="AA155" i="1"/>
+  <c r="Y155" i="1"/>
+  <c r="W155" i="1"/>
+  <c r="AB155" i="1"/>
+  <c r="X155" i="1"/>
   <c r="AD155" i="1"/>
-  <c r="AE155" i="1"/>
-[...6 lines deleted...]
-  <c r="AC155" i="1"/>
+  <c r="AE155" i="1" l="1"/>
   <c r="AF155" i="1" l="1"/>
+  <c r="W156" i="1"/>
   <c r="Y156" i="1"/>
-  <c r="AE156" i="1"/>
-  <c r="W156" i="1"/>
+  <c r="Z156" i="1"/>
+  <c r="X156" i="1"/>
+  <c r="AA156" i="1"/>
+  <c r="AD156" i="1"/>
+  <c r="AC156" i="1"/>
   <c r="AB156" i="1"/>
-  <c r="AC156" i="1"/>
-[...3 lines deleted...]
-  <c r="Z156" i="1"/>
+  <c r="AE156" i="1" l="1"/>
   <c r="AF156" i="1" l="1"/>
+  <c r="AD157" i="1"/>
+  <c r="Z157" i="1"/>
+  <c r="AA157" i="1"/>
+  <c r="Y157" i="1"/>
+  <c r="AB157" i="1"/>
+  <c r="X157" i="1"/>
+  <c r="AC157" i="1"/>
   <c r="W157" i="1"/>
-  <c r="AE157" i="1"/>
-[...6 lines deleted...]
-  <c r="Z157" i="1"/>
+  <c r="AE157" i="1" l="1"/>
   <c r="AF157" i="1" l="1"/>
+  <c r="AB158" i="1"/>
+  <c r="AA158" i="1"/>
+  <c r="AC158" i="1"/>
+  <c r="Y158" i="1"/>
+  <c r="AD158" i="1"/>
+  <c r="W158" i="1"/>
+  <c r="Z158" i="1"/>
   <c r="X158" i="1"/>
-  <c r="Z158" i="1"/>
-[...5 lines deleted...]
-  <c r="AA158" i="1"/>
   <c r="AE158" i="1"/>
   <c r="AF158" i="1" l="1"/>
-  <c r="AB159" i="1"/>
+  <c r="AA159" i="1"/>
+  <c r="AD159" i="1"/>
+  <c r="Y159" i="1"/>
+  <c r="AC159" i="1"/>
+  <c r="Z159" i="1"/>
   <c r="X159" i="1"/>
   <c r="W159" i="1"/>
+  <c r="AB159" i="1"/>
   <c r="AE159" i="1"/>
-  <c r="AC159" i="1"/>
-[...3 lines deleted...]
-  <c r="Z159" i="1"/>
   <c r="AF159" i="1" l="1"/>
+  <c r="AC160" i="1"/>
+  <c r="X160" i="1"/>
+  <c r="AA160" i="1"/>
+  <c r="AB160" i="1"/>
+  <c r="Z160" i="1"/>
+  <c r="Y160" i="1"/>
+  <c r="W160" i="1"/>
   <c r="AD160" i="1"/>
-  <c r="W160" i="1"/>
-[...4 lines deleted...]
-  <c r="AA160" i="1"/>
   <c r="AE160" i="1"/>
-  <c r="X160" i="1"/>
   <c r="AF160" i="1" l="1"/>
+  <c r="AD161" i="1"/>
+  <c r="X161" i="1"/>
+  <c r="AA161" i="1"/>
+  <c r="AB161" i="1"/>
+  <c r="Z161" i="1"/>
+  <c r="W161" i="1"/>
+  <c r="AC161" i="1"/>
+  <c r="Y161" i="1"/>
   <c r="AE161" i="1"/>
-  <c r="Y161" i="1"/>
-[...6 lines deleted...]
-  <c r="AD161" i="1"/>
   <c r="AF161" i="1" l="1"/>
-  <c r="X162" i="1"/>
-[...5 lines deleted...]
-  <c r="AD162" i="1"/>
   <c r="AA162" i="1"/>
   <c r="AC162" i="1"/>
+  <c r="AD162" i="1"/>
+  <c r="AB162" i="1"/>
+  <c r="W162" i="1"/>
+  <c r="Y162" i="1"/>
+  <c r="Z162" i="1"/>
+  <c r="X162" i="1"/>
+  <c r="AE162" i="1"/>
   <c r="AF162" i="1" l="1"/>
+  <c r="Z163" i="1"/>
+  <c r="AA163" i="1"/>
+  <c r="AC163" i="1"/>
+  <c r="W163" i="1"/>
+  <c r="Y163" i="1"/>
+  <c r="X163" i="1"/>
+  <c r="AB163" i="1"/>
   <c r="AD163" i="1"/>
-  <c r="AB163" i="1"/>
-[...2 lines deleted...]
-  <c r="W163" i="1"/>
   <c r="AE163" i="1"/>
-  <c r="AC163" i="1"/>
-[...1 lines deleted...]
-  <c r="Z163" i="1"/>
   <c r="AF163" i="1" l="1"/>
+  <c r="W164" i="1"/>
+  <c r="Y164" i="1"/>
+  <c r="AA164" i="1"/>
+  <c r="Z164" i="1"/>
+  <c r="AD164" i="1"/>
+  <c r="AB164" i="1"/>
+  <c r="X164" i="1"/>
   <c r="AC164" i="1"/>
-  <c r="X164" i="1"/>
-[...5 lines deleted...]
-  <c r="W164" i="1"/>
   <c r="AE164" i="1"/>
   <c r="AF164" i="1" l="1"/>
+  <c r="W165" i="1"/>
+  <c r="Z165" i="1"/>
+  <c r="AA165" i="1"/>
+  <c r="X165" i="1"/>
+  <c r="Y165" i="1"/>
+  <c r="AD165" i="1"/>
+  <c r="AC165" i="1"/>
   <c r="AB165" i="1"/>
-  <c r="AC165" i="1"/>
-[...5 lines deleted...]
-  <c r="W165" i="1"/>
   <c r="AE165" i="1"/>
   <c r="AF165" i="1" l="1"/>
+  <c r="AC166" i="1"/>
+  <c r="W166" i="1"/>
+  <c r="Z166" i="1"/>
+  <c r="AA166" i="1"/>
+  <c r="X166" i="1"/>
+  <c r="Y166" i="1"/>
+  <c r="AB166" i="1"/>
   <c r="AD166" i="1"/>
-  <c r="AB166" i="1"/>
   <c r="AE166" i="1"/>
-  <c r="Y166" i="1"/>
-[...4 lines deleted...]
-  <c r="AC166" i="1"/>
   <c r="AF166" i="1" l="1"/>
+  <c r="Y167" i="1"/>
+  <c r="AB167" i="1"/>
+  <c r="X167" i="1"/>
+  <c r="Z167" i="1"/>
+  <c r="AA167" i="1"/>
+  <c r="W167" i="1"/>
+  <c r="AC167" i="1"/>
+  <c r="AD167" i="1"/>
   <c r="AE167" i="1"/>
-  <c r="AD167" i="1"/>
-[...6 lines deleted...]
-  <c r="Y167" i="1"/>
   <c r="AF167" i="1" l="1"/>
-  <c r="AC168" i="1"/>
+  <c r="AD168" i="1"/>
+  <c r="X168" i="1"/>
+  <c r="Y168" i="1"/>
+  <c r="AA168" i="1"/>
+  <c r="AB168" i="1"/>
   <c r="Z168" i="1"/>
   <c r="W168" i="1"/>
-  <c r="AB168" i="1"/>
-[...3 lines deleted...]
-  <c r="AD168" i="1"/>
+  <c r="AC168" i="1"/>
   <c r="AE168" i="1"/>
   <c r="AF168" i="1" l="1"/>
+  <c r="AD169" i="1"/>
+  <c r="Y169" i="1"/>
+  <c r="W169" i="1"/>
+  <c r="AC169" i="1"/>
+  <c r="AB169" i="1"/>
+  <c r="Z169" i="1"/>
+  <c r="AA169" i="1"/>
   <c r="X169" i="1"/>
   <c r="AE169" i="1"/>
-  <c r="AA169" i="1"/>
-[...5 lines deleted...]
-  <c r="AD169" i="1"/>
   <c r="AF169" i="1" l="1"/>
+  <c r="AA170" i="1"/>
+  <c r="AD170" i="1"/>
+  <c r="Z170" i="1"/>
+  <c r="AC170" i="1"/>
+  <c r="X170" i="1"/>
+  <c r="W170" i="1"/>
+  <c r="Y170" i="1"/>
   <c r="AB170" i="1"/>
-  <c r="Y170" i="1"/>
-[...3 lines deleted...]
-  <c r="Z170" i="1"/>
   <c r="AE170" i="1"/>
-  <c r="AD170" i="1"/>
-  <c r="AA170" i="1"/>
   <c r="AF170" i="1" l="1"/>
+  <c r="AC171" i="1"/>
+  <c r="AD171" i="1"/>
+  <c r="AB171" i="1"/>
+  <c r="AA171" i="1"/>
+  <c r="Z171" i="1"/>
+  <c r="X171" i="1"/>
+  <c r="Y171" i="1"/>
   <c r="W171" i="1"/>
-  <c r="Y171" i="1"/>
-[...5 lines deleted...]
-  <c r="AC171" i="1"/>
   <c r="AE171" i="1"/>
   <c r="AF171" i="1" l="1"/>
+  <c r="Z172" i="1"/>
+  <c r="W172" i="1"/>
+  <c r="AD172" i="1"/>
+  <c r="AB172" i="1"/>
+  <c r="X172" i="1"/>
+  <c r="AC172" i="1"/>
+  <c r="Y172" i="1"/>
   <c r="AA172" i="1"/>
-  <c r="Y172" i="1"/>
-[...4 lines deleted...]
-  <c r="Z172" i="1"/>
   <c r="AE172" i="1"/>
-  <c r="W172" i="1"/>
   <c r="AF172" i="1" l="1"/>
+  <c r="AB173" i="1"/>
+  <c r="Z173" i="1"/>
+  <c r="X173" i="1"/>
+  <c r="AD173" i="1"/>
+  <c r="W173" i="1"/>
+  <c r="AC173" i="1"/>
+  <c r="Y173" i="1"/>
   <c r="AA173" i="1"/>
-  <c r="X173" i="1"/>
-[...2 lines deleted...]
-  <c r="Z173" i="1"/>
   <c r="AE173" i="1"/>
-  <c r="AB173" i="1"/>
-[...1 lines deleted...]
-  <c r="AD173" i="1"/>
   <c r="AF173" i="1" l="1"/>
+  <c r="Y174" i="1"/>
+  <c r="X174" i="1"/>
+  <c r="W174" i="1"/>
+  <c r="AC174" i="1"/>
+  <c r="AD174" i="1"/>
+  <c r="AB174" i="1"/>
+  <c r="AA174" i="1"/>
+  <c r="Z174" i="1"/>
   <c r="AE174" i="1"/>
-  <c r="Z174" i="1"/>
-[...6 lines deleted...]
-  <c r="X174" i="1"/>
   <c r="AF174" i="1" l="1"/>
+  <c r="X175" i="1"/>
+  <c r="AA175" i="1"/>
+  <c r="Y175" i="1"/>
+  <c r="Z175" i="1"/>
+  <c r="AD175" i="1"/>
+  <c r="AC175" i="1"/>
+  <c r="W175" i="1"/>
   <c r="AB175" i="1"/>
   <c r="AE175" i="1"/>
-  <c r="W175" i="1"/>
-[...5 lines deleted...]
-  <c r="X175" i="1"/>
   <c r="AF175" i="1" l="1"/>
+  <c r="Z176" i="1"/>
+  <c r="AC176" i="1"/>
+  <c r="X176" i="1"/>
+  <c r="Y176" i="1"/>
+  <c r="W176" i="1"/>
+  <c r="AA176" i="1"/>
+  <c r="AD176" i="1"/>
   <c r="AB176" i="1"/>
-  <c r="AD176" i="1"/>
   <c r="AE176" i="1"/>
-  <c r="AA176" i="1"/>
-[...4 lines deleted...]
-  <c r="Z176" i="1"/>
   <c r="AF176" i="1" l="1"/>
+  <c r="AB177" i="1"/>
+  <c r="AC177" i="1"/>
+  <c r="W177" i="1"/>
+  <c r="X177" i="1"/>
+  <c r="AD177" i="1"/>
+  <c r="Y177" i="1"/>
+  <c r="AA177" i="1"/>
   <c r="Z177" i="1"/>
   <c r="AE177" i="1"/>
-  <c r="AA177" i="1"/>
-[...5 lines deleted...]
-  <c r="AB177" i="1"/>
   <c r="AF177" i="1" l="1"/>
+  <c r="W178" i="1"/>
+  <c r="Y178" i="1"/>
+  <c r="AB178" i="1"/>
+  <c r="AC178" i="1"/>
+  <c r="X178" i="1"/>
+  <c r="Z178" i="1"/>
+  <c r="AD178" i="1"/>
   <c r="AA178" i="1"/>
-  <c r="Z178" i="1"/>
   <c r="AE178" i="1"/>
-  <c r="X178" i="1"/>
-[...4 lines deleted...]
-  <c r="W178" i="1"/>
   <c r="AF178" i="1" l="1"/>
+  <c r="AA179" i="1"/>
+  <c r="Y179" i="1"/>
+  <c r="AB179" i="1"/>
+  <c r="AC179" i="1"/>
+  <c r="AD179" i="1"/>
+  <c r="Z179" i="1"/>
+  <c r="X179" i="1"/>
   <c r="W179" i="1"/>
-  <c r="AD179" i="1"/>
   <c r="AE179" i="1"/>
-  <c r="AC179" i="1"/>
-[...4 lines deleted...]
-  <c r="AA179" i="1"/>
   <c r="AF179" i="1" l="1"/>
   <c r="W180" i="1"/>
+  <c r="AC180" i="1"/>
+  <c r="Z180" i="1"/>
+  <c r="Y180" i="1"/>
+  <c r="AA180" i="1"/>
+  <c r="AD180" i="1"/>
+  <c r="X180" i="1"/>
   <c r="AB180" i="1"/>
-  <c r="X180" i="1"/>
-[...1 lines deleted...]
-  <c r="AA180" i="1"/>
   <c r="AE180" i="1"/>
-  <c r="Y180" i="1"/>
-[...1 lines deleted...]
-  <c r="AC180" i="1"/>
   <c r="AF180" i="1" l="1"/>
+  <c r="Y181" i="1"/>
+  <c r="AC181" i="1"/>
+  <c r="W181" i="1"/>
+  <c r="Z181" i="1"/>
+  <c r="AB181" i="1"/>
+  <c r="AA181" i="1"/>
+  <c r="X181" i="1"/>
   <c r="AD181" i="1"/>
-  <c r="X181" i="1"/>
-[...4 lines deleted...]
-  <c r="AC181" i="1"/>
   <c r="AE181" i="1"/>
-  <c r="Y181" i="1"/>
   <c r="AF181" i="1" l="1"/>
   <c r="AA182" i="1"/>
-  <c r="W182" i="1"/>
-  <c r="Y182" i="1"/>
+  <c r="AC182" i="1"/>
+  <c r="AD182" i="1"/>
+  <c r="Z182" i="1"/>
   <c r="AB182" i="1"/>
   <c r="X182" i="1"/>
-  <c r="Z182" i="1"/>
+  <c r="Y182" i="1"/>
+  <c r="W182" i="1"/>
   <c r="AE182" i="1"/>
-  <c r="AD182" i="1"/>
-  <c r="AC182" i="1"/>
   <c r="AF182" i="1" l="1"/>
+  <c r="Z183" i="1"/>
   <c r="Y183" i="1"/>
+  <c r="AB183" i="1"/>
+  <c r="AC183" i="1"/>
+  <c r="AD183" i="1"/>
+  <c r="X183" i="1"/>
+  <c r="AA183" i="1"/>
   <c r="W183" i="1"/>
-  <c r="Z183" i="1"/>
-[...1 lines deleted...]
-  <c r="X183" i="1"/>
   <c r="AE183" i="1"/>
-  <c r="AD183" i="1"/>
-[...1 lines deleted...]
-  <c r="AB183" i="1"/>
   <c r="AF183" i="1" l="1"/>
+  <c r="AC184" i="1"/>
+  <c r="AD184" i="1"/>
+  <c r="AA184" i="1"/>
+  <c r="Z184" i="1"/>
+  <c r="X184" i="1"/>
+  <c r="AB184" i="1"/>
+  <c r="Y184" i="1"/>
+  <c r="W184" i="1"/>
   <c r="AE184" i="1"/>
-  <c r="AC184" i="1"/>
-[...6 lines deleted...]
-  <c r="AB184" i="1"/>
   <c r="AF184" i="1" l="1"/>
+  <c r="Z185" i="1"/>
+  <c r="X185" i="1"/>
+  <c r="AB185" i="1"/>
+  <c r="Y185" i="1"/>
+  <c r="AC185" i="1"/>
+  <c r="AA185" i="1"/>
   <c r="W185" i="1"/>
+  <c r="AD185" i="1"/>
   <c r="AE185" i="1"/>
-  <c r="AA185" i="1"/>
-[...5 lines deleted...]
-  <c r="X185" i="1"/>
   <c r="AF185" i="1" l="1"/>
+  <c r="AB186" i="1"/>
+  <c r="AA186" i="1"/>
+  <c r="X186" i="1"/>
+  <c r="Y186" i="1"/>
+  <c r="AC186" i="1"/>
+  <c r="AD186" i="1"/>
+  <c r="Z186" i="1"/>
   <c r="W186" i="1"/>
   <c r="AE186" i="1"/>
-  <c r="X186" i="1"/>
-[...5 lines deleted...]
-  <c r="AC186" i="1"/>
   <c r="AF186" i="1" l="1"/>
+  <c r="W187" i="1"/>
+  <c r="AA187" i="1"/>
+  <c r="AD187" i="1"/>
+  <c r="Y187" i="1"/>
+  <c r="Z187" i="1"/>
+  <c r="AB187" i="1"/>
+  <c r="X187" i="1"/>
   <c r="AC187" i="1"/>
-  <c r="W187" i="1"/>
-[...4 lines deleted...]
-  <c r="AD187" i="1"/>
   <c r="AE187" i="1"/>
-  <c r="AA187" i="1"/>
   <c r="AF187" i="1" l="1"/>
   <c r="AB188" i="1"/>
+  <c r="AD188" i="1"/>
+  <c r="X188" i="1"/>
+  <c r="AA188" i="1"/>
+  <c r="Y188" i="1"/>
+  <c r="W188" i="1"/>
+  <c r="Z188" i="1"/>
   <c r="AC188" i="1"/>
-  <c r="Z188" i="1"/>
-[...3 lines deleted...]
-  <c r="X188" i="1"/>
   <c r="AE188" i="1"/>
-  <c r="AD188" i="1"/>
   <c r="AF188" i="1" l="1"/>
+  <c r="Z189" i="1"/>
   <c r="W189" i="1"/>
+  <c r="AA189" i="1"/>
+  <c r="AC189" i="1"/>
+  <c r="Y189" i="1"/>
+  <c r="AD189" i="1"/>
+  <c r="X189" i="1"/>
   <c r="AB189" i="1"/>
-  <c r="AD189" i="1"/>
-[...1 lines deleted...]
-  <c r="AA189" i="1"/>
   <c r="AE189" i="1"/>
-  <c r="X189" i="1"/>
-[...1 lines deleted...]
-  <c r="AC189" i="1"/>
   <c r="AF189" i="1" l="1"/>
+  <c r="W190" i="1"/>
+  <c r="AC190" i="1"/>
+  <c r="AB190" i="1"/>
+  <c r="Z190" i="1"/>
+  <c r="AD190" i="1"/>
+  <c r="Y190" i="1"/>
   <c r="X190" i="1"/>
-  <c r="Y190" i="1"/>
-[...1 lines deleted...]
-  <c r="Z190" i="1"/>
   <c r="AA190" i="1"/>
-  <c r="AB190" i="1"/>
-[...1 lines deleted...]
-  <c r="W190" i="1"/>
   <c r="AE190" i="1"/>
   <c r="AF190" i="1" l="1"/>
+  <c r="Z191" i="1"/>
+  <c r="Y191" i="1"/>
+  <c r="X191" i="1"/>
+  <c r="AD191" i="1"/>
+  <c r="AB191" i="1"/>
+  <c r="W191" i="1"/>
+  <c r="AA191" i="1"/>
   <c r="AC191" i="1"/>
-  <c r="AA191" i="1"/>
-[...5 lines deleted...]
-  <c r="Y191" i="1"/>
   <c r="AE191" i="1"/>
   <c r="AF191" i="1" l="1"/>
+  <c r="AB192" i="1"/>
+  <c r="W192" i="1"/>
+  <c r="Y192" i="1"/>
+  <c r="AC192" i="1"/>
+  <c r="AA192" i="1"/>
+  <c r="Z192" i="1"/>
+  <c r="X192" i="1"/>
   <c r="AD192" i="1"/>
-  <c r="X192" i="1"/>
   <c r="AE192" i="1"/>
-  <c r="Z192" i="1"/>
-[...4 lines deleted...]
-  <c r="W192" i="1"/>
   <c r="AF192" i="1" l="1"/>
-  <c r="AD193" i="1"/>
-[...5 lines deleted...]
-  <c r="Z193" i="1"/>
   <c r="Y193" i="1"/>
   <c r="X193" i="1"/>
+  <c r="Z193" i="1"/>
+  <c r="W193" i="1"/>
+  <c r="AB193" i="1"/>
+  <c r="AC193" i="1"/>
+  <c r="AA193" i="1"/>
+  <c r="AD193" i="1"/>
+  <c r="AE193" i="1"/>
   <c r="AF193" i="1" l="1"/>
+  <c r="AB194" i="1"/>
+  <c r="AD194" i="1"/>
+  <c r="AC194" i="1"/>
+  <c r="W194" i="1"/>
+  <c r="Y194" i="1"/>
+  <c r="Z194" i="1"/>
+  <c r="AA194" i="1"/>
   <c r="X194" i="1"/>
-  <c r="AC194" i="1"/>
-[...4 lines deleted...]
-  <c r="AD194" i="1"/>
   <c r="AE194" i="1"/>
-  <c r="AB194" i="1"/>
   <c r="AF194" i="1" l="1"/>
+  <c r="AA195" i="1"/>
+  <c r="AD195" i="1"/>
+  <c r="Y195" i="1"/>
+  <c r="X195" i="1"/>
+  <c r="W195" i="1"/>
+  <c r="Z195" i="1"/>
+  <c r="AC195" i="1"/>
   <c r="AB195" i="1"/>
-  <c r="AC195" i="1"/>
-[...4 lines deleted...]
-  <c r="AD195" i="1"/>
   <c r="AE195" i="1"/>
-  <c r="AA195" i="1"/>
-  <c r="AF195" i="1" l="1"/>
+  <c r="AD11" i="1" l="1"/>
+  <c r="AC9" i="1"/>
+  <c r="AA11" i="1"/>
+  <c r="AF195" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Potts, Stephen</author>
   </authors>
   <commentList>
     <comment ref="U299" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Potts, Stephen:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -5572,51 +5572,51 @@
   </si>
   <si>
     <t>96"</t>
   </si>
   <si>
     <t>48x96</t>
   </si>
   <si>
     <t>UF/FRK</t>
   </si>
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>0.75"</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Updated 02/25/2025 (mmk)| List price effective 01/06/2025</t>
+      <t>Updated 5/5/2026 (mmk)| List price effective 01/06/2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> | Pipe Polybags are 6% higher List | Prices are estimates only. Price on Invoice will always supercede this tool.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#.##\ \T\L"/>
     <numFmt numFmtId="166" formatCode="0.000"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
@@ -5820,51 +5820,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCCCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="39">
+  <borders count="38">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -6240,120 +6240,103 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="238">
+  <cellXfs count="230">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -6700,53 +6683,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="11" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="11" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="4" borderId="14" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="4" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="4" borderId="16" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="11" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="11" borderId="16" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
@@ -6781,142 +6761,164 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="2" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="11" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="11" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="6" borderId="7" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="44" fontId="1" fillId="2" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="11" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="1" fillId="2" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="11" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="1" fillId="6" borderId="35" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="1" fillId="6" borderId="34" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="32" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="7" borderId="35" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="10" fillId="7" borderId="34" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="1" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="20" fillId="6" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="20" fillId="6" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="20" fillId="6" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="20" fillId="6" borderId="34" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="20" fillId="6" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
     <xf numFmtId="44" fontId="1" fillId="6" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="11" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="7" fillId="12" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="7" fillId="12" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="7" fillId="12" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="7" fillId="12" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -6931,90 +6933,63 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
+    <xf numFmtId="44" fontId="1" fillId="6" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="37" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="37" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFFCCCC"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -7533,709 +7508,685 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ315"/>
+  <dimension ref="A1:FH315"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="13" topLeftCell="A64" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="D1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="13" topLeftCell="A312" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D1" sqref="D1"/>
-      <selection pane="bottomLeft" sqref="A1:C1048576"/>
+      <selection pane="bottomLeft" activeCell="U1" sqref="T1:U1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.85546875" hidden="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="16.7109375" customWidth="1"/>
+    <col min="1" max="1" width="5.88671875" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="4.44140625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="10.33203125" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="16.6640625" style="109" customWidth="1"/>
+    <col min="5" max="5" width="17.109375" customWidth="1"/>
+    <col min="6" max="6" width="16.44140625" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" customWidth="1"/>
+    <col min="8" max="8" width="16.6640625" customWidth="1"/>
     <col min="9" max="10" width="12" customWidth="1"/>
-    <col min="11" max="11" width="14.42578125" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="32" max="32" width="11.7109375" style="109" customWidth="1"/>
+    <col min="11" max="11" width="14.44140625" customWidth="1"/>
+    <col min="12" max="13" width="11.6640625" customWidth="1"/>
+    <col min="14" max="14" width="13.6640625" customWidth="1"/>
+    <col min="15" max="15" width="14.109375" customWidth="1"/>
+    <col min="16" max="16" width="13.6640625" customWidth="1"/>
+    <col min="17" max="17" width="13.33203125" customWidth="1"/>
+    <col min="18" max="18" width="17.109375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.44140625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="28.33203125" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="26" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="3.5546875" customWidth="1"/>
+    <col min="23" max="23" width="23.6640625" customWidth="1"/>
+    <col min="24" max="24" width="19.6640625" customWidth="1"/>
+    <col min="25" max="25" width="15.109375" customWidth="1"/>
+    <col min="26" max="27" width="19.6640625" customWidth="1"/>
+    <col min="28" max="28" width="12.109375" customWidth="1"/>
+    <col min="29" max="29" width="17.6640625" customWidth="1"/>
+    <col min="30" max="30" width="18.6640625" customWidth="1"/>
+    <col min="31" max="31" width="8.44140625" style="107" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="11.6640625" style="107" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="10" style="109" bestFit="1" customWidth="1"/>
-    <col min="34" max="34" width="29.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="36" max="37" width="25.7109375" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="29.33203125" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="20.33203125" bestFit="1" customWidth="1"/>
+    <col min="36" max="37" width="25.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:43" x14ac:dyDescent="0.3">
       <c r="E1" s="107" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
-      <c r="AE1" s="107"/>
-      <c r="AF1" s="107"/>
       <c r="AG1" s="107"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
     </row>
-    <row r="2" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:43" x14ac:dyDescent="0.3">
       <c r="D2" s="107"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="2"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
-      <c r="AE2" s="107"/>
-      <c r="AF2" s="107"/>
       <c r="AG2" s="107"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
       <c r="AQ2" s="1"/>
     </row>
-    <row r="3" spans="1:43" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:43" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D3" s="107"/>
-      <c r="E3" s="235" t="s">
+      <c r="E3" s="189" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="236"/>
-[...7 lines deleted...]
-      <c r="N3" s="234" t="s">
+      <c r="F3" s="190"/>
+      <c r="G3" s="190"/>
+      <c r="H3" s="190"/>
+      <c r="I3" s="190"/>
+      <c r="J3" s="190"/>
+      <c r="K3" s="190"/>
+      <c r="L3" s="190"/>
+      <c r="M3" s="191"/>
+      <c r="N3" s="192" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="234"/>
+      <c r="O3" s="192"/>
       <c r="P3" s="3">
-        <f>SUM(D14:D269)</f>
-[...2 lines deleted...]
-      <c r="Q3" s="225" t="s">
+        <f>SUM(D14:D270)</f>
+        <v>0</v>
+      </c>
+      <c r="Q3" s="193" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="226"/>
+      <c r="R3" s="194"/>
       <c r="S3" s="3">
         <f>SUM(D289:D295)</f>
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="X3" s="5"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
-      <c r="AE3" s="107"/>
-      <c r="AF3" s="107"/>
       <c r="AG3" s="107"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
       <c r="AK3" s="1"/>
       <c r="AL3" s="1"/>
       <c r="AM3" s="1"/>
       <c r="AN3" s="1"/>
       <c r="AO3" s="1"/>
       <c r="AP3" s="1"/>
       <c r="AQ3" s="1"/>
     </row>
-    <row r="4" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:43" x14ac:dyDescent="0.3">
       <c r="D4" s="107"/>
-      <c r="E4" s="222" t="s">
+      <c r="E4" s="195" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="222"/>
-[...7 lines deleted...]
-      <c r="N4" s="234" t="s">
+      <c r="F4" s="195"/>
+      <c r="G4" s="196"/>
+      <c r="H4" s="197"/>
+      <c r="I4" s="197"/>
+      <c r="J4" s="197"/>
+      <c r="K4" s="197"/>
+      <c r="L4" s="197"/>
+      <c r="M4" s="198"/>
+      <c r="N4" s="192" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="234"/>
+      <c r="O4" s="192"/>
       <c r="P4" s="3">
-        <f>SUM(F14:F269)</f>
-[...2 lines deleted...]
-      <c r="Q4" s="234" t="s">
+        <f>SUM(F14:F270)</f>
+        <v>0</v>
+      </c>
+      <c r="Q4" s="192" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="234"/>
+      <c r="R4" s="192"/>
       <c r="S4" s="3">
         <f>SUM(F289:F295)</f>
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
-      <c r="AE4" s="107"/>
-      <c r="AF4" s="107"/>
       <c r="AG4" s="107"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="1"/>
       <c r="AQ4" s="1"/>
     </row>
-    <row r="5" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:43" x14ac:dyDescent="0.3">
       <c r="D5" s="107"/>
-      <c r="E5" s="222" t="s">
+      <c r="E5" s="195" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="222"/>
-[...7 lines deleted...]
-      <c r="N5" s="223" t="s">
+      <c r="F5" s="195"/>
+      <c r="G5" s="196"/>
+      <c r="H5" s="197"/>
+      <c r="I5" s="197"/>
+      <c r="J5" s="197"/>
+      <c r="K5" s="197"/>
+      <c r="L5" s="197"/>
+      <c r="M5" s="198"/>
+      <c r="N5" s="199" t="s">
         <v>10</v>
       </c>
-      <c r="O5" s="224"/>
+      <c r="O5" s="200"/>
       <c r="P5" s="6">
         <f>SUM(D274:D285)</f>
         <v>0</v>
       </c>
-      <c r="Q5" s="225" t="s">
+      <c r="Q5" s="193" t="s">
         <v>11</v>
       </c>
-      <c r="R5" s="226"/>
+      <c r="R5" s="194"/>
       <c r="S5" s="3">
         <f>SUM(D299:D315)</f>
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
       <c r="AA5" s="1"/>
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
       <c r="AD5" s="1"/>
-      <c r="AE5" s="107"/>
-      <c r="AF5" s="107"/>
       <c r="AG5" s="107"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
       <c r="AP5" s="1"/>
       <c r="AQ5" s="1"/>
     </row>
-    <row r="6" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:43" x14ac:dyDescent="0.3">
       <c r="D6" s="107"/>
-      <c r="E6" s="222" t="s">
+      <c r="E6" s="195" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="222"/>
-[...4 lines deleted...]
-      <c r="K6" s="143" t="s">
+      <c r="F6" s="195"/>
+      <c r="G6" s="201"/>
+      <c r="H6" s="202"/>
+      <c r="I6" s="202"/>
+      <c r="J6" s="179"/>
+      <c r="K6" s="142" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="232"/>
-[...1 lines deleted...]
-      <c r="N6" s="223" t="s">
+      <c r="L6" s="203"/>
+      <c r="M6" s="204"/>
+      <c r="N6" s="199" t="s">
         <v>14</v>
       </c>
-      <c r="O6" s="224"/>
+      <c r="O6" s="200"/>
       <c r="P6" s="6">
         <f>SUM(F274:F285)</f>
         <v>0</v>
       </c>
-      <c r="Q6" s="234" t="s">
+      <c r="Q6" s="192" t="s">
         <v>15</v>
       </c>
-      <c r="R6" s="234"/>
+      <c r="R6" s="192"/>
       <c r="S6" s="3">
         <f>SUM(F299:F315)</f>
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
       <c r="AA6" s="1"/>
       <c r="AB6" s="1"/>
       <c r="AC6" s="1"/>
       <c r="AD6" s="1"/>
-      <c r="AE6" s="107"/>
-      <c r="AF6" s="107"/>
       <c r="AG6" s="107"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
       <c r="AP6" s="1"/>
       <c r="AQ6" s="1"/>
     </row>
-    <row r="7" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:43" x14ac:dyDescent="0.3">
       <c r="D7" s="107"/>
-      <c r="E7" s="222" t="s">
+      <c r="E7" s="195" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="222"/>
-[...4 lines deleted...]
-      <c r="K7" s="143" t="s">
+      <c r="F7" s="195"/>
+      <c r="G7" s="201"/>
+      <c r="H7" s="202"/>
+      <c r="I7" s="202"/>
+      <c r="J7" s="179"/>
+      <c r="K7" s="142" t="s">
         <v>17</v>
       </c>
-      <c r="L7" s="232"/>
-[...1 lines deleted...]
-      <c r="Q7" s="225" t="s">
+      <c r="L7" s="203"/>
+      <c r="M7" s="204"/>
+      <c r="Q7" s="193" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="226"/>
+      <c r="R7" s="194"/>
       <c r="S7" s="7">
         <f>SUM(G14:G270,G274:G285,G289:G295,G299:G315)</f>
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
       <c r="AB7" s="1"/>
       <c r="AC7" s="1"/>
       <c r="AD7" s="1"/>
-      <c r="AE7" s="107"/>
-      <c r="AF7" s="107"/>
       <c r="AG7" s="107"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
       <c r="AP7" s="1"/>
       <c r="AQ7" s="1"/>
     </row>
-    <row r="8" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D8" s="107"/>
-      <c r="E8" s="222" t="s">
+      <c r="E8" s="195" t="s">
         <v>19</v>
       </c>
-      <c r="F8" s="222"/>
-[...7 lines deleted...]
-      <c r="Q8" s="225" t="s">
+      <c r="F8" s="195"/>
+      <c r="G8" s="196"/>
+      <c r="H8" s="197"/>
+      <c r="I8" s="197"/>
+      <c r="J8" s="197"/>
+      <c r="K8" s="197"/>
+      <c r="L8" s="197"/>
+      <c r="M8" s="198"/>
+      <c r="Q8" s="193" t="s">
         <v>20</v>
       </c>
-      <c r="R8" s="226"/>
+      <c r="R8" s="194"/>
       <c r="S8" s="7">
-        <f>SUM(H14:H269,H274:H295,H299:H315)</f>
+        <f>SUM(H14:H270,H274:H285,H289:H295,H299:H315)</f>
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
       <c r="AD8" s="1"/>
-      <c r="AE8" s="107"/>
-      <c r="AF8" s="107"/>
       <c r="AG8" s="107"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="1"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1"/>
       <c r="AN8" s="1"/>
       <c r="AO8" s="1"/>
       <c r="AP8" s="1"/>
       <c r="AQ8" s="1"/>
     </row>
-    <row r="9" spans="1:43" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:43" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D9" s="107"/>
-      <c r="E9" s="190" t="s">
+      <c r="E9" s="180" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="111">
         <v>0</v>
       </c>
-      <c r="G9" s="216" t="s">
+      <c r="G9" s="218" t="s">
         <v>22</v>
       </c>
-      <c r="H9" s="216"/>
+      <c r="H9" s="218"/>
       <c r="I9" s="111">
         <v>0</v>
       </c>
       <c r="J9" s="111"/>
-      <c r="K9" s="216" t="s">
+      <c r="K9" s="218" t="s">
         <v>23</v>
       </c>
-      <c r="L9" s="216"/>
-      <c r="M9" s="216"/>
+      <c r="L9" s="218"/>
+      <c r="M9" s="218"/>
       <c r="N9" s="111">
         <v>0</v>
       </c>
-      <c r="O9" s="217" t="s">
+      <c r="O9" s="219" t="s">
         <v>24</v>
       </c>
-      <c r="P9" s="217"/>
+      <c r="P9" s="219"/>
       <c r="Q9" s="112">
         <f>SUM(K14:K270,K274:K285,K289:K295,K299:K315)</f>
         <v>0</v>
       </c>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
-      <c r="W9" s="210" t="s">
+      <c r="W9" s="212" t="s">
         <v>9</v>
       </c>
-      <c r="X9" s="212">
+      <c r="X9" s="214">
         <f>G5</f>
         <v>0</v>
       </c>
-      <c r="Y9" s="212"/>
-[...1 lines deleted...]
-      <c r="AA9" s="218" t="s">
+      <c r="Y9" s="214"/>
+      <c r="Z9" s="215"/>
+      <c r="AA9" s="220" t="s">
         <v>25</v>
       </c>
-      <c r="AB9" s="219"/>
-[...6 lines deleted...]
-      <c r="AF9" s="133"/>
+      <c r="AB9" s="221"/>
+      <c r="AC9" s="205">
+        <f ca="1">SUM(AD14:AD195)</f>
+        <v>0</v>
+      </c>
+      <c r="AD9" s="206"/>
       <c r="AG9" s="107"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
       <c r="AP9" s="1"/>
       <c r="AQ9" s="1"/>
     </row>
-    <row r="10" spans="1:43" ht="14.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:43" ht="14.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D10" s="107"/>
       <c r="E10" s="110" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="110" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="10"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
-      <c r="W10" s="211"/>
-[...8 lines deleted...]
-      <c r="AF10" s="133"/>
+      <c r="W10" s="213"/>
+      <c r="X10" s="216"/>
+      <c r="Y10" s="216"/>
+      <c r="Z10" s="217"/>
+      <c r="AA10" s="222"/>
+      <c r="AB10" s="223"/>
+      <c r="AC10" s="207"/>
+      <c r="AD10" s="208"/>
       <c r="AG10" s="107"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1"/>
     </row>
-    <row r="11" spans="1:43" ht="28.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D11" s="207" t="s">
+    <row r="11" spans="1:43" ht="28.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D11" s="209" t="s">
         <v>433</v>
       </c>
-      <c r="E11" s="207"/>
-[...11 lines deleted...]
-      <c r="Q11" s="207"/>
+      <c r="E11" s="209"/>
+      <c r="F11" s="209"/>
+      <c r="G11" s="209"/>
+      <c r="H11" s="209"/>
+      <c r="I11" s="209"/>
+      <c r="J11" s="209"/>
+      <c r="K11" s="209"/>
+      <c r="L11" s="209"/>
+      <c r="M11" s="209"/>
+      <c r="N11" s="209"/>
+      <c r="O11" s="209"/>
+      <c r="P11" s="209"/>
+      <c r="Q11" s="209"/>
       <c r="R11" s="11"/>
       <c r="S11" s="1"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="1"/>
       <c r="W11" s="13"/>
       <c r="X11" s="13"/>
       <c r="Y11" s="13"/>
-      <c r="Z11" s="154" t="s">
+      <c r="Z11" s="153" t="s">
         <v>28</v>
       </c>
-      <c r="AA11" s="155">
-[...3 lines deleted...]
-      <c r="AB11" s="208" t="s">
+      <c r="AA11" s="154">
+        <f ca="1">SUM(AB14:AB195)</f>
+        <v>0</v>
+      </c>
+      <c r="AB11" s="210" t="s">
         <v>29</v>
       </c>
-      <c r="AC11" s="209"/>
+      <c r="AC11" s="211"/>
       <c r="AD11" s="129">
-        <f ca="1">SUM(AC14:AC63)</f>
-[...3 lines deleted...]
-      <c r="AF11" s="107"/>
+        <f ca="1">SUM(AC14:AC195)</f>
+        <v>0</v>
+      </c>
       <c r="AG11" s="107"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
       <c r="AP11" s="1"/>
       <c r="AQ11" s="1"/>
     </row>
-    <row r="12" spans="1:43" ht="28.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="I12" s="135" t="s">
+    <row r="12" spans="1:43" ht="28.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D12" s="133"/>
+      <c r="E12" s="134"/>
+      <c r="F12" s="134"/>
+      <c r="G12" s="134"/>
+      <c r="H12" s="134"/>
+      <c r="I12" s="134" t="s">
         <v>30</v>
       </c>
-      <c r="J12" s="135"/>
-[...6 lines deleted...]
-      <c r="Q12" s="136"/>
+      <c r="J12" s="134"/>
+      <c r="K12" s="134"/>
+      <c r="L12" s="134"/>
+      <c r="M12" s="134"/>
+      <c r="N12" s="134"/>
+      <c r="O12" s="134"/>
+      <c r="P12" s="134"/>
+      <c r="Q12" s="135"/>
       <c r="R12" s="11"/>
       <c r="S12" s="1"/>
       <c r="T12" s="12"/>
       <c r="U12" s="12"/>
       <c r="V12" s="1"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="14"/>
       <c r="AA12" s="15"/>
       <c r="AB12" s="113"/>
       <c r="AC12" s="113"/>
       <c r="AD12" s="15"/>
-      <c r="AE12" s="107"/>
-      <c r="AF12" s="107"/>
       <c r="AG12" s="107"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
       <c r="AP12" s="1"/>
       <c r="AQ12" s="1"/>
     </row>
-    <row r="13" spans="1:43" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:43" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D13" s="58" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="125" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="98" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="98" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="98" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="59" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="59" t="s">
         <v>35</v>
       </c>
       <c r="K13" s="59" t="s">
         <v>36</v>
       </c>
       <c r="L13" s="59" t="s">
@@ -8267,65 +8218,63 @@
       <c r="V13" s="16"/>
       <c r="W13" s="18" t="s">
         <v>45</v>
       </c>
       <c r="X13" s="19" t="s">
         <v>39</v>
       </c>
       <c r="Y13" s="19" t="s">
         <v>40</v>
       </c>
       <c r="Z13" s="20" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="21" t="s">
         <v>33</v>
       </c>
       <c r="AB13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="AC13" s="22" t="s">
         <v>20</v>
       </c>
       <c r="AD13" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="AE13" s="107"/>
-      <c r="AF13" s="107"/>
       <c r="AG13" s="107"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
       <c r="AP13" s="1"/>
       <c r="AQ13" s="1"/>
     </row>
-    <row r="14" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A14" t="str">
         <f>IF(D14&gt;0,"x","")</f>
         <v/>
       </c>
       <c r="B14">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="126"/>
       <c r="E14" s="24">
         <f>ROUNDUP(D14/P14,0)</f>
         <v>0</v>
       </c>
       <c r="F14" s="25">
         <f>E14*P14</f>
         <v>0</v>
       </c>
       <c r="G14" s="26">
         <f>E14/(100/T14)</f>
         <v>0</v>
       </c>
       <c r="H14" s="26">
         <f>E14/(100/U14)</f>
@@ -8397,51 +8346,51 @@
       </c>
       <c r="AD14" s="35" t="str">
         <f>IFERROR(VLOOKUP("x",A14:$O$351,11,FALSE),"")</f>
         <v/>
       </c>
       <c r="AE14" s="107" t="e">
         <f>VLOOKUP("x",A14:$O$351,2,FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="AF14" s="107" t="e">
         <f>CONCATENATE("A",AE14+1,":$O$350")</f>
         <v>#N/A</v>
       </c>
       <c r="AG14" s="107"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
       <c r="AP14" s="1"/>
       <c r="AQ14" s="1"/>
     </row>
-    <row r="15" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A15" t="str">
         <f t="shared" ref="A15:A73" si="0">IF(D15&gt;0,"x","")</f>
         <v/>
       </c>
       <c r="B15">
         <f>+B14+1</f>
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="126"/>
       <c r="E15" s="24">
         <f t="shared" ref="E15:E73" si="1">ROUNDUP(D15/P15,0)</f>
         <v>0</v>
       </c>
       <c r="F15" s="25">
         <f t="shared" ref="F15:F73" si="2">E15*P15</f>
         <v>0</v>
       </c>
       <c r="G15" s="26">
         <f t="shared" ref="G15:G73" si="3">E15/(100/T15)</f>
         <v>0</v>
       </c>
       <c r="H15" s="26">
@@ -8516,51 +8465,51 @@
       </c>
       <c r="AD15" s="35" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF14),11,FALSE),"")</f>
         <v/>
       </c>
       <c r="AE15" s="107" t="e">
         <f ca="1">VLOOKUP("x",INDIRECT(AF14,TRUE),2,FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="AF15" s="107" t="e">
         <f ca="1">CONCATENATE("A",AE15+1,":$O$350")</f>
         <v>#N/A</v>
       </c>
       <c r="AG15" s="107"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
       <c r="AP15" s="1"/>
       <c r="AQ15" s="1"/>
     </row>
-    <row r="16" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A16" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B16">
         <f t="shared" ref="B16:B74" si="7">+B15+1</f>
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="126"/>
       <c r="E16" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F16" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G16" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H16" s="26">
@@ -8635,51 +8584,51 @@
       </c>
       <c r="AD16" s="35" t="str">
         <f t="shared" ref="AD16:AD74" ca="1" si="15">IFERROR(VLOOKUP("x",INDIRECT(AF15),11,FALSE),"")</f>
         <v/>
       </c>
       <c r="AE16" s="107" t="e">
         <f t="shared" ref="AE16:AE74" ca="1" si="16">VLOOKUP("x",INDIRECT(AF15,TRUE),2,FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="AF16" s="107" t="e">
         <f t="shared" ref="AF16:AF74" ca="1" si="17">CONCATENATE("A",AE16+1,":$O$350")</f>
         <v>#N/A</v>
       </c>
       <c r="AG16" s="107"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
       <c r="AP16" s="1"/>
       <c r="AQ16" s="1"/>
     </row>
-    <row r="17" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A17" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B17">
         <f t="shared" si="7"/>
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="126"/>
       <c r="E17" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F17" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G17" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H17" s="26">
@@ -8754,51 +8703,51 @@
       </c>
       <c r="AD17" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE17" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF17" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG17" s="107"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
       <c r="AP17" s="1"/>
       <c r="AQ17" s="1"/>
     </row>
-    <row r="18" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A18" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B18">
         <f t="shared" si="7"/>
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="126"/>
       <c r="E18" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F18" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G18" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H18" s="26">
@@ -8873,51 +8822,51 @@
       </c>
       <c r="AD18" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE18" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF18" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG18" s="107"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
       <c r="AP18" s="1"/>
       <c r="AQ18" s="1"/>
     </row>
-    <row r="19" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A19" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B19">
         <f t="shared" si="7"/>
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="126"/>
       <c r="E19" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F19" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G19" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H19" s="26">
@@ -8979,62 +8928,62 @@
       <c r="AA19" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB19" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC19" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD19" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE19" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF19" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG19" s="107"/>
-      <c r="AH19" s="1"/>
-      <c r="AI19" s="1"/>
+      <c r="AH19" s="107"/>
+      <c r="AI19" s="107"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
       <c r="AP19" s="1"/>
       <c r="AQ19" s="1"/>
     </row>
-    <row r="20" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A20" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B20">
         <f t="shared" si="7"/>
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="126"/>
       <c r="E20" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F20" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G20" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H20" s="26">
@@ -9107,51 +9056,51 @@
       </c>
       <c r="AD20" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE20" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF20" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG20" s="107"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
       <c r="AP20" s="1"/>
       <c r="AQ20" s="1"/>
     </row>
-    <row r="21" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A21" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B21">
         <f t="shared" si="7"/>
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="126"/>
       <c r="E21" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F21" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G21" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H21" s="26">
@@ -9224,51 +9173,51 @@
       </c>
       <c r="AD21" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE21" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF21" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG21" s="107"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
       <c r="AP21" s="1"/>
       <c r="AQ21" s="1"/>
     </row>
-    <row r="22" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A22" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B22">
         <f t="shared" si="7"/>
         <v>22</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="126"/>
       <c r="E22" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F22" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G22" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H22" s="26">
@@ -9341,60 +9290,60 @@
       </c>
       <c r="AD22" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE22" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF22" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG22" s="107"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
       <c r="AP22" s="1"/>
       <c r="AQ22" s="1"/>
     </row>
-    <row r="23" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="159" t="str">
+    <row r="23" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="158" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="B23" s="159">
+      <c r="B23" s="158">
         <f t="shared" si="7"/>
         <v>23</v>
       </c>
-      <c r="C23" s="197" t="s">
+      <c r="C23" s="186" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="127"/>
       <c r="E23" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F23" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G23" s="40">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H23" s="40">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I23" s="70">
         <v>3.36</v>
       </c>
       <c r="J23" s="41">
         <f t="shared" si="5"/>
         <v>3.36</v>
@@ -9458,51 +9407,51 @@
       </c>
       <c r="AD23" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE23" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF23" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG23" s="107"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
       <c r="AP23" s="1"/>
       <c r="AQ23" s="1"/>
     </row>
-    <row r="24" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B24">
         <f t="shared" si="7"/>
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="128"/>
       <c r="E24" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F24" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G24" s="46">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H24" s="46">
@@ -9575,51 +9524,51 @@
       </c>
       <c r="AD24" s="35" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF23),11,FALSE),"")</f>
         <v/>
       </c>
       <c r="AE24" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF24" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG24" s="107"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
       <c r="AP24" s="1"/>
       <c r="AQ24" s="1"/>
     </row>
-    <row r="25" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A25" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B25">
         <f t="shared" si="7"/>
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25" s="126"/>
       <c r="E25" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F25" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G25" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H25" s="26">
@@ -9694,51 +9643,51 @@
       </c>
       <c r="AD25" s="35" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF24),11,FALSE),"")</f>
         <v/>
       </c>
       <c r="AE25" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF25" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG25" s="107"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="51"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
       <c r="AP25" s="1"/>
       <c r="AQ25" s="1"/>
     </row>
-    <row r="26" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A26" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B26">
         <f t="shared" si="7"/>
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="126"/>
       <c r="E26" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F26" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G26" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H26" s="26">
@@ -9813,63 +9762,63 @@
       </c>
       <c r="AD26" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE26" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF26" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG26" s="107"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="51"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="AP26" s="1"/>
       <c r="AQ26" s="1"/>
     </row>
-    <row r="27" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A27" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B27">
         <f t="shared" si="7"/>
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
-      <c r="D27" s="196"/>
+      <c r="D27" s="185"/>
       <c r="E27" s="24">
         <f t="shared" ref="E27:E28" si="18">ROUNDUP(D27/P27,0)</f>
         <v>0</v>
       </c>
       <c r="F27" s="25">
         <f t="shared" ref="F27:F28" si="19">E27*P27</f>
         <v>0</v>
       </c>
       <c r="G27" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H27" s="26">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I27" s="62">
         <v>2.98</v>
       </c>
       <c r="J27" s="27">
         <f t="shared" si="5"/>
         <v>2.98</v>
       </c>
       <c r="K27" s="27">
         <f t="shared" si="6"/>
@@ -9932,51 +9881,51 @@
       </c>
       <c r="AD27" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE27" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF27" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG27" s="107"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="51"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
       <c r="AP27" s="1"/>
       <c r="AQ27" s="1"/>
     </row>
-    <row r="28" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A28" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B28">
         <f t="shared" si="7"/>
         <v>28</v>
       </c>
       <c r="C28" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="126"/>
       <c r="E28" s="24">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="F28" s="25">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="G28" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H28" s="26">
@@ -10051,51 +10000,51 @@
       </c>
       <c r="AD28" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE28" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF28" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG28" s="107"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
       <c r="AP28" s="1"/>
       <c r="AQ28" s="1"/>
     </row>
-    <row r="29" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B29">
         <f t="shared" si="7"/>
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>47</v>
       </c>
       <c r="D29" s="126"/>
       <c r="E29" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F29" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G29" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H29" s="26">
@@ -10168,51 +10117,51 @@
       </c>
       <c r="AD29" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE29" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF29" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG29" s="107"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
       <c r="AP29" s="1"/>
       <c r="AQ29" s="1"/>
     </row>
-    <row r="30" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B30">
         <f t="shared" si="7"/>
         <v>30</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="126"/>
       <c r="E30" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F30" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G30" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H30" s="26">
@@ -10285,51 +10234,51 @@
       </c>
       <c r="AD30" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE30" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF30" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG30" s="107"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
     </row>
-    <row r="31" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A31" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B31">
         <f t="shared" si="7"/>
         <v>31</v>
       </c>
       <c r="C31" t="s">
         <v>47</v>
       </c>
       <c r="D31" s="126"/>
       <c r="E31" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F31" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G31" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H31" s="26">
@@ -10402,51 +10351,51 @@
       </c>
       <c r="AD31" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE31" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF31" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG31" s="107"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
       <c r="AP31" s="1"/>
       <c r="AQ31" s="1"/>
     </row>
-    <row r="32" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A32" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B32">
         <f t="shared" si="7"/>
         <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32" s="126"/>
       <c r="E32" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F32" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G32" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H32" s="26">
@@ -10519,51 +10468,51 @@
       </c>
       <c r="AD32" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE32" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF32" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG32" s="107"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
       <c r="AP32" s="1"/>
       <c r="AQ32" s="1"/>
     </row>
-    <row r="33" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A33" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B33">
         <f t="shared" si="7"/>
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>47</v>
       </c>
       <c r="D33" s="126"/>
       <c r="E33" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F33" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G33" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H33" s="26">
@@ -10636,51 +10585,51 @@
       </c>
       <c r="AD33" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE33" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF33" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG33" s="107"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
       <c r="AP33" s="1"/>
       <c r="AQ33" s="1"/>
     </row>
-    <row r="34" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B34">
         <f t="shared" si="7"/>
         <v>34</v>
       </c>
       <c r="C34" t="s">
         <v>47</v>
       </c>
       <c r="D34" s="126"/>
       <c r="E34" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F34" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G34" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H34" s="26">
@@ -10753,51 +10702,51 @@
       </c>
       <c r="AD34" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE34" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF34" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG34" s="107"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
       <c r="AP34" s="1"/>
       <c r="AQ34" s="1"/>
     </row>
-    <row r="35" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A35" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B35">
         <f t="shared" si="7"/>
         <v>35</v>
       </c>
       <c r="C35" t="s">
         <v>47</v>
       </c>
       <c r="D35" s="126"/>
       <c r="E35" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F35" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G35" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H35" s="26">
@@ -10870,51 +10819,51 @@
       </c>
       <c r="AD35" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE35" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF35" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG35" s="107"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
       <c r="AP35" s="1"/>
       <c r="AQ35" s="1"/>
     </row>
-    <row r="36" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A36" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B36">
         <f t="shared" si="7"/>
         <v>36</v>
       </c>
       <c r="C36" t="s">
         <v>47</v>
       </c>
       <c r="D36" s="126"/>
       <c r="E36" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F36" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G36" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H36" s="26">
@@ -10987,51 +10936,51 @@
       </c>
       <c r="AD36" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE36" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF36" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG36" s="107"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
       <c r="AP36" s="1"/>
       <c r="AQ36" s="1"/>
     </row>
-    <row r="37" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B37">
         <f t="shared" si="7"/>
         <v>37</v>
       </c>
       <c r="C37" t="s">
         <v>47</v>
       </c>
       <c r="D37" s="126"/>
       <c r="E37" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F37" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G37" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H37" s="26">
@@ -11104,51 +11053,51 @@
       </c>
       <c r="AD37" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE37" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF37" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG37" s="107"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
       <c r="AP37" s="1"/>
       <c r="AQ37" s="1"/>
     </row>
-    <row r="38" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A38" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B38">
         <f t="shared" si="7"/>
         <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="126"/>
       <c r="E38" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F38" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G38" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H38" s="26">
@@ -11221,51 +11170,51 @@
       </c>
       <c r="AD38" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE38" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF38" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG38" s="107"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
       <c r="AP38" s="1"/>
       <c r="AQ38" s="1"/>
     </row>
-    <row r="39" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A39" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B39">
         <f t="shared" si="7"/>
         <v>39</v>
       </c>
       <c r="C39" t="s">
         <v>47</v>
       </c>
       <c r="D39" s="126"/>
       <c r="E39" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F39" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G39" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H39" s="26">
@@ -11338,51 +11287,51 @@
       </c>
       <c r="AD39" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE39" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF39" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG39" s="107"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
       <c r="AP39" s="1"/>
       <c r="AQ39" s="1"/>
     </row>
-    <row r="40" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A40" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B40">
         <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="C40" t="s">
         <v>47</v>
       </c>
       <c r="D40" s="126"/>
       <c r="E40" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F40" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G40" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H40" s="26">
@@ -11455,51 +11404,51 @@
       </c>
       <c r="AD40" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE40" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF40" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG40" s="107"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
       <c r="AP40" s="1"/>
       <c r="AQ40" s="1"/>
     </row>
-    <row r="41" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A41" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B41">
         <f t="shared" si="7"/>
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>47</v>
       </c>
       <c r="D41" s="126"/>
       <c r="E41" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F41" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G41" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H41" s="26">
@@ -11572,51 +11521,51 @@
       </c>
       <c r="AD41" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE41" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF41" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG41" s="107"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1"/>
       <c r="AK41" s="1"/>
       <c r="AL41" s="1"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
       <c r="AP41" s="1"/>
       <c r="AQ41" s="1"/>
     </row>
-    <row r="42" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A42" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B42">
         <f t="shared" si="7"/>
         <v>42</v>
       </c>
       <c r="C42" t="s">
         <v>47</v>
       </c>
       <c r="D42" s="126"/>
       <c r="E42" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F42" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G42" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H42" s="26">
@@ -11689,51 +11638,51 @@
       </c>
       <c r="AD42" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE42" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF42" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG42" s="107"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
       <c r="AP42" s="1"/>
       <c r="AQ42" s="1"/>
     </row>
-    <row r="43" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B43">
         <f t="shared" si="7"/>
         <v>43</v>
       </c>
       <c r="C43" t="s">
         <v>47</v>
       </c>
       <c r="D43" s="126"/>
       <c r="E43" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F43" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G43" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H43" s="26">
@@ -11806,51 +11755,51 @@
       </c>
       <c r="AD43" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE43" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF43" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG43" s="107"/>
       <c r="AH43" s="1"/>
       <c r="AI43" s="1"/>
       <c r="AJ43" s="1"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
       <c r="AP43" s="1"/>
       <c r="AQ43" s="1"/>
     </row>
-    <row r="44" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A44" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B44">
         <f t="shared" si="7"/>
         <v>44</v>
       </c>
       <c r="C44" t="s">
         <v>47</v>
       </c>
       <c r="D44" s="126"/>
       <c r="E44" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F44" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G44" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H44" s="26">
@@ -11923,51 +11872,51 @@
       </c>
       <c r="AD44" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE44" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF44" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG44" s="107"/>
       <c r="AH44" s="1"/>
       <c r="AI44" s="1"/>
       <c r="AJ44" s="1"/>
       <c r="AK44" s="1"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
       <c r="AP44" s="1"/>
       <c r="AQ44" s="1"/>
     </row>
-    <row r="45" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A45" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B45">
         <f t="shared" si="7"/>
         <v>45</v>
       </c>
       <c r="C45" t="s">
         <v>47</v>
       </c>
       <c r="D45" s="126"/>
       <c r="E45" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F45" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G45" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H45" s="26">
@@ -12040,51 +11989,51 @@
       </c>
       <c r="AD45" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE45" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF45" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG45" s="107"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
       <c r="AP45" s="1"/>
       <c r="AQ45" s="1"/>
     </row>
-    <row r="46" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A46" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B46">
         <f t="shared" si="7"/>
         <v>46</v>
       </c>
       <c r="C46" t="s">
         <v>47</v>
       </c>
       <c r="D46" s="126"/>
       <c r="E46" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F46" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G46" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H46" s="26">
@@ -12157,51 +12106,51 @@
       </c>
       <c r="AD46" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE46" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF46" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG46" s="107"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
       <c r="AP46" s="1"/>
       <c r="AQ46" s="1"/>
     </row>
-    <row r="47" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A47" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B47">
         <f t="shared" si="7"/>
         <v>47</v>
       </c>
       <c r="C47" t="s">
         <v>47</v>
       </c>
       <c r="D47" s="126"/>
       <c r="E47" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F47" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G47" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H47" s="26">
@@ -12274,51 +12223,51 @@
       </c>
       <c r="AD47" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE47" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF47" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG47" s="107"/>
       <c r="AH47" s="1"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
       <c r="AP47" s="1"/>
       <c r="AQ47" s="1"/>
     </row>
-    <row r="48" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A48" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B48">
         <f t="shared" si="7"/>
         <v>48</v>
       </c>
       <c r="C48" t="s">
         <v>47</v>
       </c>
       <c r="D48" s="126"/>
       <c r="E48" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F48" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G48" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H48" s="26">
@@ -12391,51 +12340,51 @@
       </c>
       <c r="AD48" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE48" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF48" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG48" s="107"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
       <c r="AP48" s="1"/>
       <c r="AQ48" s="1"/>
     </row>
-    <row r="49" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A49" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B49">
         <f t="shared" si="7"/>
         <v>49</v>
       </c>
       <c r="C49" t="s">
         <v>47</v>
       </c>
       <c r="D49" s="126"/>
       <c r="E49" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F49" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G49" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H49" s="26">
@@ -12508,51 +12457,51 @@
       </c>
       <c r="AD49" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE49" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF49" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG49" s="107"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
       <c r="AP49" s="1"/>
       <c r="AQ49" s="1"/>
     </row>
-    <row r="50" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A50" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B50">
         <f t="shared" si="7"/>
         <v>50</v>
       </c>
       <c r="C50" t="s">
         <v>47</v>
       </c>
       <c r="D50" s="126"/>
       <c r="E50" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F50" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G50" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H50" s="26">
@@ -12625,51 +12574,51 @@
       </c>
       <c r="AD50" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE50" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF50" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG50" s="107"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
       <c r="AP50" s="1"/>
       <c r="AQ50" s="1"/>
     </row>
-    <row r="51" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A51" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B51">
         <f t="shared" si="7"/>
         <v>51</v>
       </c>
       <c r="C51" t="s">
         <v>47</v>
       </c>
       <c r="D51" s="126"/>
       <c r="E51" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F51" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G51" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H51" s="26">
@@ -12742,51 +12691,51 @@
       </c>
       <c r="AD51" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE51" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF51" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG51" s="107"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
       <c r="AJ51" s="1"/>
       <c r="AK51" s="1"/>
       <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
       <c r="AP51" s="1"/>
       <c r="AQ51" s="1"/>
     </row>
-    <row r="52" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A52" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B52">
         <f t="shared" si="7"/>
         <v>52</v>
       </c>
       <c r="C52" t="s">
         <v>47</v>
       </c>
       <c r="D52" s="126"/>
       <c r="E52" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F52" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G52" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H52" s="26">
@@ -12859,51 +12808,51 @@
       </c>
       <c r="AD52" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE52" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF52" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG52" s="107"/>
       <c r="AH52" s="1"/>
       <c r="AI52" s="1"/>
       <c r="AJ52" s="1"/>
       <c r="AK52" s="1"/>
       <c r="AL52" s="1"/>
       <c r="AM52" s="1"/>
       <c r="AN52" s="1"/>
       <c r="AO52" s="1"/>
       <c r="AP52" s="1"/>
       <c r="AQ52" s="1"/>
     </row>
-    <row r="53" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A53" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B53">
         <f t="shared" si="7"/>
         <v>53</v>
       </c>
       <c r="C53" t="s">
         <v>47</v>
       </c>
       <c r="D53" s="126"/>
       <c r="E53" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F53" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G53" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H53" s="26">
@@ -12976,51 +12925,51 @@
       </c>
       <c r="AD53" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE53" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF53" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG53" s="107"/>
       <c r="AH53" s="1"/>
       <c r="AI53" s="1"/>
       <c r="AJ53" s="1"/>
       <c r="AK53" s="1"/>
       <c r="AL53" s="1"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
       <c r="AP53" s="1"/>
       <c r="AQ53" s="1"/>
     </row>
-    <row r="54" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A54" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B54">
         <f t="shared" si="7"/>
         <v>54</v>
       </c>
       <c r="C54" t="s">
         <v>47</v>
       </c>
       <c r="D54" s="126"/>
       <c r="E54" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F54" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G54" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H54" s="26">
@@ -13093,51 +13042,51 @@
       </c>
       <c r="AD54" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE54" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF54" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG54" s="107"/>
       <c r="AH54" s="1"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
       <c r="AP54" s="1"/>
       <c r="AQ54" s="1"/>
     </row>
-    <row r="55" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A55" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B55">
         <f t="shared" si="7"/>
         <v>55</v>
       </c>
       <c r="C55" t="s">
         <v>47</v>
       </c>
       <c r="D55" s="126"/>
       <c r="E55" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F55" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G55" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H55" s="26">
@@ -13210,51 +13159,51 @@
       </c>
       <c r="AD55" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE55" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF55" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG55" s="107"/>
       <c r="AH55" s="1"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
       <c r="AP55" s="1"/>
       <c r="AQ55" s="1"/>
     </row>
-    <row r="56" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A56" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B56">
         <f t="shared" si="7"/>
         <v>56</v>
       </c>
       <c r="C56" t="s">
         <v>47</v>
       </c>
       <c r="D56" s="126"/>
       <c r="E56" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F56" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G56" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H56" s="26">
@@ -13327,51 +13276,51 @@
       </c>
       <c r="AD56" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE56" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF56" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG56" s="107"/>
       <c r="AH56" s="1"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
       <c r="AP56" s="1"/>
       <c r="AQ56" s="1"/>
     </row>
-    <row r="57" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A57" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B57">
         <f t="shared" si="7"/>
         <v>57</v>
       </c>
       <c r="C57" t="s">
         <v>47</v>
       </c>
       <c r="D57" s="126"/>
       <c r="E57" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F57" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G57" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H57" s="26">
@@ -13444,51 +13393,51 @@
       </c>
       <c r="AD57" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE57" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF57" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG57" s="107"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
       <c r="AP57" s="1"/>
       <c r="AQ57" s="1"/>
     </row>
-    <row r="58" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A58" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B58">
         <f t="shared" si="7"/>
         <v>58</v>
       </c>
       <c r="C58" t="s">
         <v>47</v>
       </c>
       <c r="D58" s="126"/>
       <c r="E58" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F58" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G58" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H58" s="26">
@@ -13561,51 +13510,51 @@
       </c>
       <c r="AD58" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE58" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF58" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG58" s="107"/>
       <c r="AH58" s="1"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
       <c r="AP58" s="1"/>
       <c r="AQ58" s="1"/>
     </row>
-    <row r="59" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A59" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B59">
         <f t="shared" si="7"/>
         <v>59</v>
       </c>
       <c r="C59" t="s">
         <v>47</v>
       </c>
       <c r="D59" s="126"/>
       <c r="E59" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F59" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G59" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H59" s="26">
@@ -13678,168 +13627,289 @@
       </c>
       <c r="AD59" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE59" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
       <c r="AF59" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
       <c r="AG59" s="107"/>
       <c r="AH59" s="1"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
       <c r="AP59" s="1"/>
       <c r="AQ59" s="1"/>
     </row>
-    <row r="60" spans="1:43" s="159" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A60" t="str">
+    <row r="60" spans="1:164" s="224" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="224" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="B60" s="159">
+      <c r="B60" s="224">
         <f t="shared" si="7"/>
         <v>60</v>
       </c>
-      <c r="C60" s="159" t="s">
+      <c r="C60" s="224" t="s">
         <v>47</v>
       </c>
-      <c r="D60" s="127"/>
-      <c r="E60" s="38">
+      <c r="D60" s="126"/>
+      <c r="E60" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F60" s="39">
+      <c r="F60" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G60" s="40">
+      <c r="G60" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H60" s="40">
+      <c r="H60" s="26">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I60" s="70">
+      <c r="I60" s="62">
         <v>35.36</v>
       </c>
-      <c r="J60" s="41">
+      <c r="J60" s="225">
         <f t="shared" si="5"/>
         <v>35.36</v>
       </c>
-      <c r="K60" s="41">
+      <c r="K60" s="225">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L60" s="52" t="s">
+      <c r="L60" s="226" t="s">
         <v>139</v>
       </c>
-      <c r="M60" s="52"/>
-      <c r="N60" s="52" t="s">
+      <c r="M60" s="226"/>
+      <c r="N60" s="226" t="s">
         <v>74</v>
       </c>
-      <c r="O60" s="52" t="s">
+      <c r="O60" s="226" t="s">
         <v>140</v>
       </c>
-      <c r="P60" s="52">
+      <c r="P60" s="226">
         <v>9</v>
       </c>
-      <c r="Q60" s="53">
+      <c r="Q60" s="64">
         <v>3</v>
       </c>
-      <c r="R60" s="160"/>
-[...1 lines deleted...]
-      <c r="T60" s="161">
+      <c r="R60" s="227"/>
+      <c r="S60" s="227"/>
+      <c r="T60" s="228">
         <v>0.98038999999999998</v>
       </c>
-      <c r="U60" s="161">
+      <c r="U60" s="228">
         <v>1.4705882352941178</v>
       </c>
-      <c r="V60" s="160"/>
-      <c r="W60" s="162" t="str">
+      <c r="V60" s="227"/>
+      <c r="W60" s="31" t="str">
         <f t="shared" ca="1" si="8"/>
         <v/>
       </c>
-      <c r="X60" s="163" t="str">
+      <c r="X60" s="32" t="str">
         <f t="shared" ca="1" si="9"/>
         <v/>
       </c>
-      <c r="Y60" s="163" t="str">
+      <c r="Y60" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
-      <c r="Z60" s="164" t="str">
+      <c r="Z60" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
-      <c r="AA60" s="164" t="str">
+      <c r="AA60" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
-      <c r="AB60" s="165" t="str">
+      <c r="AB60" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
-      <c r="AC60" s="165" t="str">
+      <c r="AC60" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
-      <c r="AD60" s="166" t="str">
+      <c r="AD60" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
-      <c r="AE60" s="167" t="e">
+      <c r="AE60" s="107" t="e">
         <f t="shared" ca="1" si="16"/>
         <v>#N/A</v>
       </c>
-      <c r="AF60" s="167" t="e">
+      <c r="AF60" s="107" t="e">
         <f t="shared" ca="1" si="17"/>
         <v>#N/A</v>
       </c>
-      <c r="AG60" s="167"/>
-[...9 lines deleted...]
-      <c r="AQ60" s="168"/>
+      <c r="AG60" s="229"/>
+      <c r="AH60" s="229"/>
+      <c r="AI60" s="229"/>
+      <c r="AJ60" s="229"/>
+      <c r="AK60" s="229"/>
+      <c r="AL60" s="229"/>
+      <c r="AM60" s="229"/>
+      <c r="AN60" s="229"/>
+      <c r="AO60" s="229"/>
+      <c r="AP60" s="229"/>
+      <c r="AQ60" s="229"/>
+      <c r="AR60" s="229"/>
+      <c r="AS60" s="229"/>
+      <c r="AT60" s="229"/>
+      <c r="AU60" s="229"/>
+      <c r="AV60" s="229"/>
+      <c r="AW60" s="229"/>
+      <c r="AX60" s="229"/>
+      <c r="AY60" s="229"/>
+      <c r="AZ60" s="229"/>
+      <c r="BA60" s="229"/>
+      <c r="BB60" s="229"/>
+      <c r="BC60" s="229"/>
+      <c r="BD60" s="229"/>
+      <c r="BE60" s="229"/>
+      <c r="BF60" s="229"/>
+      <c r="BG60" s="229"/>
+      <c r="BH60" s="229"/>
+      <c r="BI60" s="229"/>
+      <c r="BJ60" s="229"/>
+      <c r="BK60" s="229"/>
+      <c r="BL60" s="229"/>
+      <c r="BM60" s="229"/>
+      <c r="BN60" s="229"/>
+      <c r="BO60" s="229"/>
+      <c r="BP60" s="229"/>
+      <c r="BQ60" s="229"/>
+      <c r="BR60" s="229"/>
+      <c r="BS60" s="229"/>
+      <c r="BT60" s="229"/>
+      <c r="BU60" s="229"/>
+      <c r="BV60" s="229"/>
+      <c r="BW60" s="229"/>
+      <c r="BX60" s="229"/>
+      <c r="BY60" s="229"/>
+      <c r="BZ60" s="229"/>
+      <c r="CA60" s="229"/>
+      <c r="CB60" s="229"/>
+      <c r="CC60" s="229"/>
+      <c r="CD60" s="229"/>
+      <c r="CE60" s="229"/>
+      <c r="CF60" s="229"/>
+      <c r="CG60" s="229"/>
+      <c r="CH60" s="229"/>
+      <c r="CI60" s="229"/>
+      <c r="CJ60" s="229"/>
+      <c r="CK60" s="229"/>
+      <c r="CL60" s="229"/>
+      <c r="CM60" s="229"/>
+      <c r="CN60" s="229"/>
+      <c r="CO60" s="229"/>
+      <c r="CP60" s="229"/>
+      <c r="CQ60" s="229"/>
+      <c r="CR60" s="229"/>
+      <c r="CS60" s="229"/>
+      <c r="CT60" s="229"/>
+      <c r="CU60" s="229"/>
+      <c r="CV60" s="229"/>
+      <c r="CW60" s="229"/>
+      <c r="CX60" s="229"/>
+      <c r="CY60" s="229"/>
+      <c r="CZ60" s="229"/>
+      <c r="DA60" s="229"/>
+      <c r="DB60" s="229"/>
+      <c r="DC60" s="229"/>
+      <c r="DD60" s="229"/>
+      <c r="DE60" s="229"/>
+      <c r="DF60" s="229"/>
+      <c r="DG60" s="229"/>
+      <c r="DH60" s="229"/>
+      <c r="DI60" s="229"/>
+      <c r="DJ60" s="229"/>
+      <c r="DK60" s="229"/>
+      <c r="DL60" s="229"/>
+      <c r="DM60" s="229"/>
+      <c r="DN60" s="229"/>
+      <c r="DO60" s="229"/>
+      <c r="DP60" s="229"/>
+      <c r="DQ60" s="229"/>
+      <c r="DR60" s="229"/>
+      <c r="DS60" s="229"/>
+      <c r="DT60" s="229"/>
+      <c r="DU60" s="229"/>
+      <c r="DV60" s="229"/>
+      <c r="DW60" s="229"/>
+      <c r="DX60" s="229"/>
+      <c r="DY60" s="229"/>
+      <c r="DZ60" s="229"/>
+      <c r="EA60" s="229"/>
+      <c r="EB60" s="229"/>
+      <c r="EC60" s="229"/>
+      <c r="ED60" s="229"/>
+      <c r="EE60" s="229"/>
+      <c r="EF60" s="229"/>
+      <c r="EG60" s="229"/>
+      <c r="EH60" s="229"/>
+      <c r="EI60" s="229"/>
+      <c r="EJ60" s="229"/>
+      <c r="EK60" s="229"/>
+      <c r="EL60" s="229"/>
+      <c r="EM60" s="229"/>
+      <c r="EN60" s="229"/>
+      <c r="EO60" s="229"/>
+      <c r="EP60" s="229"/>
+      <c r="EQ60" s="229"/>
+      <c r="ER60" s="229"/>
+      <c r="ES60" s="229"/>
+      <c r="ET60" s="229"/>
+      <c r="EU60" s="229"/>
+      <c r="EV60" s="229"/>
+      <c r="EW60" s="229"/>
+      <c r="EX60" s="229"/>
+      <c r="EY60" s="229"/>
+      <c r="EZ60" s="229"/>
+      <c r="FA60" s="229"/>
+      <c r="FB60" s="229"/>
+      <c r="FC60" s="229"/>
+      <c r="FD60" s="229"/>
+      <c r="FE60" s="229"/>
+      <c r="FF60" s="229"/>
+      <c r="FG60" s="229"/>
+      <c r="FH60" s="229"/>
     </row>
-    <row r="61" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A61" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B61">
         <f>+B60+1</f>
         <v>61</v>
       </c>
       <c r="C61" t="s">
         <v>47</v>
       </c>
       <c r="D61" s="128"/>
       <c r="E61" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F61" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G61" s="46">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H61" s="46">
@@ -13861,102 +13931,102 @@
       <c r="M61" s="49" t="s">
         <v>73</v>
       </c>
       <c r="N61" s="49" t="s">
         <v>141</v>
       </c>
       <c r="O61" s="49" t="s">
         <v>142</v>
       </c>
       <c r="P61" s="49">
         <v>120</v>
       </c>
       <c r="Q61" s="50">
         <v>40</v>
       </c>
       <c r="R61" s="16"/>
       <c r="S61" s="16"/>
       <c r="T61" s="30">
         <v>0.26315</v>
       </c>
       <c r="U61" s="30">
         <v>0.28985</v>
       </c>
       <c r="V61" s="16"/>
       <c r="W61" s="31" t="str">
-        <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(#REF!),3,FALSE),"")</f>
+        <f t="shared" ref="W61" ca="1" si="20">IFERROR(VLOOKUP("x",INDIRECT(AF60),3,FALSE),"")</f>
         <v/>
       </c>
       <c r="X61" s="32" t="str">
-        <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(#REF!),14,FALSE),"")</f>
+        <f t="shared" ref="X61" ca="1" si="21">IFERROR(VLOOKUP("x",INDIRECT(AF60),14,FALSE),"")</f>
         <v/>
       </c>
       <c r="Y61" s="32" t="str">
-        <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(#REF!),15,FALSE),"")</f>
+        <f t="shared" ref="Y61" ca="1" si="22">IFERROR(VLOOKUP("x",INDIRECT(AF60),15,FALSE),"")</f>
         <v/>
       </c>
       <c r="Z61" s="33" t="str">
-        <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(#REF!),4,FALSE),"")</f>
+        <f t="shared" ref="Z61" ca="1" si="23">IFERROR(VLOOKUP("x",INDIRECT(AF60),4,FALSE),"")</f>
         <v/>
       </c>
       <c r="AA61" s="33" t="str">
-        <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(#REF!),6,FALSE),"")</f>
+        <f t="shared" ref="AA61" ca="1" si="24">IFERROR(VLOOKUP("x",INDIRECT(AF60),6,FALSE),"")</f>
         <v/>
       </c>
       <c r="AB61" s="34" t="str">
-        <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(#REF!),7,FALSE),"")</f>
+        <f t="shared" ref="AB61" ca="1" si="25">IFERROR(VLOOKUP("x",INDIRECT(AF60),7,FALSE),"")</f>
         <v/>
       </c>
       <c r="AC61" s="34" t="str">
-        <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(#REF!),8,FALSE),"")</f>
+        <f t="shared" ref="AC61" ca="1" si="26">IFERROR(VLOOKUP("x",INDIRECT(AF60),8,FALSE),"")</f>
         <v/>
       </c>
       <c r="AD61" s="35" t="str">
-        <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(#REF!),11,FALSE),"")</f>
+        <f t="shared" ref="AD61" ca="1" si="27">IFERROR(VLOOKUP("x",INDIRECT(AF60),11,FALSE),"")</f>
         <v/>
       </c>
       <c r="AE61" s="107" t="e">
-        <f ca="1">VLOOKUP("x",INDIRECT(#REF!,TRUE),2,FALSE)</f>
-        <v>#REF!</v>
+        <f t="shared" ref="AE61:AE124" ca="1" si="28">VLOOKUP("x",INDIRECT(AF60,TRUE),2,FALSE)</f>
+        <v>#N/A</v>
       </c>
       <c r="AF61" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ref="AF61:AF124" ca="1" si="29">CONCATENATE("A",AE61+1,":$O$350")</f>
+        <v>#N/A</v>
       </c>
       <c r="AG61" s="107"/>
       <c r="AH61" s="1"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
       <c r="AP61" s="1"/>
       <c r="AQ61" s="1"/>
     </row>
-    <row r="62" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A62" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B62">
         <f t="shared" si="7"/>
         <v>62</v>
       </c>
       <c r="C62" t="s">
         <v>47</v>
       </c>
       <c r="D62" s="126"/>
       <c r="E62" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F62" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G62" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H62" s="26">
@@ -14012,70 +14082,70 @@
       <c r="Y62" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z62" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA62" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB62" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC62" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD62" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE62" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF62" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG62" s="107"/>
       <c r="AH62" s="1"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
       <c r="AP62" s="1"/>
       <c r="AQ62" s="1"/>
     </row>
-    <row r="63" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A63" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B63">
         <f t="shared" si="7"/>
         <v>63</v>
       </c>
       <c r="C63" t="s">
         <v>47</v>
       </c>
       <c r="D63" s="126"/>
       <c r="E63" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F63" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G63" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H63" s="26">
@@ -14131,70 +14201,70 @@
       <c r="Y63" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z63" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA63" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB63" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC63" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD63" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE63" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF63" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG63" s="107"/>
       <c r="AH63" s="1"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
       <c r="AP63" s="1"/>
       <c r="AQ63" s="1"/>
     </row>
-    <row r="64" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:164" x14ac:dyDescent="0.3">
       <c r="A64" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B64">
         <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="C64" t="s">
         <v>47</v>
       </c>
       <c r="D64" s="126"/>
       <c r="E64" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F64" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G64" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H64" s="26">
@@ -14250,70 +14320,70 @@
       <c r="Y64" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z64" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA64" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB64" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC64" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD64" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE64" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF64" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG64" s="107"/>
       <c r="AH64" s="1"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
       <c r="AP64" s="1"/>
       <c r="AQ64" s="1"/>
     </row>
-    <row r="65" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A65" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B65">
         <f t="shared" si="7"/>
         <v>65</v>
       </c>
       <c r="C65" t="s">
         <v>47</v>
       </c>
       <c r="D65" s="126"/>
       <c r="E65" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F65" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G65" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H65" s="26">
@@ -14369,70 +14439,70 @@
       <c r="Y65" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z65" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA65" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB65" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC65" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD65" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE65" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF65" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG65" s="107"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
       <c r="AP65" s="1"/>
       <c r="AQ65" s="1"/>
     </row>
-    <row r="66" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A66" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B66">
         <f t="shared" si="7"/>
         <v>66</v>
       </c>
       <c r="C66" t="s">
         <v>47</v>
       </c>
       <c r="D66" s="126"/>
       <c r="E66" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F66" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G66" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H66" s="26">
@@ -14486,70 +14556,70 @@
       <c r="Y66" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z66" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA66" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB66" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC66" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD66" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE66" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF66" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG66" s="107"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
       <c r="AP66" s="1"/>
       <c r="AQ66" s="1"/>
     </row>
-    <row r="67" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A67" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B67">
         <f t="shared" si="7"/>
         <v>67</v>
       </c>
       <c r="C67" t="s">
         <v>47</v>
       </c>
       <c r="D67" s="126"/>
       <c r="E67" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F67" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G67" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H67" s="26">
@@ -14603,70 +14673,70 @@
       <c r="Y67" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z67" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA67" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB67" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC67" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD67" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE67" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF67" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG67" s="107"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
       <c r="AP67" s="1"/>
       <c r="AQ67" s="1"/>
     </row>
-    <row r="68" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A68" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B68">
         <f t="shared" si="7"/>
         <v>68</v>
       </c>
       <c r="C68" t="s">
         <v>47</v>
       </c>
       <c r="D68" s="126"/>
       <c r="E68" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F68" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G68" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H68" s="26">
@@ -14720,70 +14790,70 @@
       <c r="Y68" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z68" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA68" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB68" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC68" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD68" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE68" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF68" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG68" s="107"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
       <c r="AP68" s="1"/>
       <c r="AQ68" s="1"/>
     </row>
-    <row r="69" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A69" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B69">
         <f t="shared" si="7"/>
         <v>69</v>
       </c>
       <c r="C69" t="s">
         <v>47</v>
       </c>
       <c r="D69" s="126"/>
       <c r="E69" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F69" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G69" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H69" s="26">
@@ -14837,70 +14907,70 @@
       <c r="Y69" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z69" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA69" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB69" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC69" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD69" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE69" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF69" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG69" s="107"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
       <c r="AP69" s="1"/>
       <c r="AQ69" s="1"/>
     </row>
-    <row r="70" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A70" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B70">
         <f t="shared" si="7"/>
         <v>70</v>
       </c>
       <c r="C70" t="s">
         <v>47</v>
       </c>
       <c r="D70" s="126"/>
       <c r="E70" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F70" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G70" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H70" s="26">
@@ -14954,70 +15024,70 @@
       <c r="Y70" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z70" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA70" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB70" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC70" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD70" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE70" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF70" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG70" s="107"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
       <c r="AP70" s="1"/>
       <c r="AQ70" s="1"/>
     </row>
-    <row r="71" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A71" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B71">
         <f t="shared" si="7"/>
         <v>71</v>
       </c>
       <c r="C71" t="s">
         <v>47</v>
       </c>
       <c r="D71" s="126"/>
       <c r="E71" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F71" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G71" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H71" s="26">
@@ -15071,70 +15141,70 @@
       <c r="Y71" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z71" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA71" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB71" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC71" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD71" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE71" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF71" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG71" s="107"/>
       <c r="AH71" s="1"/>
       <c r="AI71" s="1"/>
       <c r="AJ71" s="1"/>
       <c r="AK71" s="1"/>
       <c r="AL71" s="1"/>
       <c r="AM71" s="1"/>
       <c r="AN71" s="1"/>
       <c r="AO71" s="1"/>
       <c r="AP71" s="1"/>
       <c r="AQ71" s="1"/>
     </row>
-    <row r="72" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A72" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B72">
         <f t="shared" si="7"/>
         <v>72</v>
       </c>
       <c r="C72" t="s">
         <v>47</v>
       </c>
       <c r="D72" s="126"/>
       <c r="E72" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F72" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G72" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H72" s="26">
@@ -15188,70 +15258,70 @@
       <c r="Y72" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z72" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA72" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB72" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC72" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD72" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE72" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF72" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG72" s="107"/>
       <c r="AH72" s="1"/>
       <c r="AI72" s="1"/>
       <c r="AJ72" s="1"/>
       <c r="AK72" s="1"/>
       <c r="AL72" s="1"/>
       <c r="AM72" s="1"/>
       <c r="AN72" s="1"/>
       <c r="AO72" s="1"/>
       <c r="AP72" s="1"/>
       <c r="AQ72" s="1"/>
     </row>
-    <row r="73" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A73" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B73">
         <f t="shared" si="7"/>
         <v>73</v>
       </c>
       <c r="C73" t="s">
         <v>47</v>
       </c>
       <c r="D73" s="126"/>
       <c r="E73" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F73" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G73" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H73" s="26">
@@ -15305,107 +15375,107 @@
       <c r="Y73" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z73" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA73" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB73" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC73" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD73" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE73" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF73" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG73" s="107"/>
       <c r="AH73" s="1"/>
       <c r="AI73" s="1"/>
       <c r="AJ73" s="1"/>
       <c r="AK73" s="1"/>
       <c r="AL73" s="1"/>
       <c r="AM73" s="1"/>
       <c r="AN73" s="1"/>
       <c r="AO73" s="1"/>
       <c r="AP73" s="1"/>
       <c r="AQ73" s="1"/>
     </row>
-    <row r="74" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A74" t="str">
-        <f t="shared" ref="A74:A139" si="20">IF(D74&gt;0,"x","")</f>
+        <f t="shared" ref="A74:A139" si="30">IF(D74&gt;0,"x","")</f>
         <v/>
       </c>
       <c r="B74">
         <f t="shared" si="7"/>
         <v>74</v>
       </c>
       <c r="C74" t="s">
         <v>47</v>
       </c>
       <c r="D74" s="126"/>
       <c r="E74" s="24">
-        <f t="shared" ref="E74:E139" si="21">ROUNDUP(D74/P74,0)</f>
+        <f t="shared" ref="E74:E139" si="31">ROUNDUP(D74/P74,0)</f>
         <v>0</v>
       </c>
       <c r="F74" s="25">
-        <f t="shared" ref="F74:F139" si="22">E74*P74</f>
+        <f t="shared" ref="F74:F139" si="32">E74*P74</f>
         <v>0</v>
       </c>
       <c r="G74" s="26">
-        <f t="shared" ref="G74:G139" si="23">E74/(100/T74)</f>
+        <f t="shared" ref="G74:G139" si="33">E74/(100/T74)</f>
         <v>0</v>
       </c>
       <c r="H74" s="26">
-        <f t="shared" ref="H74:H139" si="24">E74/(100/U74)</f>
+        <f t="shared" ref="H74:H139" si="34">E74/(100/U74)</f>
         <v>0</v>
       </c>
       <c r="I74" s="62">
         <v>8</v>
       </c>
       <c r="J74" s="27">
-        <f t="shared" ref="J74:J139" si="25">+ROUND(I74*(1-$F$9),2)</f>
+        <f t="shared" ref="J74:J139" si="35">+ROUND(I74*(1-$F$9),2)</f>
         <v>8</v>
       </c>
       <c r="K74" s="27">
-        <f t="shared" ref="K74:K139" si="26">+IFERROR(J74*F74,0)</f>
+        <f t="shared" ref="K74:K139" si="36">+IFERROR(J74*F74,0)</f>
         <v>0</v>
       </c>
       <c r="L74" s="36"/>
       <c r="M74" s="36" t="s">
         <v>93</v>
       </c>
       <c r="N74" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O74" s="36" t="s">
         <v>155</v>
       </c>
       <c r="P74" s="36">
         <v>48</v>
       </c>
       <c r="Q74" s="37">
         <v>16</v>
       </c>
       <c r="R74" s="16"/>
       <c r="S74" s="16"/>
       <c r="T74" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U74" s="30">
         <v>0.43859649122807015</v>
@@ -15422,20843 +15492,20689 @@
       <c r="Y74" s="32" t="str">
         <f t="shared" ca="1" si="10"/>
         <v/>
       </c>
       <c r="Z74" s="33" t="str">
         <f t="shared" ca="1" si="11"/>
         <v/>
       </c>
       <c r="AA74" s="33" t="str">
         <f t="shared" ca="1" si="12"/>
         <v/>
       </c>
       <c r="AB74" s="34" t="str">
         <f t="shared" ca="1" si="13"/>
         <v/>
       </c>
       <c r="AC74" s="34" t="str">
         <f t="shared" ca="1" si="14"/>
         <v/>
       </c>
       <c r="AD74" s="35" t="str">
         <f t="shared" ca="1" si="15"/>
         <v/>
       </c>
       <c r="AE74" s="107" t="e">
-        <f t="shared" ca="1" si="16"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF74" s="107" t="e">
-        <f t="shared" ca="1" si="17"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG74" s="107"/>
       <c r="AH74" s="1"/>
       <c r="AI74" s="1"/>
       <c r="AJ74" s="1"/>
       <c r="AK74" s="1"/>
       <c r="AL74" s="1"/>
       <c r="AM74" s="1"/>
       <c r="AN74" s="1"/>
       <c r="AO74" s="1"/>
       <c r="AP74" s="1"/>
       <c r="AQ74" s="1"/>
     </row>
-    <row r="75" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A75" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B75">
-        <f t="shared" ref="B75:B106" si="27">+B74+1</f>
+        <f t="shared" ref="B75:B106" si="37">+B74+1</f>
         <v>75</v>
       </c>
       <c r="C75" t="s">
         <v>47</v>
       </c>
       <c r="D75" s="126"/>
       <c r="E75" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F75" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G75" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H75" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I75" s="62">
         <v>8.3000000000000007</v>
       </c>
       <c r="J75" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>8.3000000000000007</v>
       </c>
       <c r="K75" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L75" s="28" t="s">
         <v>95</v>
       </c>
       <c r="M75" s="28"/>
       <c r="N75" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O75" s="28" t="s">
         <v>156</v>
       </c>
       <c r="P75" s="28">
         <v>36</v>
       </c>
       <c r="Q75" s="29">
         <v>12</v>
       </c>
       <c r="R75" s="16"/>
       <c r="S75" s="16"/>
       <c r="T75" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U75" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V75" s="16"/>
       <c r="W75" s="31" t="str">
-        <f t="shared" ref="W75:W139" ca="1" si="28">IFERROR(VLOOKUP("x",INDIRECT(AF74),3,FALSE),"")</f>
+        <f t="shared" ref="W75:W139" ca="1" si="38">IFERROR(VLOOKUP("x",INDIRECT(AF74),3,FALSE),"")</f>
         <v/>
       </c>
       <c r="X75" s="32" t="str">
-        <f t="shared" ref="X75:X139" ca="1" si="29">IFERROR(VLOOKUP("x",INDIRECT(AF74),14,FALSE),"")</f>
+        <f t="shared" ref="X75:X139" ca="1" si="39">IFERROR(VLOOKUP("x",INDIRECT(AF74),14,FALSE),"")</f>
         <v/>
       </c>
       <c r="Y75" s="32" t="str">
-        <f t="shared" ref="Y75:Y139" ca="1" si="30">IFERROR(VLOOKUP("x",INDIRECT(AF74),15,FALSE),"")</f>
+        <f t="shared" ref="Y75:Y139" ca="1" si="40">IFERROR(VLOOKUP("x",INDIRECT(AF74),15,FALSE),"")</f>
         <v/>
       </c>
       <c r="Z75" s="33" t="str">
-        <f t="shared" ref="Z75:Z139" ca="1" si="31">IFERROR(VLOOKUP("x",INDIRECT(AF74),4,FALSE),"")</f>
+        <f t="shared" ref="Z75:Z139" ca="1" si="41">IFERROR(VLOOKUP("x",INDIRECT(AF74),4,FALSE),"")</f>
         <v/>
       </c>
       <c r="AA75" s="33" t="str">
-        <f t="shared" ref="AA75:AA139" ca="1" si="32">IFERROR(VLOOKUP("x",INDIRECT(AF74),6,FALSE),"")</f>
+        <f t="shared" ref="AA75:AA139" ca="1" si="42">IFERROR(VLOOKUP("x",INDIRECT(AF74),6,FALSE),"")</f>
         <v/>
       </c>
       <c r="AB75" s="34" t="str">
-        <f t="shared" ref="AB75:AB139" ca="1" si="33">IFERROR(VLOOKUP("x",INDIRECT(AF74),7,FALSE),"")</f>
+        <f t="shared" ref="AB75:AB139" ca="1" si="43">IFERROR(VLOOKUP("x",INDIRECT(AF74),7,FALSE),"")</f>
         <v/>
       </c>
       <c r="AC75" s="34" t="str">
-        <f t="shared" ref="AC75:AC139" ca="1" si="34">IFERROR(VLOOKUP("x",INDIRECT(AF74),8,FALSE),"")</f>
+        <f t="shared" ref="AC75:AC139" ca="1" si="44">IFERROR(VLOOKUP("x",INDIRECT(AF74),8,FALSE),"")</f>
         <v/>
       </c>
       <c r="AD75" s="35" t="str">
-        <f t="shared" ref="AD75:AD139" ca="1" si="35">IFERROR(VLOOKUP("x",INDIRECT(AF74),11,FALSE),"")</f>
+        <f t="shared" ref="AD75:AD139" ca="1" si="45">IFERROR(VLOOKUP("x",INDIRECT(AF74),11,FALSE),"")</f>
         <v/>
       </c>
       <c r="AE75" s="107" t="e">
-        <f t="shared" ref="AE75:AE139" ca="1" si="36">VLOOKUP("x",INDIRECT(AF74,TRUE),2,FALSE)</f>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF75" s="107" t="e">
-        <f t="shared" ref="AF75:AF139" ca="1" si="37">CONCATENATE("A",AE75+1,":$O$350")</f>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG75" s="107"/>
       <c r="AH75" s="1"/>
       <c r="AI75" s="1"/>
       <c r="AJ75" s="1"/>
       <c r="AK75" s="1"/>
       <c r="AL75" s="1"/>
       <c r="AM75" s="1"/>
       <c r="AN75" s="1"/>
       <c r="AO75" s="1"/>
       <c r="AP75" s="1"/>
       <c r="AQ75" s="1"/>
     </row>
-    <row r="76" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A76" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B76">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>76</v>
       </c>
       <c r="C76" t="s">
         <v>47</v>
       </c>
       <c r="D76" s="126"/>
       <c r="E76" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F76" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G76" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H76" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I76" s="62">
         <v>8.3000000000000007</v>
       </c>
       <c r="J76" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>8.3000000000000007</v>
       </c>
       <c r="K76" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L76" s="36"/>
       <c r="M76" s="36" t="s">
         <v>97</v>
       </c>
       <c r="N76" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O76" s="36" t="s">
         <v>157</v>
       </c>
       <c r="P76" s="36">
         <v>36</v>
       </c>
       <c r="Q76" s="37">
         <v>12</v>
       </c>
       <c r="R76" s="16"/>
       <c r="S76" s="16"/>
       <c r="T76" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U76" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V76" s="16"/>
       <c r="W76" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X76" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y76" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z76" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA76" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB76" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC76" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD76" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE76" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X76" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF76" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG76" s="107"/>
       <c r="AH76" s="1"/>
       <c r="AI76" s="1"/>
       <c r="AJ76" s="1"/>
       <c r="AK76" s="1"/>
       <c r="AL76" s="1"/>
       <c r="AM76" s="1"/>
       <c r="AN76" s="1"/>
       <c r="AO76" s="1"/>
       <c r="AP76" s="1"/>
       <c r="AQ76" s="1"/>
     </row>
-    <row r="77" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A77" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B77">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>77</v>
       </c>
       <c r="C77" t="s">
         <v>47</v>
       </c>
       <c r="D77" s="126"/>
       <c r="E77" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F77" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G77" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H77" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I77" s="62">
         <v>8.68</v>
       </c>
       <c r="J77" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>8.68</v>
       </c>
       <c r="K77" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L77" s="28" t="s">
         <v>99</v>
       </c>
       <c r="M77" s="28"/>
       <c r="N77" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O77" s="28" t="s">
         <v>158</v>
       </c>
       <c r="P77" s="28">
         <v>27</v>
       </c>
       <c r="Q77" s="29">
         <v>9</v>
       </c>
       <c r="R77" s="16"/>
       <c r="S77" s="16"/>
       <c r="T77" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U77" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V77" s="16"/>
       <c r="W77" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X77" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y77" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z77" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA77" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB77" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC77" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD77" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE77" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X77" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF77" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG77" s="107"/>
       <c r="AH77" s="1"/>
       <c r="AI77" s="1"/>
       <c r="AJ77" s="1"/>
       <c r="AK77" s="1"/>
       <c r="AL77" s="1"/>
       <c r="AM77" s="1"/>
       <c r="AN77" s="1"/>
       <c r="AO77" s="1"/>
       <c r="AP77" s="1"/>
       <c r="AQ77" s="1"/>
     </row>
-    <row r="78" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A78" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B78">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>78</v>
       </c>
       <c r="C78" t="s">
         <v>47</v>
       </c>
       <c r="D78" s="126"/>
       <c r="E78" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F78" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G78" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H78" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I78" s="62">
         <v>9.3000000000000007</v>
       </c>
       <c r="J78" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>9.3000000000000007</v>
       </c>
       <c r="K78" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L78" s="36" t="s">
         <v>101</v>
       </c>
       <c r="M78" s="36"/>
       <c r="N78" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O78" s="36" t="s">
         <v>159</v>
       </c>
       <c r="P78" s="36">
         <v>27</v>
       </c>
       <c r="Q78" s="37">
         <v>9</v>
       </c>
       <c r="R78" s="16"/>
       <c r="S78" s="16"/>
       <c r="T78" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U78" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V78" s="16"/>
       <c r="W78" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X78" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y78" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z78" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA78" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB78" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC78" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD78" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE78" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X78" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF78" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG78" s="107"/>
       <c r="AH78" s="1"/>
       <c r="AI78" s="1"/>
       <c r="AJ78" s="1"/>
       <c r="AK78" s="1"/>
       <c r="AL78" s="1"/>
       <c r="AM78" s="1"/>
       <c r="AN78" s="1"/>
       <c r="AO78" s="1"/>
       <c r="AP78" s="1"/>
       <c r="AQ78" s="1"/>
     </row>
-    <row r="79" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A79" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B79">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>79</v>
       </c>
       <c r="C79" t="s">
         <v>47</v>
       </c>
       <c r="D79" s="126"/>
       <c r="E79" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F79" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G79" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H79" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I79" s="62">
         <v>9.3000000000000007</v>
       </c>
       <c r="J79" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>9.3000000000000007</v>
       </c>
       <c r="K79" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L79" s="28"/>
       <c r="M79" s="28" t="s">
         <v>103</v>
       </c>
       <c r="N79" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O79" s="28" t="s">
         <v>160</v>
       </c>
       <c r="P79" s="28">
         <v>27</v>
       </c>
       <c r="Q79" s="29">
         <v>9</v>
       </c>
       <c r="R79" s="16"/>
       <c r="S79" s="16"/>
       <c r="T79" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U79" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V79" s="16"/>
       <c r="W79" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X79" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y79" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z79" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA79" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB79" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC79" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD79" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE79" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X79" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF79" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG79" s="107"/>
       <c r="AH79" s="1"/>
       <c r="AI79" s="1"/>
       <c r="AJ79" s="1"/>
       <c r="AK79" s="1"/>
       <c r="AL79" s="1"/>
       <c r="AM79" s="1"/>
       <c r="AN79" s="1"/>
       <c r="AO79" s="1"/>
       <c r="AP79" s="1"/>
       <c r="AQ79" s="1"/>
     </row>
-    <row r="80" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A80" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B80">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>80</v>
       </c>
       <c r="C80" t="s">
         <v>47</v>
       </c>
       <c r="D80" s="126"/>
       <c r="E80" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F80" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G80" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H80" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I80" s="62">
         <v>9.82</v>
       </c>
       <c r="J80" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>9.82</v>
       </c>
       <c r="K80" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L80" s="36" t="s">
         <v>105</v>
       </c>
       <c r="M80" s="36"/>
       <c r="N80" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O80" s="36" t="s">
         <v>161</v>
       </c>
       <c r="P80" s="36">
         <v>18</v>
       </c>
       <c r="Q80" s="37">
         <v>6</v>
       </c>
       <c r="R80" s="16"/>
       <c r="S80" s="16"/>
       <c r="T80" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U80" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V80" s="16"/>
       <c r="W80" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X80" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y80" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z80" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA80" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB80" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC80" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD80" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE80" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X80" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF80" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG80" s="107"/>
       <c r="AH80" s="1"/>
       <c r="AI80" s="1"/>
       <c r="AJ80" s="1"/>
       <c r="AK80" s="1"/>
       <c r="AL80" s="1"/>
       <c r="AM80" s="1"/>
       <c r="AN80" s="1"/>
       <c r="AO80" s="1"/>
       <c r="AP80" s="1"/>
       <c r="AQ80" s="1"/>
     </row>
-    <row r="81" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A81" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B81">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>81</v>
       </c>
       <c r="C81" t="s">
         <v>47</v>
       </c>
       <c r="D81" s="126"/>
       <c r="E81" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F81" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G81" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H81" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I81" s="62">
         <v>9.82</v>
       </c>
       <c r="J81" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>9.82</v>
       </c>
       <c r="K81" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L81" s="28"/>
       <c r="M81" s="28" t="s">
         <v>107</v>
       </c>
       <c r="N81" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O81" s="28" t="s">
         <v>162</v>
       </c>
       <c r="P81" s="28">
         <v>18</v>
       </c>
       <c r="Q81" s="29">
         <v>6</v>
       </c>
       <c r="R81" s="16"/>
       <c r="S81" s="16"/>
       <c r="T81" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U81" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V81" s="16"/>
       <c r="W81" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X81" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y81" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z81" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA81" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB81" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC81" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD81" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE81" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X81" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF81" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG81" s="107"/>
       <c r="AH81" s="1"/>
       <c r="AI81" s="1"/>
       <c r="AJ81" s="1"/>
       <c r="AK81" s="1"/>
       <c r="AL81" s="1"/>
       <c r="AM81" s="1"/>
       <c r="AN81" s="1"/>
       <c r="AO81" s="1"/>
       <c r="AP81" s="1"/>
       <c r="AQ81" s="1"/>
     </row>
-    <row r="82" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A82" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B82">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>82</v>
       </c>
       <c r="C82" t="s">
         <v>47</v>
       </c>
       <c r="D82" s="126"/>
       <c r="E82" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F82" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G82" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H82" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I82" s="62">
         <v>10.9</v>
       </c>
       <c r="J82" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>10.9</v>
       </c>
       <c r="K82" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L82" s="36" t="s">
         <v>109</v>
       </c>
       <c r="M82" s="36"/>
       <c r="N82" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O82" s="36" t="s">
         <v>163</v>
       </c>
       <c r="P82" s="36">
         <v>18</v>
       </c>
       <c r="Q82" s="37">
         <v>6</v>
       </c>
       <c r="R82" s="16"/>
       <c r="S82" s="16"/>
       <c r="T82" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U82" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V82" s="16"/>
       <c r="W82" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X82" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y82" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z82" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA82" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB82" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC82" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD82" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE82" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X82" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF82" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG82" s="107"/>
       <c r="AH82" s="1"/>
       <c r="AI82" s="1"/>
       <c r="AJ82" s="1"/>
       <c r="AK82" s="1"/>
       <c r="AL82" s="1"/>
       <c r="AM82" s="1"/>
       <c r="AN82" s="1"/>
       <c r="AO82" s="1"/>
       <c r="AP82" s="1"/>
       <c r="AQ82" s="1"/>
     </row>
-    <row r="83" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A83" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B83">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>83</v>
       </c>
       <c r="C83" t="s">
         <v>47</v>
       </c>
       <c r="D83" s="126"/>
       <c r="E83" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F83" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G83" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H83" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I83" s="62">
         <v>13.76</v>
       </c>
       <c r="J83" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>13.76</v>
       </c>
       <c r="K83" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L83" s="28" t="s">
         <v>111</v>
       </c>
       <c r="M83" s="28"/>
       <c r="N83" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O83" s="28" t="s">
         <v>164</v>
       </c>
       <c r="P83" s="28">
         <v>12</v>
       </c>
       <c r="Q83" s="29">
         <v>4</v>
       </c>
       <c r="R83" s="16"/>
       <c r="S83" s="16"/>
       <c r="T83" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U83" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V83" s="16"/>
       <c r="W83" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X83" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y83" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z83" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA83" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB83" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC83" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD83" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE83" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X83" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF83" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG83" s="107"/>
       <c r="AH83" s="1"/>
       <c r="AI83" s="1"/>
       <c r="AJ83" s="1"/>
       <c r="AK83" s="1"/>
       <c r="AL83" s="1"/>
       <c r="AM83" s="1"/>
       <c r="AN83" s="1"/>
       <c r="AO83" s="1"/>
       <c r="AP83" s="1"/>
       <c r="AQ83" s="1"/>
     </row>
-    <row r="84" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A84" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B84">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>84</v>
       </c>
       <c r="C84" t="s">
         <v>47</v>
       </c>
       <c r="D84" s="126"/>
       <c r="E84" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F84" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G84" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H84" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I84" s="62">
         <v>14.34</v>
       </c>
       <c r="J84" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>14.34</v>
       </c>
       <c r="K84" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L84" s="36" t="s">
         <v>113</v>
       </c>
       <c r="M84" s="36"/>
       <c r="N84" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O84" s="36" t="s">
         <v>165</v>
       </c>
       <c r="P84" s="36">
         <v>12</v>
       </c>
       <c r="Q84" s="37">
         <v>4</v>
       </c>
       <c r="R84" s="16"/>
       <c r="S84" s="16"/>
       <c r="T84" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U84" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V84" s="16"/>
       <c r="W84" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X84" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y84" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z84" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA84" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB84" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC84" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD84" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE84" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X84" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF84" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG84" s="107"/>
       <c r="AH84" s="1"/>
       <c r="AI84" s="1"/>
       <c r="AJ84" s="1"/>
       <c r="AK84" s="1"/>
       <c r="AL84" s="1"/>
       <c r="AM84" s="1"/>
       <c r="AN84" s="1"/>
       <c r="AO84" s="1"/>
       <c r="AP84" s="1"/>
       <c r="AQ84" s="1"/>
     </row>
-    <row r="85" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A85" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B85">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>85</v>
       </c>
       <c r="C85" t="s">
         <v>47</v>
       </c>
       <c r="D85" s="126"/>
       <c r="E85" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F85" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G85" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H85" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I85" s="62">
         <v>14.84</v>
       </c>
       <c r="J85" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>14.84</v>
       </c>
       <c r="K85" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L85" s="28" t="s">
         <v>115</v>
       </c>
       <c r="M85" s="28"/>
       <c r="N85" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O85" s="28" t="s">
         <v>166</v>
       </c>
       <c r="P85" s="28">
         <v>12</v>
       </c>
       <c r="Q85" s="29">
         <v>4</v>
       </c>
       <c r="R85" s="16"/>
       <c r="S85" s="16"/>
       <c r="T85" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U85" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V85" s="16"/>
       <c r="W85" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X85" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y85" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z85" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA85" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB85" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC85" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD85" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE85" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X85" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF85" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG85" s="107"/>
       <c r="AH85" s="1"/>
       <c r="AI85" s="1"/>
       <c r="AJ85" s="1"/>
       <c r="AK85" s="1"/>
       <c r="AL85" s="1"/>
       <c r="AM85" s="1"/>
       <c r="AN85" s="1"/>
       <c r="AO85" s="1"/>
       <c r="AP85" s="1"/>
       <c r="AQ85" s="1"/>
     </row>
-    <row r="86" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A86" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B86">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>86</v>
       </c>
       <c r="C86" t="s">
         <v>47</v>
       </c>
       <c r="D86" s="126"/>
       <c r="E86" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F86" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G86" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H86" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I86" s="62">
         <v>15.9</v>
       </c>
       <c r="J86" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>15.9</v>
       </c>
       <c r="K86" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L86" s="36" t="s">
         <v>117</v>
       </c>
       <c r="M86" s="36"/>
       <c r="N86" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O86" s="36" t="s">
         <v>167</v>
       </c>
       <c r="P86" s="36">
         <v>12</v>
       </c>
       <c r="Q86" s="37">
         <v>4</v>
       </c>
       <c r="R86" s="16"/>
       <c r="S86" s="16"/>
       <c r="T86" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U86" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V86" s="16"/>
       <c r="W86" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X86" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y86" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z86" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA86" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB86" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC86" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD86" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE86" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X86" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF86" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG86" s="107"/>
       <c r="AH86" s="1"/>
       <c r="AI86" s="1"/>
       <c r="AJ86" s="1"/>
       <c r="AK86" s="1"/>
       <c r="AL86" s="1"/>
       <c r="AM86" s="1"/>
       <c r="AN86" s="1"/>
       <c r="AO86" s="1"/>
       <c r="AP86" s="1"/>
       <c r="AQ86" s="1"/>
     </row>
-    <row r="87" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A87" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B87">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>87</v>
       </c>
       <c r="C87" t="s">
         <v>47</v>
       </c>
       <c r="D87" s="126"/>
       <c r="E87" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F87" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G87" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H87" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I87" s="62">
         <v>16.84</v>
       </c>
       <c r="J87" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>16.84</v>
       </c>
       <c r="K87" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L87" s="28" t="s">
         <v>119</v>
       </c>
       <c r="M87" s="28"/>
       <c r="N87" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O87" s="28" t="s">
         <v>168</v>
       </c>
       <c r="P87" s="28">
         <v>6</v>
       </c>
       <c r="Q87" s="29">
         <v>2</v>
       </c>
       <c r="R87" s="16"/>
       <c r="S87" s="16"/>
       <c r="T87" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U87" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V87" s="16"/>
       <c r="W87" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X87" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y87" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z87" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA87" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB87" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC87" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD87" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE87" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X87" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF87" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG87" s="107"/>
       <c r="AH87" s="1"/>
       <c r="AI87" s="1"/>
       <c r="AJ87" s="1"/>
       <c r="AK87" s="1"/>
       <c r="AL87" s="1"/>
       <c r="AM87" s="1"/>
       <c r="AN87" s="1"/>
       <c r="AO87" s="1"/>
       <c r="AP87" s="1"/>
       <c r="AQ87" s="1"/>
     </row>
-    <row r="88" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A88" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B88">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>88</v>
       </c>
       <c r="C88" t="s">
         <v>47</v>
       </c>
       <c r="D88" s="126"/>
       <c r="E88" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F88" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G88" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H88" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I88" s="62">
         <v>20.079999999999998</v>
       </c>
       <c r="J88" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>20.079999999999998</v>
       </c>
       <c r="K88" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L88" s="36" t="s">
         <v>121</v>
       </c>
       <c r="M88" s="36"/>
       <c r="N88" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O88" s="36" t="s">
         <v>169</v>
       </c>
       <c r="P88" s="36">
         <v>12</v>
       </c>
       <c r="Q88" s="37">
         <v>4</v>
       </c>
       <c r="R88" s="16"/>
       <c r="S88" s="16"/>
       <c r="T88" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U88" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V88" s="16"/>
       <c r="W88" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X88" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y88" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z88" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA88" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB88" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC88" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD88" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE88" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X88" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF88" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG88" s="107"/>
       <c r="AH88" s="1"/>
       <c r="AI88" s="1"/>
       <c r="AJ88" s="1"/>
       <c r="AK88" s="1"/>
       <c r="AL88" s="1"/>
       <c r="AM88" s="1"/>
       <c r="AN88" s="1"/>
       <c r="AO88" s="1"/>
       <c r="AP88" s="1"/>
       <c r="AQ88" s="1"/>
     </row>
-    <row r="89" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A89" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B89">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>89</v>
       </c>
       <c r="C89" t="s">
         <v>47</v>
       </c>
       <c r="D89" s="126"/>
       <c r="E89" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F89" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G89" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H89" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I89" s="62">
         <v>25.84</v>
       </c>
       <c r="J89" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>25.84</v>
       </c>
       <c r="K89" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L89" s="28" t="s">
         <v>123</v>
       </c>
       <c r="M89" s="28"/>
       <c r="N89" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O89" s="28" t="s">
         <v>170</v>
       </c>
       <c r="P89" s="28">
         <v>6</v>
       </c>
       <c r="Q89" s="29">
         <v>2</v>
       </c>
       <c r="R89" s="16"/>
       <c r="S89" s="16"/>
       <c r="T89" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U89" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V89" s="16"/>
       <c r="W89" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X89" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y89" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z89" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA89" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB89" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC89" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD89" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE89" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X89" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF89" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG89" s="107"/>
       <c r="AH89" s="1"/>
       <c r="AI89" s="1"/>
       <c r="AJ89" s="1"/>
       <c r="AK89" s="1"/>
       <c r="AL89" s="1"/>
       <c r="AM89" s="1"/>
       <c r="AN89" s="1"/>
       <c r="AO89" s="1"/>
       <c r="AP89" s="1"/>
       <c r="AQ89" s="1"/>
     </row>
-    <row r="90" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A90" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B90">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>90</v>
       </c>
       <c r="C90" t="s">
         <v>47</v>
       </c>
       <c r="D90" s="126"/>
       <c r="E90" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F90" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G90" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H90" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I90" s="62">
         <v>26.16</v>
       </c>
       <c r="J90" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>26.16</v>
       </c>
       <c r="K90" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L90" s="36" t="s">
         <v>125</v>
       </c>
       <c r="M90" s="36"/>
       <c r="N90" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O90" s="36" t="s">
         <v>171</v>
       </c>
       <c r="P90" s="36">
         <v>6</v>
       </c>
       <c r="Q90" s="37">
         <v>2</v>
       </c>
       <c r="R90" s="16"/>
       <c r="S90" s="16"/>
       <c r="T90" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U90" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V90" s="16"/>
       <c r="W90" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X90" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y90" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z90" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA90" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB90" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC90" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD90" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE90" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X90" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF90" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG90" s="107"/>
       <c r="AH90" s="1"/>
       <c r="AI90" s="1"/>
       <c r="AJ90" s="1"/>
       <c r="AK90" s="1"/>
       <c r="AL90" s="1"/>
       <c r="AM90" s="1"/>
       <c r="AN90" s="1"/>
       <c r="AO90" s="1"/>
       <c r="AP90" s="1"/>
       <c r="AQ90" s="1"/>
     </row>
-    <row r="91" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A91" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B91">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>91</v>
       </c>
       <c r="C91" t="s">
         <v>47</v>
       </c>
       <c r="D91" s="126"/>
       <c r="E91" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F91" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G91" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H91" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I91" s="62">
         <v>28.06</v>
       </c>
       <c r="J91" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>28.06</v>
       </c>
       <c r="K91" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L91" s="28" t="s">
         <v>127</v>
       </c>
       <c r="M91" s="28"/>
       <c r="N91" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O91" s="28" t="s">
         <v>172</v>
       </c>
       <c r="P91" s="28">
         <v>6</v>
       </c>
       <c r="Q91" s="29">
         <v>2</v>
       </c>
       <c r="R91" s="16"/>
       <c r="S91" s="16"/>
       <c r="T91" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U91" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V91" s="16"/>
       <c r="W91" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X91" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y91" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z91" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA91" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB91" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC91" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD91" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE91" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X91" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF91" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG91" s="107"/>
       <c r="AH91" s="1"/>
       <c r="AI91" s="1"/>
       <c r="AJ91" s="1"/>
       <c r="AK91" s="1"/>
       <c r="AL91" s="1"/>
       <c r="AM91" s="1"/>
       <c r="AN91" s="1"/>
       <c r="AO91" s="1"/>
       <c r="AP91" s="1"/>
       <c r="AQ91" s="1"/>
     </row>
-    <row r="92" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B92">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>92</v>
       </c>
       <c r="C92" t="s">
         <v>47</v>
       </c>
       <c r="D92" s="126"/>
       <c r="E92" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F92" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G92" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H92" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I92" s="62">
         <v>29.44</v>
       </c>
       <c r="J92" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>29.44</v>
       </c>
       <c r="K92" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L92" s="36" t="s">
         <v>129</v>
       </c>
       <c r="M92" s="36"/>
       <c r="N92" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O92" s="36" t="s">
         <v>173</v>
       </c>
       <c r="P92" s="36">
         <v>6</v>
       </c>
       <c r="Q92" s="37">
         <v>2</v>
       </c>
       <c r="R92" s="16"/>
       <c r="S92" s="16"/>
       <c r="T92" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U92" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V92" s="16"/>
       <c r="W92" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X92" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y92" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z92" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA92" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB92" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC92" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD92" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE92" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X92" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF92" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG92" s="107"/>
       <c r="AH92" s="1"/>
       <c r="AI92" s="1"/>
       <c r="AJ92" s="1"/>
       <c r="AK92" s="1"/>
       <c r="AL92" s="1"/>
       <c r="AM92" s="1"/>
       <c r="AN92" s="1"/>
       <c r="AO92" s="1"/>
       <c r="AP92" s="1"/>
       <c r="AQ92" s="1"/>
     </row>
-    <row r="93" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A93" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B93">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>93</v>
       </c>
       <c r="C93" t="s">
         <v>47</v>
       </c>
       <c r="D93" s="126"/>
       <c r="E93" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F93" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G93" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H93" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I93" s="62">
         <v>31.54</v>
       </c>
       <c r="J93" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>31.54</v>
       </c>
       <c r="K93" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L93" s="28" t="s">
         <v>131</v>
       </c>
       <c r="M93" s="28"/>
       <c r="N93" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O93" s="28" t="s">
         <v>174</v>
       </c>
       <c r="P93" s="28">
         <v>6</v>
       </c>
       <c r="Q93" s="29">
         <v>2</v>
       </c>
       <c r="R93" s="16"/>
       <c r="S93" s="16"/>
       <c r="T93" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U93" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V93" s="16"/>
       <c r="W93" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X93" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y93" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z93" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA93" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB93" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC93" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD93" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE93" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X93" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF93" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG93" s="107"/>
       <c r="AH93" s="1"/>
       <c r="AI93" s="1"/>
       <c r="AJ93" s="1"/>
       <c r="AK93" s="1"/>
       <c r="AL93" s="1"/>
       <c r="AM93" s="1"/>
       <c r="AN93" s="1"/>
       <c r="AO93" s="1"/>
       <c r="AP93" s="1"/>
       <c r="AQ93" s="1"/>
     </row>
-    <row r="94" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A94" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B94">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>94</v>
       </c>
       <c r="C94" t="s">
         <v>47</v>
       </c>
       <c r="D94" s="126"/>
       <c r="E94" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F94" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G94" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H94" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I94" s="62">
         <v>32.479999999999997</v>
       </c>
       <c r="J94" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>32.479999999999997</v>
       </c>
       <c r="K94" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L94" s="36" t="s">
         <v>133</v>
       </c>
       <c r="M94" s="36"/>
       <c r="N94" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O94" s="36" t="s">
         <v>175</v>
       </c>
       <c r="P94" s="36">
         <v>6</v>
       </c>
       <c r="Q94" s="37">
         <v>2</v>
       </c>
       <c r="R94" s="16"/>
       <c r="S94" s="16"/>
       <c r="T94" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U94" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V94" s="16"/>
       <c r="W94" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X94" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y94" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z94" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA94" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB94" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC94" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD94" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE94" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X94" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF94" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG94" s="107"/>
       <c r="AH94" s="1"/>
       <c r="AI94" s="1"/>
       <c r="AJ94" s="1"/>
       <c r="AK94" s="1"/>
       <c r="AL94" s="1"/>
       <c r="AM94" s="1"/>
       <c r="AN94" s="1"/>
       <c r="AO94" s="1"/>
       <c r="AP94" s="1"/>
       <c r="AQ94" s="1"/>
     </row>
-    <row r="95" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A95" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B95">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>95</v>
       </c>
       <c r="C95" t="s">
         <v>47</v>
       </c>
       <c r="D95" s="126"/>
       <c r="E95" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F95" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G95" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H95" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I95" s="62">
         <v>34.5</v>
       </c>
       <c r="J95" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>34.5</v>
       </c>
       <c r="K95" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L95" s="28" t="s">
         <v>135</v>
       </c>
       <c r="M95" s="28"/>
       <c r="N95" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O95" s="28" t="s">
         <v>176</v>
       </c>
       <c r="P95" s="28">
         <v>3</v>
       </c>
       <c r="Q95" s="29">
         <v>1</v>
       </c>
       <c r="R95" s="16"/>
       <c r="S95" s="16"/>
       <c r="T95" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U95" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V95" s="16"/>
       <c r="W95" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X95" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y95" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z95" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA95" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB95" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC95" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD95" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE95" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X95" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF95" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG95" s="107"/>
       <c r="AH95" s="1"/>
       <c r="AI95" s="1"/>
       <c r="AJ95" s="1"/>
       <c r="AK95" s="1"/>
       <c r="AL95" s="1"/>
       <c r="AM95" s="1"/>
       <c r="AN95" s="1"/>
       <c r="AO95" s="1"/>
       <c r="AP95" s="1"/>
       <c r="AQ95" s="1"/>
     </row>
-    <row r="96" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A96" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B96">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>96</v>
       </c>
       <c r="C96" t="s">
         <v>47</v>
       </c>
       <c r="D96" s="126"/>
       <c r="E96" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F96" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G96" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H96" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I96" s="62">
         <v>35.72</v>
       </c>
       <c r="J96" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>35.72</v>
       </c>
       <c r="K96" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L96" s="36" t="s">
         <v>137</v>
       </c>
       <c r="M96" s="36"/>
       <c r="N96" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O96" s="36" t="s">
         <v>177</v>
       </c>
       <c r="P96" s="36">
         <v>6</v>
       </c>
       <c r="Q96" s="37">
         <v>2</v>
       </c>
       <c r="R96" s="16"/>
       <c r="S96" s="16"/>
       <c r="T96" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U96" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V96" s="16"/>
       <c r="W96" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X96" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y96" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z96" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA96" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB96" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC96" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD96" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE96" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X96" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF96" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG96" s="107"/>
       <c r="AH96" s="1"/>
       <c r="AI96" s="1"/>
       <c r="AJ96" s="1"/>
       <c r="AK96" s="1"/>
       <c r="AL96" s="1"/>
       <c r="AM96" s="1"/>
       <c r="AN96" s="1"/>
       <c r="AO96" s="1"/>
       <c r="AP96" s="1"/>
       <c r="AQ96" s="1"/>
     </row>
-    <row r="97" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A97" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B97">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>97</v>
       </c>
       <c r="C97" t="s">
         <v>47</v>
       </c>
       <c r="D97" s="126"/>
       <c r="E97" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F97" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G97" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H97" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I97" s="62">
         <v>36.14</v>
       </c>
       <c r="J97" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>36.14</v>
       </c>
       <c r="K97" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L97" s="28" t="s">
         <v>178</v>
       </c>
       <c r="M97" s="28"/>
       <c r="N97" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O97" s="28" t="s">
         <v>179</v>
       </c>
       <c r="P97" s="28">
         <v>6</v>
       </c>
       <c r="Q97" s="29">
         <v>2</v>
       </c>
       <c r="R97" s="16"/>
       <c r="S97" s="16"/>
       <c r="T97" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U97" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V97" s="16"/>
       <c r="W97" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X97" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y97" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z97" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA97" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB97" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC97" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD97" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE97" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X97" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF97" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG97" s="107"/>
       <c r="AH97" s="1"/>
       <c r="AI97" s="1"/>
       <c r="AJ97" s="1"/>
       <c r="AK97" s="1"/>
       <c r="AL97" s="1"/>
       <c r="AM97" s="1"/>
       <c r="AN97" s="1"/>
       <c r="AO97" s="1"/>
       <c r="AP97" s="1"/>
       <c r="AQ97" s="1"/>
     </row>
-    <row r="98" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A98" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B98">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>98</v>
       </c>
       <c r="C98" t="s">
         <v>47</v>
       </c>
       <c r="D98" s="126"/>
       <c r="E98" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F98" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G98" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H98" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I98" s="62">
         <v>39.64</v>
       </c>
       <c r="J98" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>39.64</v>
       </c>
       <c r="K98" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L98" s="36" t="s">
         <v>139</v>
       </c>
       <c r="M98" s="36"/>
       <c r="N98" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O98" s="36" t="s">
         <v>180</v>
       </c>
       <c r="P98" s="36">
         <v>6</v>
       </c>
       <c r="Q98" s="37">
         <v>2</v>
       </c>
       <c r="R98" s="16"/>
       <c r="S98" s="16"/>
       <c r="T98" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U98" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V98" s="16"/>
       <c r="W98" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X98" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y98" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z98" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA98" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB98" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC98" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD98" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE98" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X98" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF98" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG98" s="107"/>
       <c r="AH98" s="1"/>
       <c r="AI98" s="1"/>
       <c r="AJ98" s="1"/>
       <c r="AK98" s="1"/>
       <c r="AL98" s="1"/>
       <c r="AM98" s="1"/>
       <c r="AN98" s="1"/>
       <c r="AO98" s="1"/>
       <c r="AP98" s="1"/>
       <c r="AQ98" s="1"/>
     </row>
-    <row r="99" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A99" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B99">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>99</v>
       </c>
       <c r="C99" t="s">
         <v>47</v>
       </c>
       <c r="D99" s="126"/>
       <c r="E99" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F99" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G99" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H99" s="26">
-        <f t="shared" si="24"/>
-[...2 lines deleted...]
-      <c r="I99" s="191">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="I99" s="181">
         <v>72.75</v>
       </c>
       <c r="J99" s="27">
         <f>+ROUND(I99*(1-$F$9),2)</f>
         <v>72.75</v>
       </c>
       <c r="K99" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L99" s="28" t="s">
         <v>181</v>
       </c>
       <c r="M99" s="28"/>
       <c r="N99" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O99" s="28" t="s">
         <v>182</v>
       </c>
       <c r="P99" s="28">
         <v>6</v>
       </c>
       <c r="Q99" s="29">
         <v>2</v>
       </c>
       <c r="R99" s="16"/>
       <c r="S99" s="16"/>
       <c r="T99" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U99" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V99" s="16"/>
       <c r="W99" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X99" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y99" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z99" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA99" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB99" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC99" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD99" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE99" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X99" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF99" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG99" s="107"/>
       <c r="AH99" s="1"/>
       <c r="AI99" s="1"/>
       <c r="AJ99" s="1"/>
       <c r="AK99" s="1"/>
       <c r="AL99" s="1"/>
       <c r="AM99" s="1"/>
       <c r="AN99" s="1"/>
       <c r="AO99" s="1"/>
       <c r="AP99" s="1"/>
       <c r="AQ99" s="1"/>
     </row>
-    <row r="100" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A100" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B100">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>100</v>
       </c>
       <c r="C100" t="s">
         <v>47</v>
       </c>
       <c r="D100" s="126"/>
       <c r="E100" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F100" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G100" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H100" s="26">
-        <f t="shared" si="24"/>
-[...2 lines deleted...]
-      <c r="I100" s="191">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="I100" s="181">
         <v>74.05</v>
       </c>
       <c r="J100" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>74.05</v>
       </c>
       <c r="K100" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L100" s="36" t="s">
         <v>183</v>
       </c>
       <c r="M100" s="36"/>
       <c r="N100" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O100" s="36" t="s">
         <v>184</v>
       </c>
       <c r="P100" s="36">
         <v>6</v>
       </c>
       <c r="Q100" s="37">
         <v>2</v>
       </c>
       <c r="R100" s="16"/>
       <c r="S100" s="16"/>
       <c r="T100" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U100" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V100" s="16"/>
       <c r="W100" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X100" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y100" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z100" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA100" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB100" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC100" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD100" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE100" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X100" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF100" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG100" s="107"/>
       <c r="AH100" s="1"/>
       <c r="AI100" s="1"/>
       <c r="AJ100" s="1"/>
       <c r="AK100" s="1"/>
       <c r="AL100" s="1"/>
       <c r="AM100" s="1"/>
       <c r="AN100" s="1"/>
       <c r="AO100" s="1"/>
       <c r="AP100" s="1"/>
       <c r="AQ100" s="1"/>
     </row>
-    <row r="101" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A101" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B101">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>101</v>
       </c>
       <c r="C101" t="s">
         <v>47</v>
       </c>
       <c r="D101" s="126"/>
       <c r="E101" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F101" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G101" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H101" s="26">
-        <f t="shared" si="24"/>
-[...2 lines deleted...]
-      <c r="I101" s="191">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="I101" s="181">
         <v>76.77</v>
       </c>
       <c r="J101" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>76.77</v>
       </c>
       <c r="K101" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L101" s="28" t="s">
         <v>185</v>
       </c>
       <c r="M101" s="28"/>
       <c r="N101" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O101" s="28" t="s">
         <v>186</v>
       </c>
       <c r="P101" s="28">
         <v>6</v>
       </c>
       <c r="Q101" s="29">
         <v>2</v>
       </c>
       <c r="R101" s="16"/>
       <c r="S101" s="16"/>
       <c r="T101" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U101" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V101" s="16"/>
       <c r="W101" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X101" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y101" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z101" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA101" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB101" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC101" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD101" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE101" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X101" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF101" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG101" s="107"/>
       <c r="AH101" s="1"/>
       <c r="AI101" s="1"/>
       <c r="AJ101" s="1"/>
       <c r="AK101" s="1"/>
       <c r="AL101" s="1"/>
       <c r="AM101" s="1"/>
       <c r="AN101" s="1"/>
       <c r="AO101" s="1"/>
       <c r="AP101" s="1"/>
       <c r="AQ101" s="1"/>
     </row>
-    <row r="102" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A102" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B102">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>102</v>
       </c>
       <c r="C102" t="s">
         <v>47</v>
       </c>
       <c r="D102" s="126"/>
       <c r="E102" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F102" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G102" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H102" s="26">
-        <f t="shared" si="24"/>
-[...2 lines deleted...]
-      <c r="I102" s="191">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="I102" s="181">
         <v>77.88</v>
       </c>
       <c r="J102" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>77.88</v>
       </c>
       <c r="K102" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L102" s="36" t="s">
         <v>187</v>
       </c>
       <c r="M102" s="36"/>
       <c r="N102" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O102" s="36" t="s">
         <v>188</v>
       </c>
       <c r="P102" s="36">
         <v>6</v>
       </c>
       <c r="Q102" s="37">
         <v>2</v>
       </c>
       <c r="R102" s="16"/>
       <c r="S102" s="16"/>
       <c r="T102" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U102" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V102" s="16"/>
       <c r="W102" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X102" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y102" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z102" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA102" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB102" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC102" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD102" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE102" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X102" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF102" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG102" s="107"/>
       <c r="AH102" s="1"/>
       <c r="AI102" s="1"/>
       <c r="AJ102" s="1"/>
       <c r="AK102" s="1"/>
       <c r="AL102" s="1"/>
       <c r="AM102" s="1"/>
       <c r="AN102" s="1"/>
       <c r="AO102" s="1"/>
       <c r="AP102" s="1"/>
       <c r="AQ102" s="1"/>
     </row>
-    <row r="103" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A103" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B103">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>103</v>
       </c>
       <c r="C103" t="s">
         <v>47</v>
       </c>
       <c r="D103" s="126"/>
       <c r="E103" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F103" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G103" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H103" s="26">
-        <f t="shared" si="24"/>
-[...2 lines deleted...]
-      <c r="I103" s="191">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="I103" s="181">
         <v>80.84</v>
       </c>
       <c r="J103" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>80.84</v>
       </c>
       <c r="K103" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L103" s="28" t="s">
         <v>189</v>
       </c>
       <c r="M103" s="28"/>
       <c r="N103" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O103" s="28" t="s">
         <v>190</v>
       </c>
       <c r="P103" s="28">
         <v>6</v>
       </c>
       <c r="Q103" s="29">
         <v>2</v>
       </c>
       <c r="R103" s="16"/>
       <c r="S103" s="16"/>
       <c r="T103" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U103" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V103" s="16"/>
       <c r="W103" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X103" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y103" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z103" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA103" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB103" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC103" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD103" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE103" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X103" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF103" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG103" s="107"/>
       <c r="AH103" s="1"/>
       <c r="AI103" s="1"/>
       <c r="AJ103" s="1"/>
       <c r="AK103" s="1"/>
       <c r="AL103" s="1"/>
       <c r="AM103" s="1"/>
       <c r="AN103" s="1"/>
       <c r="AO103" s="1"/>
       <c r="AP103" s="1"/>
       <c r="AQ103" s="1"/>
     </row>
-    <row r="104" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A104" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B104">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>104</v>
       </c>
       <c r="C104" t="s">
         <v>47</v>
       </c>
       <c r="D104" s="126"/>
       <c r="E104" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F104" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G104" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H104" s="26">
-        <f t="shared" si="24"/>
-[...2 lines deleted...]
-      <c r="I104" s="191">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="I104" s="181">
         <v>82.76</v>
       </c>
       <c r="J104" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>82.76</v>
       </c>
       <c r="K104" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L104" s="36" t="s">
         <v>191</v>
       </c>
       <c r="M104" s="36"/>
       <c r="N104" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O104" s="36" t="s">
         <v>192</v>
       </c>
       <c r="P104" s="36">
         <v>6</v>
       </c>
       <c r="Q104" s="37">
         <v>2</v>
       </c>
       <c r="R104" s="16"/>
       <c r="S104" s="16"/>
       <c r="T104" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U104" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V104" s="16"/>
       <c r="W104" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X104" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y104" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z104" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA104" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB104" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC104" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD104" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE104" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X104" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF104" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG104" s="107"/>
       <c r="AH104" s="1"/>
       <c r="AI104" s="1"/>
       <c r="AJ104" s="1"/>
       <c r="AK104" s="1"/>
       <c r="AL104" s="1"/>
       <c r="AM104" s="1"/>
       <c r="AN104" s="1"/>
       <c r="AO104" s="1"/>
       <c r="AP104" s="1"/>
       <c r="AQ104" s="1"/>
     </row>
-    <row r="105" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A105" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B105">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>105</v>
       </c>
       <c r="C105" t="s">
         <v>47</v>
       </c>
       <c r="D105" s="126"/>
       <c r="E105" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F105" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G105" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H105" s="26">
-        <f t="shared" si="24"/>
-[...2 lines deleted...]
-      <c r="I105" s="191">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="I105" s="181">
         <v>87.43</v>
       </c>
       <c r="J105" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>87.43</v>
       </c>
       <c r="K105" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L105" s="28" t="s">
         <v>193</v>
       </c>
       <c r="M105" s="28"/>
       <c r="N105" s="28" t="s">
         <v>141</v>
       </c>
       <c r="O105" s="28" t="s">
         <v>194</v>
       </c>
       <c r="P105" s="28">
         <v>6</v>
       </c>
       <c r="Q105" s="29">
         <v>2</v>
       </c>
       <c r="R105" s="16"/>
       <c r="S105" s="16"/>
       <c r="T105" s="30">
         <v>1.0416700000000001</v>
       </c>
       <c r="U105" s="30">
         <v>1.5625</v>
       </c>
       <c r="V105" s="16"/>
       <c r="W105" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X105" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y105" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z105" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA105" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB105" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC105" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD105" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE105" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X105" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF105" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG105" s="107"/>
       <c r="AH105" s="1"/>
       <c r="AI105" s="1"/>
       <c r="AJ105" s="1"/>
       <c r="AK105" s="1"/>
       <c r="AL105" s="1"/>
       <c r="AM105" s="1"/>
       <c r="AN105" s="1"/>
       <c r="AO105" s="1"/>
       <c r="AP105" s="1"/>
       <c r="AQ105" s="1"/>
     </row>
-    <row r="106" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A106" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="30"/>
         <v/>
       </c>
       <c r="B106">
-        <f t="shared" si="27"/>
+        <f t="shared" si="37"/>
         <v>106</v>
       </c>
       <c r="C106" t="s">
         <v>47</v>
       </c>
-      <c r="D106" s="169"/>
-[...16 lines deleted...]
-      <c r="I106" s="192">
+      <c r="D106" s="159"/>
+      <c r="E106" s="160">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="F106" s="161">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="G106" s="162">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="H106" s="162">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="I106" s="182">
         <v>90.81</v>
       </c>
       <c r="J106" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>90.81</v>
       </c>
       <c r="K106" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L106" s="36" t="s">
         <v>195</v>
       </c>
       <c r="M106" s="36"/>
       <c r="N106" s="36" t="s">
         <v>141</v>
       </c>
       <c r="O106" s="36" t="s">
         <v>196</v>
       </c>
       <c r="P106" s="36">
         <v>3</v>
       </c>
       <c r="Q106" s="37">
         <v>1</v>
       </c>
       <c r="R106" s="16"/>
       <c r="S106" s="16"/>
       <c r="T106" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U106" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V106" s="16"/>
       <c r="W106" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X106" s="163" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y106" s="163" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z106" s="164" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA106" s="164" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB106" s="165" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC106" s="165" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD106" s="166" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE106" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X106" s="173" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF106" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG106" s="107"/>
       <c r="AH106" s="1"/>
       <c r="AI106" s="1"/>
       <c r="AJ106" s="1"/>
       <c r="AK106" s="1"/>
       <c r="AL106" s="1"/>
       <c r="AM106" s="1"/>
       <c r="AN106" s="1"/>
       <c r="AO106" s="1"/>
       <c r="AP106" s="1"/>
       <c r="AQ106" s="1"/>
     </row>
-    <row r="107" spans="1:43" s="183" customFormat="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="B107" s="195">
+    <row r="107" spans="1:43" s="173" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A107" t="str">
+        <f t="shared" ref="A107" si="46">IF(D107&gt;0,"x","")</f>
+        <v/>
+      </c>
+      <c r="B107">
         <f>+B106+1</f>
         <v>107</v>
       </c>
-      <c r="C107" s="195" t="s">
+      <c r="C107" t="s">
         <v>47</v>
       </c>
       <c r="D107" s="126"/>
       <c r="E107" s="24">
-        <f t="shared" ref="E107" si="39">ROUNDUP(D107/P107,0)</f>
+        <f t="shared" ref="E107" si="47">ROUNDUP(D107/P107,0)</f>
         <v>0</v>
       </c>
       <c r="F107" s="25">
-        <f t="shared" ref="F107" si="40">E107*P107</f>
+        <f t="shared" ref="F107" si="48">E107*P107</f>
         <v>0</v>
       </c>
       <c r="G107" s="26">
-        <f t="shared" ref="G107" si="41">E107/(100/T107)</f>
+        <f t="shared" ref="G107" si="49">E107/(100/T107)</f>
         <v>0</v>
       </c>
       <c r="H107" s="26">
-        <f t="shared" ref="H107" si="42">E107/(100/U107)</f>
-[...2 lines deleted...]
-      <c r="I107" s="191">
+        <f t="shared" ref="H107" si="50">E107/(100/U107)</f>
+        <v>0</v>
+      </c>
+      <c r="I107" s="181">
         <v>92.7</v>
       </c>
       <c r="J107" s="62">
-        <f t="shared" ref="J107" si="43">+ROUND(I107*(1-$F$9),2)</f>
+        <f t="shared" ref="J107" si="51">+ROUND(I107*(1-$F$9),2)</f>
         <v>92.7</v>
       </c>
       <c r="K107" s="62">
-        <f t="shared" ref="K107" si="44">+IFERROR(J107*F107,0)</f>
+        <f t="shared" ref="K107" si="52">+IFERROR(J107*F107,0)</f>
         <v>0</v>
       </c>
       <c r="L107" s="63" t="s">
         <v>197</v>
       </c>
       <c r="M107" s="63"/>
       <c r="N107" s="63" t="s">
         <v>141</v>
       </c>
       <c r="O107" s="63" t="s">
         <v>198</v>
       </c>
       <c r="P107" s="63">
         <v>3</v>
       </c>
       <c r="Q107" s="64">
         <v>1</v>
       </c>
-      <c r="R107" s="198"/>
-      <c r="S107" s="198"/>
+      <c r="R107" s="16"/>
+      <c r="S107" s="16"/>
       <c r="T107" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U107" s="30">
         <v>1.4705882352941178</v>
       </c>
-      <c r="V107" s="198"/>
+      <c r="V107" s="16"/>
       <c r="W107" s="31" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF105),3,FALSE),"")</f>
         <v/>
       </c>
-      <c r="X107" s="184" t="str">
+      <c r="X107" s="174" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF105),14,FALSE),"")</f>
         <v/>
       </c>
-      <c r="Y107" s="184" t="str">
+      <c r="Y107" s="174" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF105),15,FALSE),"")</f>
         <v/>
       </c>
-      <c r="Z107" s="185" t="str">
+      <c r="Z107" s="175" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF105),4,FALSE),"")</f>
         <v/>
       </c>
-      <c r="AA107" s="185" t="str">
+      <c r="AA107" s="175" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF105),6,FALSE),"")</f>
         <v/>
       </c>
       <c r="AB107" s="34" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF105),7,FALSE),"")</f>
         <v/>
       </c>
       <c r="AC107" s="34" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF105),8,FALSE),"")</f>
         <v/>
       </c>
-      <c r="AD107" s="186" t="str">
+      <c r="AD107" s="176" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF105),11,FALSE),"")</f>
         <v/>
       </c>
-      <c r="AE107" s="187" t="e">
-[...17 lines deleted...]
-      <c r="AQ107" s="184"/>
+      <c r="AE107" s="107" t="e">
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
+      </c>
+      <c r="AF107" s="107" t="e">
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
+      </c>
+      <c r="AG107" s="177"/>
+      <c r="AH107" s="174"/>
+      <c r="AI107" s="174"/>
+      <c r="AJ107" s="174"/>
+      <c r="AK107" s="174"/>
+      <c r="AL107" s="174"/>
+      <c r="AM107" s="174"/>
+      <c r="AN107" s="174"/>
+      <c r="AO107" s="174"/>
+      <c r="AP107" s="174"/>
+      <c r="AQ107" s="174"/>
     </row>
-    <row r="108" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <f t="shared" ref="B108:B171" si="46">+B107+1</f>
+    <row r="108" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="158" t="str">
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B108" s="158">
+        <f t="shared" ref="B108:B171" si="53">+B107+1</f>
         <v>108</v>
       </c>
-      <c r="C108" s="197" t="s">
+      <c r="C108" s="186" t="s">
         <v>47</v>
       </c>
-      <c r="D108" s="177"/>
-[...16 lines deleted...]
-      <c r="I108" s="193">
+      <c r="D108" s="167"/>
+      <c r="E108" s="168">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="F108" s="169">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="G108" s="170">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="H108" s="170">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="I108" s="183">
         <v>217.8</v>
       </c>
-      <c r="J108" s="149">
-        <f t="shared" si="25"/>
+      <c r="J108" s="148">
+        <f t="shared" si="35"/>
         <v>217.8</v>
       </c>
-      <c r="K108" s="149">
-        <f t="shared" si="26"/>
+      <c r="K108" s="148">
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L108" s="71">
         <v>36</v>
       </c>
-      <c r="M108" s="181"/>
-      <c r="N108" s="181" t="s">
+      <c r="M108" s="171"/>
+      <c r="N108" s="171" t="s">
         <v>141</v>
       </c>
-      <c r="O108" s="181" t="s">
+      <c r="O108" s="171" t="s">
         <v>199</v>
       </c>
-      <c r="P108" s="181">
+      <c r="P108" s="171">
         <v>3</v>
       </c>
-      <c r="Q108" s="182">
+      <c r="Q108" s="172">
         <v>1</v>
       </c>
       <c r="R108" s="16"/>
       <c r="S108" s="16"/>
       <c r="T108" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U108" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V108" s="16"/>
       <c r="W108" s="31" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF106),3,FALSE),"")</f>
         <v/>
       </c>
       <c r="X108" s="32" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF106),14,FALSE),"")</f>
         <v/>
       </c>
       <c r="Y108" s="32" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF106),15,FALSE),"")</f>
         <v/>
       </c>
       <c r="Z108" s="33" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF106),4,FALSE),"")</f>
         <v/>
       </c>
       <c r="AA108" s="33" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF106),6,FALSE),"")</f>
         <v/>
       </c>
-      <c r="AB108" s="158" t="str">
+      <c r="AB108" s="157" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF106),7,FALSE),"")</f>
         <v/>
       </c>
-      <c r="AC108" s="158" t="str">
+      <c r="AC108" s="157" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF106),8,FALSE),"")</f>
         <v/>
       </c>
       <c r="AD108" s="35" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF106),11,FALSE),"")</f>
         <v/>
       </c>
       <c r="AE108" s="107" t="e">
-        <f ca="1">VLOOKUP("x",INDIRECT(AF106,TRUE),2,FALSE)</f>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF108" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG108" s="107"/>
       <c r="AH108" s="1"/>
       <c r="AI108" s="1"/>
       <c r="AJ108" s="1"/>
       <c r="AK108" s="1"/>
       <c r="AL108" s="1"/>
       <c r="AM108" s="1"/>
       <c r="AN108" s="1"/>
       <c r="AO108" s="1"/>
       <c r="AP108" s="1"/>
       <c r="AQ108" s="1"/>
     </row>
-    <row r="109" spans="1:43" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f t="shared" si="46"/>
+    <row r="109" spans="1:43" x14ac:dyDescent="0.3">
+      <c r="B109">
+        <f t="shared" si="53"/>
         <v>109</v>
       </c>
       <c r="C109" t="s">
         <v>47</v>
       </c>
       <c r="D109" s="128"/>
       <c r="E109" s="44">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F109" s="45">
-        <f t="shared" si="22"/>
-[...7 lines deleted...]
-        <f t="shared" si="24"/>
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="G109" s="147">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="H109" s="147">
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I109" s="101">
         <v>7.72</v>
       </c>
       <c r="J109" s="101">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>7.72</v>
       </c>
       <c r="K109" s="47">
-        <f t="shared" si="26"/>
-[...3 lines deleted...]
-      <c r="M109" s="150" t="s">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="L109" s="178"/>
+      <c r="M109" s="149" t="s">
         <v>48</v>
       </c>
-      <c r="N109" s="150">
+      <c r="N109" s="149">
         <v>2</v>
       </c>
-      <c r="O109" s="150" t="s">
+      <c r="O109" s="149" t="s">
         <v>200</v>
       </c>
-      <c r="P109" s="150">
+      <c r="P109" s="149">
         <v>63</v>
       </c>
-      <c r="Q109" s="151">
+      <c r="Q109" s="150">
         <v>21</v>
       </c>
       <c r="R109" s="16"/>
       <c r="S109" s="16"/>
       <c r="T109" s="30">
         <v>0.26666000000000001</v>
       </c>
       <c r="U109" s="30">
         <v>0.29850746268656714</v>
       </c>
       <c r="V109" s="16"/>
       <c r="W109" s="31" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF108),3,FALSE),"")</f>
         <v/>
       </c>
       <c r="X109" s="32" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF108),14,FALSE),"")</f>
         <v/>
       </c>
       <c r="Y109" s="32" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF108),15,FALSE),"")</f>
         <v/>
       </c>
       <c r="Z109" s="33" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF108),4,FALSE),"")</f>
         <v/>
       </c>
       <c r="AA109" s="33" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF108),6,FALSE),"")</f>
         <v/>
       </c>
       <c r="AB109" s="34" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF108),7,FALSE),"")</f>
         <v/>
       </c>
       <c r="AC109" s="34" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF108),8,FALSE),"")</f>
         <v/>
       </c>
       <c r="AD109" s="35" t="str">
         <f ca="1">IFERROR(VLOOKUP("x",INDIRECT(AF108),11,FALSE),"")</f>
         <v/>
       </c>
       <c r="AE109" s="107" t="e">
-        <f ca="1">VLOOKUP("x",INDIRECT(AF108,TRUE),2,FALSE)</f>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="28"/>
+        <v>#N/A</v>
       </c>
       <c r="AF109" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="29"/>
+        <v>#N/A</v>
       </c>
       <c r="AG109" s="107"/>
       <c r="AH109" s="1"/>
       <c r="AI109" s="1"/>
       <c r="AJ109" s="1"/>
       <c r="AK109" s="1"/>
       <c r="AL109" s="1"/>
       <c r="AM109" s="1"/>
       <c r="AN109" s="1"/>
       <c r="AO109" s="1"/>
       <c r="AP109" s="1"/>
       <c r="AQ109" s="1"/>
     </row>
-    <row r="110" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A110" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B110">
+        <f t="shared" si="53"/>
         <v>110</v>
       </c>
       <c r="C110" t="s">
         <v>47</v>
       </c>
       <c r="D110" s="126"/>
       <c r="E110" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F110" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G110" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H110" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I110" s="62">
         <v>7.48</v>
       </c>
       <c r="J110" s="62">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>7.48</v>
       </c>
       <c r="K110" s="62">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L110" s="66" t="s">
         <v>51</v>
       </c>
       <c r="M110" s="66" t="s">
         <v>52</v>
       </c>
       <c r="N110" s="66" t="s">
         <v>201</v>
       </c>
       <c r="O110" s="66" t="s">
         <v>202</v>
       </c>
       <c r="P110" s="66">
         <v>54</v>
       </c>
       <c r="Q110" s="67">
         <v>18</v>
       </c>
       <c r="R110" s="16"/>
       <c r="S110" s="16"/>
       <c r="T110" s="30">
         <v>0.26666000000000001</v>
       </c>
       <c r="U110" s="30">
         <v>0.29850746268656714</v>
       </c>
       <c r="V110" s="16"/>
       <c r="W110" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X110" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y110" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z110" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA110" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB110" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC110" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD110" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE110" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X110" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF110" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG110" s="107"/>
       <c r="AH110" s="1"/>
       <c r="AI110" s="1"/>
       <c r="AJ110" s="1"/>
       <c r="AK110" s="1"/>
       <c r="AL110" s="1"/>
       <c r="AM110" s="1"/>
       <c r="AN110" s="1"/>
       <c r="AO110" s="1"/>
       <c r="AP110" s="1"/>
       <c r="AQ110" s="1"/>
     </row>
-    <row r="111" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A111" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B111">
+        <f t="shared" si="53"/>
         <v>111</v>
       </c>
       <c r="C111" t="s">
         <v>47</v>
       </c>
       <c r="D111" s="126"/>
       <c r="E111" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F111" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G111" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H111" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I111" s="62">
         <v>7.72</v>
       </c>
       <c r="J111" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>7.72</v>
       </c>
       <c r="K111" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L111" s="28" t="s">
         <v>54</v>
       </c>
       <c r="M111" s="28" t="s">
         <v>55</v>
       </c>
       <c r="N111" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O111" s="28" t="s">
         <v>203</v>
       </c>
       <c r="P111" s="28">
         <v>54</v>
       </c>
       <c r="Q111" s="29">
         <v>18</v>
       </c>
       <c r="R111" s="16"/>
       <c r="S111" s="16"/>
       <c r="T111" s="30">
         <v>0.26666000000000001</v>
       </c>
       <c r="U111" s="30">
         <v>0.29850746268656714</v>
       </c>
       <c r="V111" s="16"/>
       <c r="W111" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X111" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y111" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z111" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA111" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB111" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC111" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD111" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE111" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X111" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF111" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG111" s="107"/>
       <c r="AH111" s="1"/>
       <c r="AI111" s="1"/>
       <c r="AJ111" s="1"/>
       <c r="AK111" s="1"/>
       <c r="AL111" s="1"/>
       <c r="AM111" s="1"/>
       <c r="AN111" s="1"/>
       <c r="AO111" s="1"/>
       <c r="AP111" s="1"/>
       <c r="AQ111" s="1"/>
     </row>
-    <row r="112" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A112" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B112">
+        <f t="shared" si="53"/>
         <v>112</v>
       </c>
       <c r="C112" t="s">
         <v>47</v>
       </c>
       <c r="D112" s="126"/>
       <c r="E112" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F112" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G112" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H112" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I112" s="62">
         <v>8.2200000000000006</v>
       </c>
       <c r="J112" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>8.2200000000000006</v>
       </c>
       <c r="K112" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L112" s="36" t="s">
         <v>57</v>
       </c>
       <c r="M112" s="36" t="s">
         <v>58</v>
       </c>
       <c r="N112" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O112" s="36" t="s">
         <v>204</v>
       </c>
       <c r="P112" s="36">
         <v>42</v>
       </c>
       <c r="Q112" s="37">
         <v>14</v>
       </c>
       <c r="R112" s="16"/>
       <c r="S112" s="16"/>
       <c r="T112" s="30">
         <v>0.26666000000000001</v>
       </c>
       <c r="U112" s="30">
         <v>0.29850746268656714</v>
       </c>
       <c r="V112" s="16"/>
       <c r="W112" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X112" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y112" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z112" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA112" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB112" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC112" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD112" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE112" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X112" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF112" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG112" s="107"/>
       <c r="AH112" s="1"/>
       <c r="AI112" s="1"/>
       <c r="AJ112" s="1"/>
       <c r="AK112" s="1"/>
       <c r="AL112" s="1"/>
       <c r="AM112" s="1"/>
       <c r="AN112" s="1"/>
       <c r="AO112" s="1"/>
       <c r="AP112" s="1"/>
       <c r="AQ112" s="1"/>
     </row>
-    <row r="113" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A113" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B113">
+        <f t="shared" si="53"/>
         <v>113</v>
       </c>
       <c r="C113" t="s">
         <v>47</v>
       </c>
       <c r="D113" s="126"/>
       <c r="E113" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F113" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G113" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H113" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I113" s="62">
         <v>8.68</v>
       </c>
       <c r="J113" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>8.68</v>
       </c>
       <c r="K113" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L113" s="28" t="s">
         <v>60</v>
       </c>
       <c r="M113" s="28" t="s">
         <v>61</v>
       </c>
       <c r="N113" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O113" s="28" t="s">
         <v>205</v>
       </c>
       <c r="P113" s="28">
         <v>42</v>
       </c>
       <c r="Q113" s="29">
         <v>14</v>
       </c>
       <c r="R113" s="16"/>
       <c r="S113" s="16"/>
       <c r="T113" s="30">
         <v>0.26666000000000001</v>
       </c>
       <c r="U113" s="30">
         <v>0.29850746268656714</v>
       </c>
       <c r="V113" s="16"/>
       <c r="W113" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X113" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y113" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z113" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA113" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB113" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC113" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD113" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE113" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X113" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF113" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG113" s="107"/>
       <c r="AH113" s="1"/>
       <c r="AI113" s="1"/>
       <c r="AJ113" s="1"/>
       <c r="AK113" s="1"/>
       <c r="AL113" s="1"/>
       <c r="AM113" s="1"/>
       <c r="AN113" s="1"/>
       <c r="AO113" s="1"/>
       <c r="AP113" s="1"/>
       <c r="AQ113" s="1"/>
     </row>
-    <row r="114" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A114" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B114">
+        <f t="shared" si="53"/>
         <v>114</v>
       </c>
       <c r="C114" t="s">
         <v>47</v>
       </c>
       <c r="D114" s="126"/>
       <c r="E114" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F114" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G114" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H114" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I114" s="62">
         <v>9.06</v>
       </c>
       <c r="J114" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>9.06</v>
       </c>
       <c r="K114" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L114" s="36" t="s">
         <v>63</v>
       </c>
       <c r="M114" s="36"/>
       <c r="N114" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O114" s="36" t="s">
         <v>206</v>
       </c>
       <c r="P114" s="36">
         <v>48</v>
       </c>
       <c r="Q114" s="37">
         <v>16</v>
       </c>
       <c r="R114" s="16"/>
       <c r="S114" s="16"/>
       <c r="T114" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U114" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V114" s="16"/>
       <c r="W114" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X114" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y114" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z114" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA114" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB114" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC114" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD114" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE114" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X114" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF114" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG114" s="107"/>
       <c r="AH114" s="1"/>
       <c r="AI114" s="1"/>
       <c r="AJ114" s="1"/>
       <c r="AK114" s="1"/>
       <c r="AL114" s="1"/>
       <c r="AM114" s="1"/>
       <c r="AN114" s="1"/>
       <c r="AO114" s="1"/>
       <c r="AP114" s="1"/>
       <c r="AQ114" s="1"/>
     </row>
-    <row r="115" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A115" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B115">
+        <f t="shared" si="53"/>
         <v>115</v>
       </c>
       <c r="C115" t="s">
         <v>47</v>
       </c>
       <c r="D115" s="126"/>
       <c r="E115" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F115" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G115" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H115" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I115" s="62">
         <v>9.5399999999999991</v>
       </c>
       <c r="J115" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>9.5399999999999991</v>
       </c>
       <c r="K115" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L115" s="28" t="s">
         <v>65</v>
       </c>
       <c r="M115" s="28"/>
       <c r="N115" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O115" s="28" t="s">
         <v>207</v>
       </c>
       <c r="P115" s="28">
         <v>48</v>
       </c>
       <c r="Q115" s="29">
         <v>16</v>
       </c>
       <c r="R115" s="16"/>
       <c r="S115" s="16"/>
       <c r="T115" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U115" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V115" s="16"/>
       <c r="W115" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X115" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y115" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z115" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA115" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB115" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC115" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD115" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE115" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X115" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF115" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG115" s="107"/>
       <c r="AH115" s="1"/>
       <c r="AI115" s="1"/>
       <c r="AJ115" s="1"/>
       <c r="AK115" s="1"/>
       <c r="AL115" s="1"/>
       <c r="AM115" s="1"/>
       <c r="AN115" s="1"/>
       <c r="AO115" s="1"/>
       <c r="AP115" s="1"/>
       <c r="AQ115" s="1"/>
     </row>
-    <row r="116" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A116" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B116">
+        <f t="shared" si="53"/>
         <v>116</v>
       </c>
       <c r="C116" t="s">
         <v>47</v>
       </c>
       <c r="D116" s="126"/>
       <c r="E116" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F116" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G116" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H116" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I116" s="62">
         <v>9.5399999999999991</v>
       </c>
       <c r="J116" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>9.5399999999999991</v>
       </c>
       <c r="K116" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L116" s="36"/>
       <c r="M116" s="36" t="s">
         <v>82</v>
       </c>
       <c r="N116" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O116" s="36" t="s">
         <v>208</v>
       </c>
       <c r="P116" s="36">
         <v>48</v>
       </c>
       <c r="Q116" s="37">
         <v>16</v>
       </c>
       <c r="R116" s="16"/>
       <c r="S116" s="16"/>
       <c r="T116" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U116" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V116" s="16"/>
       <c r="W116" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X116" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y116" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z116" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA116" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB116" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC116" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD116" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE116" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X116" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF116" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG116" s="107"/>
       <c r="AH116" s="1"/>
       <c r="AI116" s="1"/>
       <c r="AJ116" s="1"/>
       <c r="AK116" s="1"/>
       <c r="AL116" s="1"/>
       <c r="AM116" s="1"/>
       <c r="AN116" s="1"/>
       <c r="AO116" s="1"/>
       <c r="AP116" s="1"/>
       <c r="AQ116" s="1"/>
     </row>
-    <row r="117" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A117" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B117">
+        <f t="shared" si="53"/>
         <v>117</v>
       </c>
       <c r="C117" t="s">
         <v>47</v>
       </c>
       <c r="D117" s="126"/>
       <c r="E117" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F117" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G117" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H117" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I117" s="62">
         <v>10.28</v>
       </c>
       <c r="J117" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>10.28</v>
       </c>
       <c r="K117" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L117" s="28" t="s">
         <v>69</v>
       </c>
       <c r="M117" s="28"/>
       <c r="N117" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O117" s="28" t="s">
         <v>209</v>
       </c>
       <c r="P117" s="28">
         <v>36</v>
       </c>
       <c r="Q117" s="29">
         <v>12</v>
       </c>
       <c r="R117" s="16"/>
       <c r="S117" s="16"/>
       <c r="T117" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U117" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V117" s="16"/>
       <c r="W117" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X117" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y117" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z117" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA117" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB117" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC117" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD117" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE117" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X117" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF117" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG117" s="107"/>
       <c r="AH117" s="1"/>
       <c r="AI117" s="1"/>
       <c r="AJ117" s="1"/>
       <c r="AK117" s="1"/>
       <c r="AL117" s="1"/>
       <c r="AM117" s="1"/>
       <c r="AN117" s="1"/>
       <c r="AO117" s="1"/>
       <c r="AP117" s="1"/>
       <c r="AQ117" s="1"/>
     </row>
-    <row r="118" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A118" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B118">
+        <f t="shared" si="53"/>
         <v>118</v>
       </c>
       <c r="C118" t="s">
         <v>47</v>
       </c>
       <c r="D118" s="126"/>
       <c r="E118" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F118" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G118" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H118" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I118" s="62">
         <v>10.28</v>
       </c>
       <c r="J118" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>10.28</v>
       </c>
       <c r="K118" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L118" s="36"/>
       <c r="M118" s="36" t="s">
         <v>85</v>
       </c>
       <c r="N118" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O118" s="36" t="s">
         <v>210</v>
       </c>
       <c r="P118" s="36">
         <v>48</v>
       </c>
       <c r="Q118" s="37">
         <v>16</v>
       </c>
       <c r="R118" s="16"/>
       <c r="S118" s="16"/>
       <c r="T118" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U118" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V118" s="16"/>
       <c r="W118" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X118" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y118" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z118" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA118" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB118" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC118" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD118" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE118" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X118" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF118" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG118" s="107"/>
       <c r="AH118" s="1"/>
       <c r="AI118" s="1"/>
       <c r="AJ118" s="1"/>
       <c r="AK118" s="1"/>
       <c r="AL118" s="1"/>
       <c r="AM118" s="1"/>
       <c r="AN118" s="1"/>
       <c r="AO118" s="1"/>
       <c r="AP118" s="1"/>
       <c r="AQ118" s="1"/>
     </row>
-    <row r="119" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A119" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B119">
+        <f t="shared" si="53"/>
         <v>119</v>
       </c>
       <c r="C119" t="s">
         <v>47</v>
       </c>
       <c r="D119" s="126"/>
       <c r="E119" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F119" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G119" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H119" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I119" s="62">
         <v>10.9</v>
       </c>
       <c r="J119" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>10.9</v>
       </c>
       <c r="K119" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L119" s="28" t="s">
         <v>87</v>
       </c>
       <c r="M119" s="28"/>
       <c r="N119" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O119" s="28" t="s">
         <v>211</v>
       </c>
       <c r="P119" s="28">
         <v>36</v>
       </c>
       <c r="Q119" s="29">
         <v>12</v>
       </c>
       <c r="R119" s="16"/>
       <c r="S119" s="16"/>
       <c r="T119" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U119" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V119" s="16"/>
       <c r="W119" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X119" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y119" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z119" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA119" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB119" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC119" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD119" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE119" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X119" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF119" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG119" s="107"/>
       <c r="AH119" s="1"/>
       <c r="AI119" s="1"/>
       <c r="AJ119" s="1"/>
       <c r="AK119" s="1"/>
       <c r="AL119" s="1"/>
       <c r="AM119" s="1"/>
       <c r="AN119" s="1"/>
       <c r="AO119" s="1"/>
       <c r="AP119" s="1"/>
       <c r="AQ119" s="1"/>
     </row>
-    <row r="120" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A120" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B120">
+        <f t="shared" si="53"/>
         <v>120</v>
       </c>
       <c r="C120" t="s">
         <v>47</v>
       </c>
       <c r="D120" s="126"/>
       <c r="E120" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F120" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G120" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H120" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I120" s="62">
         <v>10.9</v>
       </c>
       <c r="J120" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>10.9</v>
       </c>
       <c r="K120" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L120" s="56"/>
       <c r="M120" s="36" t="s">
         <v>89</v>
       </c>
       <c r="N120" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O120" s="36" t="s">
         <v>212</v>
       </c>
       <c r="P120" s="36">
         <v>36</v>
       </c>
       <c r="Q120" s="37">
         <v>12</v>
       </c>
       <c r="R120" s="16"/>
       <c r="S120" s="16"/>
       <c r="T120" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U120" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V120" s="16"/>
       <c r="W120" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X120" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y120" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z120" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA120" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB120" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC120" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD120" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE120" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X120" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF120" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG120" s="107"/>
       <c r="AH120" s="1"/>
       <c r="AI120" s="1"/>
       <c r="AJ120" s="1"/>
       <c r="AK120" s="1"/>
       <c r="AL120" s="1"/>
       <c r="AM120" s="1"/>
       <c r="AN120" s="1"/>
       <c r="AO120" s="1"/>
       <c r="AP120" s="1"/>
       <c r="AQ120" s="1"/>
     </row>
-    <row r="121" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A121" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B121">
+        <f t="shared" si="53"/>
         <v>121</v>
       </c>
       <c r="C121" t="s">
         <v>47</v>
       </c>
       <c r="D121" s="126"/>
       <c r="E121" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F121" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G121" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H121" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I121" s="62">
         <v>11.82</v>
       </c>
       <c r="J121" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>11.82</v>
       </c>
       <c r="K121" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L121" s="28" t="s">
         <v>91</v>
       </c>
       <c r="M121" s="28"/>
       <c r="N121" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O121" s="28" t="s">
         <v>213</v>
       </c>
       <c r="P121" s="28">
         <v>27</v>
       </c>
       <c r="Q121" s="29">
         <v>9</v>
       </c>
       <c r="R121" s="16"/>
       <c r="S121" s="16"/>
       <c r="T121" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U121" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V121" s="16"/>
       <c r="W121" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X121" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y121" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z121" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA121" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB121" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC121" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD121" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE121" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X121" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF121" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG121" s="107"/>
       <c r="AH121" s="1"/>
       <c r="AI121" s="1"/>
       <c r="AJ121" s="1"/>
       <c r="AK121" s="1"/>
       <c r="AL121" s="1"/>
       <c r="AM121" s="1"/>
       <c r="AN121" s="1"/>
       <c r="AO121" s="1"/>
       <c r="AP121" s="1"/>
       <c r="AQ121" s="1"/>
     </row>
-    <row r="122" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A122" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B122">
+        <f t="shared" si="53"/>
         <v>122</v>
       </c>
       <c r="C122" t="s">
         <v>47</v>
       </c>
       <c r="D122" s="126"/>
       <c r="E122" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F122" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G122" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H122" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I122" s="62">
         <v>11.82</v>
       </c>
       <c r="J122" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>11.82</v>
       </c>
       <c r="K122" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L122" s="36"/>
       <c r="M122" s="36" t="s">
         <v>93</v>
       </c>
       <c r="N122" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O122" s="36" t="s">
         <v>214</v>
       </c>
       <c r="P122" s="36">
         <v>36</v>
       </c>
       <c r="Q122" s="37">
         <v>12</v>
       </c>
       <c r="R122" s="16"/>
       <c r="S122" s="16"/>
       <c r="T122" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U122" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V122" s="16"/>
       <c r="W122" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X122" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y122" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z122" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA122" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB122" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC122" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD122" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE122" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X122" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF122" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG122" s="107"/>
       <c r="AH122" s="1"/>
       <c r="AI122" s="1"/>
       <c r="AJ122" s="1"/>
       <c r="AK122" s="1"/>
       <c r="AL122" s="1"/>
       <c r="AM122" s="1"/>
       <c r="AN122" s="1"/>
       <c r="AO122" s="1"/>
       <c r="AP122" s="1"/>
       <c r="AQ122" s="1"/>
     </row>
-    <row r="123" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A123" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B123">
+        <f t="shared" si="53"/>
         <v>123</v>
       </c>
       <c r="C123" t="s">
         <v>47</v>
       </c>
       <c r="D123" s="126"/>
       <c r="E123" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F123" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G123" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H123" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I123" s="62">
         <v>12.72</v>
       </c>
       <c r="J123" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>12.72</v>
       </c>
       <c r="K123" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L123" s="28" t="s">
         <v>95</v>
       </c>
       <c r="M123" s="28"/>
       <c r="N123" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O123" s="28" t="s">
         <v>215</v>
       </c>
       <c r="P123" s="28">
         <v>27</v>
       </c>
       <c r="Q123" s="29">
         <v>9</v>
       </c>
       <c r="R123" s="16"/>
       <c r="S123" s="16"/>
       <c r="T123" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U123" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V123" s="16"/>
       <c r="W123" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X123" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y123" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z123" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA123" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB123" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC123" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD123" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE123" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X123" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF123" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG123" s="107"/>
       <c r="AH123" s="1"/>
       <c r="AI123" s="1"/>
       <c r="AJ123" s="1"/>
       <c r="AK123" s="1"/>
       <c r="AL123" s="1"/>
       <c r="AM123" s="1"/>
       <c r="AN123" s="1"/>
       <c r="AO123" s="1"/>
       <c r="AP123" s="1"/>
       <c r="AQ123" s="1"/>
     </row>
-    <row r="124" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A124" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B124">
+        <f t="shared" si="53"/>
         <v>124</v>
       </c>
       <c r="C124" t="s">
         <v>47</v>
       </c>
       <c r="D124" s="126"/>
       <c r="E124" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F124" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G124" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H124" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I124" s="62">
         <v>12.72</v>
       </c>
       <c r="J124" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>12.72</v>
       </c>
       <c r="K124" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L124" s="36"/>
       <c r="M124" s="36" t="s">
         <v>97</v>
       </c>
       <c r="N124" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O124" s="36" t="s">
         <v>216</v>
       </c>
       <c r="P124" s="36">
         <v>27</v>
       </c>
       <c r="Q124" s="37">
         <v>9</v>
       </c>
       <c r="R124" s="16"/>
       <c r="S124" s="16"/>
       <c r="T124" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U124" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V124" s="16"/>
       <c r="W124" s="31" t="str">
+        <f t="shared" ca="1" si="38"/>
+        <v/>
+      </c>
+      <c r="X124" s="32" t="str">
+        <f t="shared" ca="1" si="39"/>
+        <v/>
+      </c>
+      <c r="Y124" s="32" t="str">
+        <f t="shared" ca="1" si="40"/>
+        <v/>
+      </c>
+      <c r="Z124" s="33" t="str">
+        <f t="shared" ca="1" si="41"/>
+        <v/>
+      </c>
+      <c r="AA124" s="33" t="str">
+        <f t="shared" ca="1" si="42"/>
+        <v/>
+      </c>
+      <c r="AB124" s="34" t="str">
+        <f t="shared" ca="1" si="43"/>
+        <v/>
+      </c>
+      <c r="AC124" s="34" t="str">
+        <f t="shared" ca="1" si="44"/>
+        <v/>
+      </c>
+      <c r="AD124" s="35" t="str">
+        <f t="shared" ca="1" si="45"/>
+        <v/>
+      </c>
+      <c r="AE124" s="107" t="e">
         <f t="shared" ca="1" si="28"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X124" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF124" s="107" t="e">
         <f t="shared" ca="1" si="29"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG124" s="107"/>
       <c r="AH124" s="1"/>
       <c r="AI124" s="1"/>
       <c r="AJ124" s="1"/>
       <c r="AK124" s="1"/>
       <c r="AL124" s="1"/>
       <c r="AM124" s="1"/>
       <c r="AN124" s="1"/>
       <c r="AO124" s="1"/>
       <c r="AP124" s="1"/>
       <c r="AQ124" s="1"/>
     </row>
-    <row r="125" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A125" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B125">
+        <f t="shared" si="53"/>
         <v>125</v>
       </c>
       <c r="C125" t="s">
         <v>47</v>
       </c>
       <c r="D125" s="126"/>
       <c r="E125" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F125" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G125" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H125" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I125" s="62">
         <v>13.7</v>
       </c>
       <c r="J125" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>13.7</v>
       </c>
       <c r="K125" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L125" s="28" t="s">
         <v>99</v>
       </c>
       <c r="M125" s="28"/>
       <c r="N125" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O125" s="28" t="s">
         <v>217</v>
       </c>
       <c r="P125" s="28">
         <v>18</v>
       </c>
       <c r="Q125" s="29">
         <v>6</v>
       </c>
       <c r="R125" s="16"/>
       <c r="S125" s="16"/>
       <c r="T125" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U125" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V125" s="16"/>
       <c r="W125" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X125" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y125" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z125" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA125" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB125" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC125" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD125" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE125" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ref="AE125:AE188" ca="1" si="54">VLOOKUP("x",INDIRECT(AF124,TRUE),2,FALSE)</f>
+        <v>#N/A</v>
       </c>
       <c r="AF125" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ref="AF125:AF188" ca="1" si="55">CONCATENATE("A",AE125+1,":$O$350")</f>
+        <v>#N/A</v>
       </c>
       <c r="AG125" s="107"/>
       <c r="AH125" s="1"/>
       <c r="AI125" s="1"/>
       <c r="AJ125" s="1"/>
       <c r="AK125" s="1"/>
       <c r="AL125" s="1"/>
       <c r="AM125" s="1"/>
       <c r="AN125" s="1"/>
       <c r="AO125" s="1"/>
       <c r="AP125" s="1"/>
       <c r="AQ125" s="1"/>
     </row>
-    <row r="126" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A126" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B126">
+        <f t="shared" si="53"/>
         <v>126</v>
       </c>
       <c r="C126" t="s">
         <v>47</v>
       </c>
       <c r="D126" s="126"/>
       <c r="E126" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F126" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G126" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H126" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I126" s="62">
         <v>14.56</v>
       </c>
       <c r="J126" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>14.56</v>
       </c>
       <c r="K126" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L126" s="36" t="s">
         <v>101</v>
       </c>
       <c r="M126" s="36"/>
       <c r="N126" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O126" s="36" t="s">
         <v>218</v>
       </c>
       <c r="P126" s="36">
         <v>18</v>
       </c>
       <c r="Q126" s="37">
         <v>6</v>
       </c>
       <c r="R126" s="16"/>
       <c r="S126" s="16"/>
       <c r="T126" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U126" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V126" s="16"/>
       <c r="W126" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X126" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y126" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z126" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA126" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB126" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC126" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD126" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE126" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF126" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG126" s="107"/>
       <c r="AH126" s="1"/>
       <c r="AI126" s="1"/>
       <c r="AJ126" s="1"/>
       <c r="AK126" s="1"/>
       <c r="AL126" s="1"/>
       <c r="AM126" s="1"/>
       <c r="AN126" s="1"/>
       <c r="AO126" s="1"/>
       <c r="AP126" s="1"/>
       <c r="AQ126" s="1"/>
     </row>
-    <row r="127" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A127" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B127">
+        <f t="shared" si="53"/>
         <v>127</v>
       </c>
       <c r="C127" t="s">
         <v>47</v>
       </c>
       <c r="D127" s="126"/>
       <c r="E127" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F127" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G127" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H127" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I127" s="62">
         <v>14.56</v>
       </c>
       <c r="J127" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>14.56</v>
       </c>
       <c r="K127" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L127" s="28"/>
       <c r="M127" s="28" t="s">
         <v>103</v>
       </c>
       <c r="N127" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O127" s="28" t="s">
         <v>219</v>
       </c>
       <c r="P127" s="28">
         <v>18</v>
       </c>
       <c r="Q127" s="29">
         <v>6</v>
       </c>
       <c r="R127" s="16"/>
       <c r="S127" s="16"/>
       <c r="T127" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U127" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V127" s="16"/>
       <c r="W127" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X127" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y127" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z127" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA127" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB127" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC127" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD127" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE127" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF127" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG127" s="107"/>
       <c r="AH127" s="1"/>
       <c r="AI127" s="1"/>
       <c r="AJ127" s="1"/>
       <c r="AK127" s="1"/>
       <c r="AL127" s="1"/>
       <c r="AM127" s="1"/>
       <c r="AN127" s="1"/>
       <c r="AO127" s="1"/>
       <c r="AP127" s="1"/>
       <c r="AQ127" s="1"/>
     </row>
-    <row r="128" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A128" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B128">
+        <f t="shared" si="53"/>
         <v>128</v>
       </c>
       <c r="C128" t="s">
         <v>47</v>
       </c>
       <c r="D128" s="126"/>
       <c r="E128" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F128" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G128" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H128" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I128" s="62">
         <v>15</v>
       </c>
       <c r="J128" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>15</v>
       </c>
       <c r="K128" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L128" s="36" t="s">
         <v>105</v>
       </c>
       <c r="M128" s="36"/>
       <c r="N128" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O128" s="36" t="s">
         <v>220</v>
       </c>
       <c r="P128" s="36">
         <v>18</v>
       </c>
       <c r="Q128" s="37">
         <v>6</v>
       </c>
       <c r="R128" s="16"/>
       <c r="S128" s="16"/>
       <c r="T128" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U128" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V128" s="16"/>
       <c r="W128" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X128" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y128" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z128" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA128" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB128" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC128" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD128" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE128" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF128" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG128" s="107"/>
       <c r="AH128" s="1"/>
       <c r="AI128" s="1"/>
       <c r="AJ128" s="1"/>
       <c r="AK128" s="1"/>
       <c r="AL128" s="1"/>
       <c r="AM128" s="1"/>
       <c r="AN128" s="1"/>
       <c r="AO128" s="1"/>
       <c r="AP128" s="1"/>
       <c r="AQ128" s="1"/>
     </row>
-    <row r="129" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A129" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B129">
+        <f t="shared" si="53"/>
         <v>129</v>
       </c>
       <c r="C129" t="s">
         <v>47</v>
       </c>
       <c r="D129" s="126"/>
       <c r="E129" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F129" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G129" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H129" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I129" s="62">
         <v>15</v>
       </c>
       <c r="J129" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>15</v>
       </c>
       <c r="K129" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L129" s="28"/>
       <c r="M129" s="28" t="s">
         <v>107</v>
       </c>
       <c r="N129" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O129" s="28" t="s">
         <v>221</v>
       </c>
       <c r="P129" s="28">
         <v>18</v>
       </c>
       <c r="Q129" s="29">
         <v>6</v>
       </c>
       <c r="R129" s="16"/>
       <c r="S129" s="16"/>
       <c r="T129" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U129" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V129" s="16"/>
       <c r="W129" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X129" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y129" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z129" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA129" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB129" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC129" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD129" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE129" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF129" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG129" s="107"/>
       <c r="AH129" s="1"/>
       <c r="AI129" s="1"/>
       <c r="AJ129" s="1"/>
       <c r="AK129" s="1"/>
       <c r="AL129" s="1"/>
       <c r="AM129" s="1"/>
       <c r="AN129" s="1"/>
       <c r="AO129" s="1"/>
       <c r="AP129" s="1"/>
       <c r="AQ129" s="1"/>
     </row>
-    <row r="130" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A130" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B130">
+        <f t="shared" si="53"/>
         <v>130</v>
       </c>
       <c r="C130" t="s">
         <v>47</v>
       </c>
       <c r="D130" s="126"/>
       <c r="E130" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F130" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G130" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H130" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I130" s="62">
         <v>17.079999999999998</v>
       </c>
       <c r="J130" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>17.079999999999998</v>
       </c>
       <c r="K130" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L130" s="36" t="s">
         <v>109</v>
       </c>
       <c r="M130" s="36"/>
       <c r="N130" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O130" s="36" t="s">
         <v>222</v>
       </c>
       <c r="P130" s="36">
         <v>12</v>
       </c>
       <c r="Q130" s="37">
         <v>4</v>
       </c>
       <c r="R130" s="16"/>
       <c r="S130" s="16"/>
       <c r="T130" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U130" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V130" s="16"/>
       <c r="W130" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X130" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y130" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z130" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA130" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB130" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC130" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD130" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE130" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF130" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG130" s="107"/>
       <c r="AH130" s="1"/>
       <c r="AI130" s="1"/>
       <c r="AJ130" s="1"/>
       <c r="AK130" s="1"/>
       <c r="AL130" s="1"/>
       <c r="AM130" s="1"/>
       <c r="AN130" s="1"/>
       <c r="AO130" s="1"/>
       <c r="AP130" s="1"/>
       <c r="AQ130" s="1"/>
     </row>
-    <row r="131" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A131" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B131">
+        <f t="shared" si="53"/>
         <v>131</v>
       </c>
       <c r="C131" t="s">
         <v>47</v>
       </c>
       <c r="D131" s="126"/>
       <c r="E131" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F131" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G131" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H131" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I131" s="62">
         <v>18.239999999999998</v>
       </c>
       <c r="J131" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>18.239999999999998</v>
       </c>
       <c r="K131" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L131" s="28" t="s">
         <v>111</v>
       </c>
       <c r="M131" s="28"/>
       <c r="N131" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O131" s="28" t="s">
         <v>223</v>
       </c>
       <c r="P131" s="28">
         <v>12</v>
       </c>
       <c r="Q131" s="29">
         <v>4</v>
       </c>
       <c r="R131" s="16"/>
       <c r="S131" s="16"/>
       <c r="T131" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U131" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V131" s="16"/>
       <c r="W131" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X131" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y131" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z131" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA131" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB131" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC131" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD131" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE131" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF131" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG131" s="107"/>
       <c r="AH131" s="1"/>
       <c r="AI131" s="1"/>
       <c r="AJ131" s="1"/>
       <c r="AK131" s="1"/>
       <c r="AL131" s="1"/>
       <c r="AM131" s="1"/>
       <c r="AN131" s="1"/>
       <c r="AO131" s="1"/>
       <c r="AP131" s="1"/>
       <c r="AQ131" s="1"/>
     </row>
-    <row r="132" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A132" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B132">
+        <f t="shared" si="53"/>
         <v>132</v>
       </c>
       <c r="C132" t="s">
         <v>47</v>
       </c>
       <c r="D132" s="126"/>
       <c r="E132" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F132" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G132" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H132" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I132" s="62">
         <v>20.02</v>
       </c>
       <c r="J132" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>20.02</v>
       </c>
       <c r="K132" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L132" s="36" t="s">
         <v>113</v>
       </c>
       <c r="M132" s="36"/>
       <c r="N132" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O132" s="36" t="s">
         <v>224</v>
       </c>
       <c r="P132" s="36">
         <v>12</v>
       </c>
       <c r="Q132" s="37">
         <v>4</v>
       </c>
       <c r="R132" s="16"/>
       <c r="S132" s="16"/>
       <c r="T132" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U132" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V132" s="16"/>
       <c r="W132" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X132" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y132" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z132" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA132" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB132" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC132" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD132" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE132" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF132" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG132" s="107"/>
       <c r="AH132" s="1"/>
       <c r="AI132" s="1"/>
       <c r="AJ132" s="1"/>
       <c r="AK132" s="1"/>
       <c r="AL132" s="1"/>
       <c r="AM132" s="1"/>
       <c r="AN132" s="1"/>
       <c r="AO132" s="1"/>
       <c r="AP132" s="1"/>
       <c r="AQ132" s="1"/>
     </row>
-    <row r="133" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A133" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B133">
+        <f t="shared" si="53"/>
         <v>133</v>
       </c>
       <c r="C133" t="s">
         <v>47</v>
       </c>
       <c r="D133" s="126"/>
       <c r="E133" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F133" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G133" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H133" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I133" s="62">
         <v>21.84</v>
       </c>
       <c r="J133" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>21.84</v>
       </c>
       <c r="K133" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L133" s="28" t="s">
         <v>115</v>
       </c>
       <c r="M133" s="28"/>
       <c r="N133" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O133" s="28" t="s">
         <v>225</v>
       </c>
       <c r="P133" s="28">
         <v>12</v>
       </c>
       <c r="Q133" s="29">
         <v>4</v>
       </c>
       <c r="R133" s="16"/>
       <c r="S133" s="16"/>
       <c r="T133" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U133" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V133" s="16"/>
       <c r="W133" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X133" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y133" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z133" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA133" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB133" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC133" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD133" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE133" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF133" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG133" s="107"/>
       <c r="AH133" s="1"/>
       <c r="AI133" s="1"/>
       <c r="AJ133" s="1"/>
       <c r="AK133" s="1"/>
       <c r="AL133" s="1"/>
       <c r="AM133" s="1"/>
       <c r="AN133" s="1"/>
       <c r="AO133" s="1"/>
       <c r="AP133" s="1"/>
       <c r="AQ133" s="1"/>
     </row>
-    <row r="134" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A134" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B134">
+        <f t="shared" si="53"/>
         <v>134</v>
       </c>
       <c r="C134" t="s">
         <v>47</v>
       </c>
       <c r="D134" s="126"/>
       <c r="E134" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F134" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G134" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H134" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I134" s="62">
         <v>24.34</v>
       </c>
       <c r="J134" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>24.34</v>
       </c>
       <c r="K134" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L134" s="36" t="s">
         <v>117</v>
       </c>
       <c r="M134" s="36"/>
       <c r="N134" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O134" s="36" t="s">
         <v>226</v>
       </c>
       <c r="P134" s="36">
         <v>6</v>
       </c>
       <c r="Q134" s="37">
         <v>2</v>
       </c>
       <c r="R134" s="16"/>
       <c r="S134" s="16"/>
       <c r="T134" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U134" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V134" s="16"/>
       <c r="W134" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X134" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y134" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z134" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA134" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB134" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC134" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD134" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE134" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF134" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG134" s="107"/>
       <c r="AH134" s="1"/>
       <c r="AI134" s="1"/>
       <c r="AJ134" s="1"/>
       <c r="AK134" s="1"/>
       <c r="AL134" s="1"/>
       <c r="AM134" s="1"/>
       <c r="AN134" s="1"/>
       <c r="AO134" s="1"/>
       <c r="AP134" s="1"/>
       <c r="AQ134" s="1"/>
     </row>
-    <row r="135" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A135" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B135">
+        <f t="shared" si="53"/>
         <v>135</v>
       </c>
       <c r="C135" t="s">
         <v>47</v>
       </c>
       <c r="D135" s="126"/>
       <c r="E135" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F135" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G135" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H135" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I135" s="62">
         <v>24.48</v>
       </c>
       <c r="J135" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>24.48</v>
       </c>
       <c r="K135" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L135" s="28" t="s">
         <v>119</v>
       </c>
       <c r="M135" s="28"/>
       <c r="N135" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O135" s="28" t="s">
         <v>227</v>
       </c>
       <c r="P135" s="28">
         <v>6</v>
       </c>
       <c r="Q135" s="29">
         <v>2</v>
       </c>
       <c r="R135" s="16"/>
       <c r="S135" s="16"/>
       <c r="T135" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U135" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V135" s="16"/>
       <c r="W135" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X135" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y135" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z135" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA135" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB135" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC135" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD135" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE135" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF135" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG135" s="107"/>
       <c r="AH135" s="1"/>
       <c r="AI135" s="1"/>
       <c r="AJ135" s="1"/>
       <c r="AK135" s="1"/>
       <c r="AL135" s="1"/>
       <c r="AM135" s="1"/>
       <c r="AN135" s="1"/>
       <c r="AO135" s="1"/>
       <c r="AP135" s="1"/>
       <c r="AQ135" s="1"/>
     </row>
-    <row r="136" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A136" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B136">
+        <f t="shared" si="53"/>
         <v>136</v>
       </c>
       <c r="C136" t="s">
         <v>47</v>
       </c>
       <c r="D136" s="126"/>
       <c r="E136" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F136" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G136" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H136" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I136" s="62">
         <v>31.5</v>
       </c>
       <c r="J136" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>31.5</v>
       </c>
       <c r="K136" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L136" s="36" t="s">
         <v>121</v>
       </c>
       <c r="M136" s="36"/>
       <c r="N136" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O136" s="36" t="s">
         <v>228</v>
       </c>
       <c r="P136" s="36">
         <v>6</v>
       </c>
       <c r="Q136" s="37">
         <v>2</v>
       </c>
       <c r="R136" s="16"/>
       <c r="S136" s="16"/>
       <c r="T136" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U136" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V136" s="16"/>
       <c r="W136" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X136" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y136" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z136" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA136" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB136" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC136" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD136" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE136" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF136" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG136" s="107"/>
       <c r="AH136" s="1"/>
       <c r="AI136" s="1"/>
       <c r="AJ136" s="1"/>
       <c r="AK136" s="1"/>
       <c r="AL136" s="1"/>
       <c r="AM136" s="1"/>
       <c r="AN136" s="1"/>
       <c r="AO136" s="1"/>
       <c r="AP136" s="1"/>
       <c r="AQ136" s="1"/>
     </row>
-    <row r="137" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A137" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B137">
+        <f t="shared" si="53"/>
         <v>137</v>
       </c>
       <c r="C137" t="s">
         <v>47</v>
       </c>
       <c r="D137" s="126"/>
       <c r="E137" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F137" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G137" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H137" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I137" s="62">
         <v>36.28</v>
       </c>
       <c r="J137" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>36.28</v>
       </c>
       <c r="K137" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L137" s="28" t="s">
         <v>123</v>
       </c>
       <c r="M137" s="28"/>
       <c r="N137" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O137" s="28" t="s">
         <v>229</v>
       </c>
       <c r="P137" s="28">
         <v>6</v>
       </c>
       <c r="Q137" s="29">
         <v>2</v>
       </c>
       <c r="R137" s="16"/>
       <c r="S137" s="16"/>
       <c r="T137" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U137" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V137" s="16"/>
       <c r="W137" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X137" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y137" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z137" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA137" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB137" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC137" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD137" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE137" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF137" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG137" s="107"/>
       <c r="AH137" s="1"/>
       <c r="AI137" s="1"/>
       <c r="AJ137" s="1"/>
       <c r="AK137" s="1"/>
       <c r="AL137" s="1"/>
       <c r="AM137" s="1"/>
       <c r="AN137" s="1"/>
       <c r="AO137" s="1"/>
       <c r="AP137" s="1"/>
       <c r="AQ137" s="1"/>
     </row>
-    <row r="138" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A138" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B138">
+        <f t="shared" si="53"/>
         <v>138</v>
       </c>
       <c r="C138" t="s">
         <v>47</v>
       </c>
       <c r="D138" s="126"/>
       <c r="E138" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F138" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G138" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H138" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I138" s="62">
         <v>34.58</v>
       </c>
       <c r="J138" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>34.58</v>
       </c>
       <c r="K138" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L138" s="36" t="s">
         <v>125</v>
       </c>
       <c r="M138" s="36"/>
       <c r="N138" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O138" s="36" t="s">
         <v>230</v>
       </c>
       <c r="P138" s="36">
         <v>6</v>
       </c>
       <c r="Q138" s="37">
         <v>2</v>
       </c>
       <c r="R138" s="16"/>
       <c r="S138" s="16"/>
       <c r="T138" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U138" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V138" s="16"/>
       <c r="W138" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X138" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y138" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z138" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA138" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB138" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC138" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD138" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE138" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF138" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG138" s="107"/>
       <c r="AH138" s="1"/>
       <c r="AI138" s="1"/>
       <c r="AJ138" s="1"/>
       <c r="AK138" s="1"/>
       <c r="AL138" s="1"/>
       <c r="AM138" s="1"/>
       <c r="AN138" s="1"/>
       <c r="AO138" s="1"/>
       <c r="AP138" s="1"/>
       <c r="AQ138" s="1"/>
     </row>
-    <row r="139" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A139" t="str">
-        <f t="shared" si="20"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="30"/>
+        <v/>
+      </c>
+      <c r="B139">
+        <f t="shared" si="53"/>
         <v>139</v>
       </c>
       <c r="C139" t="s">
         <v>47</v>
       </c>
       <c r="D139" s="126"/>
       <c r="E139" s="24">
-        <f t="shared" si="21"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F139" s="25">
-        <f t="shared" si="22"/>
+        <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="G139" s="26">
-        <f t="shared" si="23"/>
+        <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="H139" s="26">
-        <f t="shared" si="24"/>
+        <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="I139" s="62">
         <v>39.5</v>
       </c>
       <c r="J139" s="27">
-        <f t="shared" si="25"/>
+        <f t="shared" si="35"/>
         <v>39.5</v>
       </c>
       <c r="K139" s="27">
-        <f t="shared" si="26"/>
+        <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="L139" s="28" t="s">
         <v>127</v>
       </c>
       <c r="M139" s="28"/>
       <c r="N139" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O139" s="28" t="s">
         <v>231</v>
       </c>
       <c r="P139" s="28">
         <v>6</v>
       </c>
       <c r="Q139" s="29">
         <v>2</v>
       </c>
       <c r="R139" s="16"/>
       <c r="S139" s="16"/>
       <c r="T139" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U139" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V139" s="16"/>
       <c r="W139" s="31" t="str">
-        <f t="shared" ca="1" si="28"/>
+        <f t="shared" ca="1" si="38"/>
         <v/>
       </c>
       <c r="X139" s="32" t="str">
-        <f t="shared" ca="1" si="29"/>
+        <f t="shared" ca="1" si="39"/>
         <v/>
       </c>
       <c r="Y139" s="32" t="str">
-        <f t="shared" ca="1" si="30"/>
+        <f t="shared" ca="1" si="40"/>
         <v/>
       </c>
       <c r="Z139" s="33" t="str">
-        <f t="shared" ca="1" si="31"/>
+        <f t="shared" ca="1" si="41"/>
         <v/>
       </c>
       <c r="AA139" s="33" t="str">
-        <f t="shared" ca="1" si="32"/>
+        <f t="shared" ca="1" si="42"/>
         <v/>
       </c>
       <c r="AB139" s="34" t="str">
-        <f t="shared" ca="1" si="33"/>
+        <f t="shared" ca="1" si="43"/>
         <v/>
       </c>
       <c r="AC139" s="34" t="str">
-        <f t="shared" ca="1" si="34"/>
+        <f t="shared" ca="1" si="44"/>
         <v/>
       </c>
       <c r="AD139" s="35" t="str">
-        <f t="shared" ca="1" si="35"/>
+        <f t="shared" ca="1" si="45"/>
         <v/>
       </c>
       <c r="AE139" s="107" t="e">
-        <f t="shared" ca="1" si="36"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF139" s="107" t="e">
-        <f t="shared" ca="1" si="37"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG139" s="107"/>
       <c r="AH139" s="1"/>
       <c r="AI139" s="1"/>
       <c r="AJ139" s="1"/>
       <c r="AK139" s="1"/>
       <c r="AL139" s="1"/>
       <c r="AM139" s="1"/>
       <c r="AN139" s="1"/>
       <c r="AO139" s="1"/>
       <c r="AP139" s="1"/>
       <c r="AQ139" s="1"/>
     </row>
-    <row r="140" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A140" t="str">
-        <f t="shared" ref="A140:A203" si="47">IF(D140&gt;0,"x","")</f>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" ref="A140:A203" si="56">IF(D140&gt;0,"x","")</f>
+        <v/>
+      </c>
+      <c r="B140">
+        <f t="shared" si="53"/>
         <v>140</v>
       </c>
       <c r="C140" t="s">
         <v>47</v>
       </c>
       <c r="D140" s="126"/>
       <c r="E140" s="24">
-        <f t="shared" ref="E140:E209" si="48">ROUNDUP(D140/P140,0)</f>
+        <f t="shared" ref="E140:E209" si="57">ROUNDUP(D140/P140,0)</f>
         <v>0</v>
       </c>
       <c r="F140" s="25">
-        <f t="shared" ref="F140:F209" si="49">E140*P140</f>
+        <f t="shared" ref="F140:F209" si="58">E140*P140</f>
         <v>0</v>
       </c>
       <c r="G140" s="26">
-        <f t="shared" ref="G140:G209" si="50">E140/(100/T140)</f>
+        <f t="shared" ref="G140:G209" si="59">E140/(100/T140)</f>
         <v>0</v>
       </c>
       <c r="H140" s="26">
-        <f t="shared" ref="H140:H209" si="51">E140/(100/U140)</f>
+        <f t="shared" ref="H140:H209" si="60">E140/(100/U140)</f>
         <v>0</v>
       </c>
       <c r="I140" s="62">
         <v>38.64</v>
       </c>
       <c r="J140" s="27">
-        <f t="shared" ref="J140:J209" si="52">+ROUND(I140*(1-$F$9),2)</f>
+        <f t="shared" ref="J140:J209" si="61">+ROUND(I140*(1-$F$9),2)</f>
         <v>38.64</v>
       </c>
       <c r="K140" s="27">
-        <f t="shared" ref="K140:K209" si="53">+IFERROR(J140*F140,0)</f>
+        <f t="shared" ref="K140:K209" si="62">+IFERROR(J140*F140,0)</f>
         <v>0</v>
       </c>
       <c r="L140" s="36" t="s">
         <v>129</v>
       </c>
       <c r="M140" s="36"/>
       <c r="N140" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O140" s="36" t="s">
         <v>232</v>
       </c>
       <c r="P140" s="36">
         <v>3</v>
       </c>
       <c r="Q140" s="37">
         <v>1</v>
       </c>
       <c r="R140" s="16"/>
       <c r="S140" s="16"/>
       <c r="T140" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U140" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V140" s="16"/>
       <c r="W140" s="31" t="str">
-        <f t="shared" ref="W140:W195" ca="1" si="54">IFERROR(VLOOKUP("x",INDIRECT(AF139),3,FALSE),"")</f>
+        <f t="shared" ref="W140:W195" ca="1" si="63">IFERROR(VLOOKUP("x",INDIRECT(AF139),3,FALSE),"")</f>
         <v/>
       </c>
       <c r="X140" s="32" t="str">
-        <f t="shared" ref="X140:X195" ca="1" si="55">IFERROR(VLOOKUP("x",INDIRECT(AF139),14,FALSE),"")</f>
+        <f t="shared" ref="X140:X195" ca="1" si="64">IFERROR(VLOOKUP("x",INDIRECT(AF139),14,FALSE),"")</f>
         <v/>
       </c>
       <c r="Y140" s="32" t="str">
-        <f t="shared" ref="Y140:Y195" ca="1" si="56">IFERROR(VLOOKUP("x",INDIRECT(AF139),15,FALSE),"")</f>
+        <f t="shared" ref="Y140:Y195" ca="1" si="65">IFERROR(VLOOKUP("x",INDIRECT(AF139),15,FALSE),"")</f>
         <v/>
       </c>
       <c r="Z140" s="33" t="str">
-        <f t="shared" ref="Z140:Z195" ca="1" si="57">IFERROR(VLOOKUP("x",INDIRECT(AF139),4,FALSE),"")</f>
+        <f t="shared" ref="Z140:Z195" ca="1" si="66">IFERROR(VLOOKUP("x",INDIRECT(AF139),4,FALSE),"")</f>
         <v/>
       </c>
       <c r="AA140" s="33" t="str">
-        <f t="shared" ref="AA140:AA195" ca="1" si="58">IFERROR(VLOOKUP("x",INDIRECT(AF139),6,FALSE),"")</f>
+        <f t="shared" ref="AA140:AA195" ca="1" si="67">IFERROR(VLOOKUP("x",INDIRECT(AF139),6,FALSE),"")</f>
         <v/>
       </c>
       <c r="AB140" s="34" t="str">
-        <f t="shared" ref="AB140:AB195" ca="1" si="59">IFERROR(VLOOKUP("x",INDIRECT(AF139),7,FALSE),"")</f>
+        <f t="shared" ref="AB140:AB195" ca="1" si="68">IFERROR(VLOOKUP("x",INDIRECT(AF139),7,FALSE),"")</f>
         <v/>
       </c>
       <c r="AC140" s="34" t="str">
-        <f t="shared" ref="AC140:AC195" ca="1" si="60">IFERROR(VLOOKUP("x",INDIRECT(AF139),8,FALSE),"")</f>
+        <f t="shared" ref="AC140:AC195" ca="1" si="69">IFERROR(VLOOKUP("x",INDIRECT(AF139),8,FALSE),"")</f>
         <v/>
       </c>
       <c r="AD140" s="35" t="str">
-        <f t="shared" ref="AD140:AD195" ca="1" si="61">IFERROR(VLOOKUP("x",INDIRECT(AF139),11,FALSE),"")</f>
+        <f t="shared" ref="AD140:AD195" ca="1" si="70">IFERROR(VLOOKUP("x",INDIRECT(AF139),11,FALSE),"")</f>
         <v/>
       </c>
       <c r="AE140" s="107" t="e">
-        <f t="shared" ref="AE140:AE195" ca="1" si="62">VLOOKUP("x",INDIRECT(AF139,TRUE),2,FALSE)</f>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="54"/>
+        <v>#N/A</v>
       </c>
       <c r="AF140" s="107" t="e">
-        <f t="shared" ref="AF140:AF195" ca="1" si="63">CONCATENATE("A",AE140+1,":$O$350")</f>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="55"/>
+        <v>#N/A</v>
       </c>
       <c r="AG140" s="107"/>
       <c r="AH140" s="1"/>
       <c r="AI140" s="1"/>
       <c r="AJ140" s="1"/>
       <c r="AK140" s="1"/>
       <c r="AL140" s="1"/>
       <c r="AM140" s="1"/>
       <c r="AN140" s="1"/>
       <c r="AO140" s="1"/>
       <c r="AP140" s="1"/>
       <c r="AQ140" s="1"/>
     </row>
-    <row r="141" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A141" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B141">
+        <f t="shared" si="53"/>
         <v>141</v>
       </c>
       <c r="C141" t="s">
         <v>47</v>
       </c>
       <c r="D141" s="126"/>
       <c r="E141" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F141" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G141" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H141" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I141" s="62">
         <v>43.44</v>
       </c>
       <c r="J141" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>43.44</v>
       </c>
       <c r="K141" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L141" s="28" t="s">
         <v>131</v>
       </c>
       <c r="M141" s="28"/>
       <c r="N141" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O141" s="28" t="s">
         <v>233</v>
       </c>
       <c r="P141" s="28">
         <v>3</v>
       </c>
       <c r="Q141" s="29">
         <v>1</v>
       </c>
       <c r="R141" s="16"/>
       <c r="S141" s="16"/>
       <c r="T141" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U141" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V141" s="16"/>
       <c r="W141" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X141" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y141" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z141" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA141" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB141" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC141" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD141" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE141" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X141" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF141" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG141" s="107"/>
       <c r="AH141" s="1"/>
       <c r="AI141" s="1"/>
       <c r="AJ141" s="1"/>
       <c r="AK141" s="1"/>
       <c r="AL141" s="1"/>
       <c r="AM141" s="1"/>
       <c r="AN141" s="1"/>
       <c r="AO141" s="1"/>
       <c r="AP141" s="1"/>
       <c r="AQ141" s="1"/>
     </row>
-    <row r="142" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A142" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B142">
+        <f t="shared" si="53"/>
         <v>142</v>
       </c>
       <c r="C142" t="s">
         <v>47</v>
       </c>
       <c r="D142" s="126"/>
       <c r="E142" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F142" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G142" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H142" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I142" s="62">
         <v>47.26</v>
       </c>
       <c r="J142" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>47.26</v>
       </c>
       <c r="K142" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L142" s="36" t="s">
         <v>133</v>
       </c>
       <c r="M142" s="36"/>
       <c r="N142" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O142" s="36" t="s">
         <v>234</v>
       </c>
       <c r="P142" s="36">
         <v>3</v>
       </c>
       <c r="Q142" s="37">
         <v>1</v>
       </c>
       <c r="R142" s="16"/>
       <c r="S142" s="16"/>
       <c r="T142" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U142" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V142" s="16"/>
       <c r="W142" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X142" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y142" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z142" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA142" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB142" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC142" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD142" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE142" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X142" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF142" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG142" s="107"/>
       <c r="AH142" s="1"/>
       <c r="AI142" s="1"/>
       <c r="AJ142" s="1"/>
       <c r="AK142" s="1"/>
       <c r="AL142" s="1"/>
       <c r="AM142" s="1"/>
       <c r="AN142" s="1"/>
       <c r="AO142" s="1"/>
       <c r="AP142" s="1"/>
       <c r="AQ142" s="1"/>
     </row>
-    <row r="143" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A143" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B143">
+        <f t="shared" si="53"/>
         <v>143</v>
       </c>
       <c r="C143" t="s">
         <v>47</v>
       </c>
       <c r="D143" s="126"/>
       <c r="E143" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F143" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G143" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H143" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I143" s="62">
         <v>47.78</v>
       </c>
       <c r="J143" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>47.78</v>
       </c>
       <c r="K143" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L143" s="28" t="s">
         <v>135</v>
       </c>
       <c r="M143" s="28"/>
       <c r="N143" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O143" s="28" t="s">
         <v>235</v>
       </c>
       <c r="P143" s="28">
         <v>9</v>
       </c>
       <c r="Q143" s="29">
         <v>3</v>
       </c>
       <c r="R143" s="16"/>
       <c r="S143" s="16"/>
       <c r="T143" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U143" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V143" s="16"/>
       <c r="W143" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X143" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y143" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z143" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA143" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB143" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC143" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD143" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE143" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X143" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF143" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG143" s="107"/>
       <c r="AH143" s="1"/>
       <c r="AI143" s="1"/>
       <c r="AJ143" s="1"/>
       <c r="AK143" s="1"/>
       <c r="AL143" s="1"/>
       <c r="AM143" s="1"/>
       <c r="AN143" s="1"/>
       <c r="AO143" s="1"/>
       <c r="AP143" s="1"/>
       <c r="AQ143" s="1"/>
     </row>
-    <row r="144" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A144" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B144">
+        <f t="shared" si="53"/>
         <v>144</v>
       </c>
       <c r="C144" t="s">
         <v>47</v>
       </c>
       <c r="D144" s="126"/>
       <c r="E144" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F144" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G144" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H144" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I144" s="62">
         <v>49.16</v>
       </c>
       <c r="J144" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>49.16</v>
       </c>
       <c r="K144" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L144" s="36" t="s">
         <v>137</v>
       </c>
       <c r="M144" s="36"/>
       <c r="N144" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O144" s="36" t="s">
         <v>236</v>
       </c>
       <c r="P144" s="36">
         <v>6</v>
       </c>
       <c r="Q144" s="37">
         <v>2</v>
       </c>
       <c r="R144" s="16"/>
       <c r="S144" s="16"/>
       <c r="T144" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U144" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V144" s="16"/>
       <c r="W144" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X144" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y144" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z144" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA144" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB144" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC144" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD144" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE144" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X144" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF144" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG144" s="107"/>
       <c r="AH144" s="1"/>
       <c r="AI144" s="1"/>
       <c r="AJ144" s="1"/>
       <c r="AK144" s="1"/>
       <c r="AL144" s="1"/>
       <c r="AM144" s="1"/>
       <c r="AN144" s="1"/>
       <c r="AO144" s="1"/>
       <c r="AP144" s="1"/>
       <c r="AQ144" s="1"/>
     </row>
-    <row r="145" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A145" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B145">
+        <f t="shared" si="53"/>
         <v>145</v>
       </c>
       <c r="C145" t="s">
         <v>47</v>
       </c>
       <c r="D145" s="126"/>
       <c r="E145" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F145" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G145" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H145" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I145" s="62">
         <v>49.64</v>
       </c>
       <c r="J145" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>49.64</v>
       </c>
       <c r="K145" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L145" s="28" t="s">
         <v>178</v>
       </c>
       <c r="M145" s="28"/>
       <c r="N145" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O145" s="28" t="s">
         <v>237</v>
       </c>
       <c r="P145" s="28">
         <v>6</v>
       </c>
       <c r="Q145" s="29">
         <v>2</v>
       </c>
       <c r="R145" s="16"/>
       <c r="S145" s="16"/>
       <c r="T145" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U145" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V145" s="16"/>
       <c r="W145" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X145" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y145" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z145" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA145" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB145" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC145" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD145" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE145" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X145" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF145" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG145" s="107"/>
       <c r="AH145" s="1"/>
       <c r="AI145" s="1"/>
       <c r="AJ145" s="1"/>
       <c r="AK145" s="1"/>
       <c r="AL145" s="1"/>
       <c r="AM145" s="1"/>
       <c r="AN145" s="1"/>
       <c r="AO145" s="1"/>
       <c r="AP145" s="1"/>
       <c r="AQ145" s="1"/>
     </row>
-    <row r="146" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A146" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B146">
+        <f t="shared" si="53"/>
         <v>146</v>
       </c>
       <c r="C146" t="s">
         <v>47</v>
       </c>
       <c r="D146" s="126"/>
       <c r="E146" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F146" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G146" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H146" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I146" s="62">
         <v>50.84</v>
       </c>
       <c r="J146" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>50.84</v>
       </c>
       <c r="K146" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L146" s="36" t="s">
         <v>139</v>
       </c>
       <c r="M146" s="36"/>
       <c r="N146" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O146" s="36" t="s">
         <v>238</v>
       </c>
       <c r="P146" s="36">
         <v>6</v>
       </c>
       <c r="Q146" s="37">
         <v>2</v>
       </c>
       <c r="R146" s="16"/>
       <c r="S146" s="16"/>
       <c r="T146" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U146" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V146" s="16"/>
       <c r="W146" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X146" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y146" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z146" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA146" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB146" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC146" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD146" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE146" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X146" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF146" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG146" s="107"/>
       <c r="AH146" s="1"/>
       <c r="AI146" s="1"/>
       <c r="AJ146" s="1"/>
       <c r="AK146" s="1"/>
       <c r="AL146" s="1"/>
       <c r="AM146" s="1"/>
       <c r="AN146" s="1"/>
       <c r="AO146" s="1"/>
       <c r="AP146" s="1"/>
       <c r="AQ146" s="1"/>
     </row>
-    <row r="147" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A147" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B147">
+        <f t="shared" si="53"/>
         <v>147</v>
       </c>
       <c r="C147" t="s">
         <v>47</v>
       </c>
       <c r="D147" s="126"/>
       <c r="E147" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F147" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G147" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H147" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I147" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I147" s="181">
         <v>97.86</v>
       </c>
       <c r="J147" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>97.86</v>
       </c>
       <c r="K147" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L147" s="28" t="s">
         <v>181</v>
       </c>
       <c r="M147" s="28"/>
       <c r="N147" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O147" s="28" t="s">
         <v>239</v>
       </c>
       <c r="P147" s="28">
         <v>6</v>
       </c>
       <c r="Q147" s="29">
         <v>2</v>
       </c>
       <c r="R147" s="16"/>
       <c r="S147" s="16"/>
       <c r="T147" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U147" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V147" s="16"/>
       <c r="W147" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X147" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y147" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z147" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA147" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB147" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC147" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD147" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE147" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X147" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF147" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG147" s="107"/>
       <c r="AH147" s="1"/>
       <c r="AI147" s="1"/>
       <c r="AJ147" s="1"/>
       <c r="AK147" s="1"/>
       <c r="AL147" s="1"/>
       <c r="AM147" s="1"/>
       <c r="AN147" s="1"/>
       <c r="AO147" s="1"/>
       <c r="AP147" s="1"/>
       <c r="AQ147" s="1"/>
     </row>
-    <row r="148" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A148" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B148">
+        <f t="shared" si="53"/>
         <v>148</v>
       </c>
       <c r="C148" t="s">
         <v>47</v>
       </c>
       <c r="D148" s="126"/>
       <c r="E148" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F148" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G148" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H148" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I148" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I148" s="181">
         <v>99.47</v>
       </c>
       <c r="J148" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>99.47</v>
       </c>
       <c r="K148" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L148" s="36" t="s">
         <v>183</v>
       </c>
       <c r="M148" s="36"/>
       <c r="N148" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O148" s="36" t="s">
         <v>240</v>
       </c>
       <c r="P148" s="36">
         <v>6</v>
       </c>
       <c r="Q148" s="37">
         <v>2</v>
       </c>
       <c r="R148" s="16"/>
       <c r="S148" s="16"/>
       <c r="T148" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U148" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V148" s="16"/>
       <c r="W148" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X148" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y148" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z148" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA148" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB148" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC148" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD148" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE148" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X148" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF148" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG148" s="107"/>
       <c r="AH148" s="1"/>
       <c r="AI148" s="1"/>
       <c r="AJ148" s="1"/>
       <c r="AK148" s="1"/>
       <c r="AL148" s="1"/>
       <c r="AM148" s="1"/>
       <c r="AN148" s="1"/>
       <c r="AO148" s="1"/>
       <c r="AP148" s="1"/>
       <c r="AQ148" s="1"/>
     </row>
-    <row r="149" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A149" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B149">
+        <f t="shared" si="53"/>
         <v>149</v>
       </c>
       <c r="C149" t="s">
         <v>47</v>
       </c>
       <c r="D149" s="126"/>
       <c r="E149" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F149" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G149" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H149" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I149" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I149" s="181">
         <v>105.13</v>
       </c>
       <c r="J149" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>105.13</v>
       </c>
       <c r="K149" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L149" s="28" t="s">
         <v>185</v>
       </c>
       <c r="M149" s="28"/>
       <c r="N149" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O149" s="28" t="s">
         <v>241</v>
       </c>
       <c r="P149" s="28">
         <v>6</v>
       </c>
       <c r="Q149" s="29">
         <v>2</v>
       </c>
       <c r="R149" s="16"/>
       <c r="S149" s="16"/>
       <c r="T149" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U149" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V149" s="16"/>
       <c r="W149" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X149" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y149" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z149" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA149" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB149" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC149" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD149" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE149" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X149" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF149" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG149" s="107"/>
       <c r="AH149" s="1"/>
       <c r="AI149" s="1"/>
       <c r="AJ149" s="1"/>
       <c r="AK149" s="1"/>
       <c r="AL149" s="1"/>
       <c r="AM149" s="1"/>
       <c r="AN149" s="1"/>
       <c r="AO149" s="1"/>
       <c r="AP149" s="1"/>
       <c r="AQ149" s="1"/>
     </row>
-    <row r="150" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A150" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B150">
+        <f t="shared" si="53"/>
         <v>150</v>
       </c>
       <c r="C150" t="s">
         <v>47</v>
       </c>
       <c r="D150" s="126"/>
       <c r="E150" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F150" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G150" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H150" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I150" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I150" s="181">
         <v>109.79</v>
       </c>
       <c r="J150" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>109.79</v>
       </c>
       <c r="K150" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L150" s="36" t="s">
         <v>187</v>
       </c>
       <c r="M150" s="36"/>
       <c r="N150" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O150" s="36" t="s">
         <v>242</v>
       </c>
       <c r="P150" s="36">
         <v>6</v>
       </c>
       <c r="Q150" s="37">
         <v>2</v>
       </c>
       <c r="R150" s="16"/>
       <c r="S150" s="16"/>
       <c r="T150" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U150" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V150" s="16"/>
       <c r="W150" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X150" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y150" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z150" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA150" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB150" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC150" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD150" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE150" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X150" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF150" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG150" s="107"/>
       <c r="AH150" s="1"/>
       <c r="AI150" s="1"/>
       <c r="AJ150" s="1"/>
       <c r="AK150" s="1"/>
       <c r="AL150" s="1"/>
       <c r="AM150" s="1"/>
       <c r="AN150" s="1"/>
       <c r="AO150" s="1"/>
       <c r="AP150" s="1"/>
       <c r="AQ150" s="1"/>
     </row>
-    <row r="151" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A151" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B151">
+        <f t="shared" si="53"/>
         <v>151</v>
       </c>
       <c r="C151" t="s">
         <v>47</v>
       </c>
       <c r="D151" s="126"/>
       <c r="E151" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F151" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G151" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H151" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I151" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I151" s="181">
         <v>118.22</v>
       </c>
       <c r="J151" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>118.22</v>
       </c>
       <c r="K151" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L151" s="28" t="s">
         <v>191</v>
       </c>
       <c r="M151" s="28"/>
       <c r="N151" s="28" t="s">
         <v>201</v>
       </c>
       <c r="O151" s="28" t="s">
         <v>243</v>
       </c>
       <c r="P151" s="28">
         <v>3</v>
       </c>
       <c r="Q151" s="29">
         <v>1</v>
       </c>
       <c r="R151" s="16"/>
       <c r="S151" s="16"/>
       <c r="T151" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U151" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V151" s="16"/>
       <c r="W151" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X151" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y151" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z151" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA151" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB151" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC151" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD151" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE151" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X151" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF151" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG151" s="107"/>
       <c r="AH151" s="1"/>
       <c r="AI151" s="1"/>
       <c r="AJ151" s="1"/>
       <c r="AK151" s="1"/>
       <c r="AL151" s="1"/>
       <c r="AM151" s="1"/>
       <c r="AN151" s="1"/>
       <c r="AO151" s="1"/>
       <c r="AP151" s="1"/>
       <c r="AQ151" s="1"/>
     </row>
-    <row r="152" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A152" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B152">
+        <f t="shared" si="53"/>
         <v>152</v>
       </c>
       <c r="C152" t="s">
         <v>47</v>
       </c>
       <c r="D152" s="126"/>
       <c r="E152" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F152" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G152" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H152" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I152" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I152" s="181">
         <v>123.93</v>
       </c>
       <c r="J152" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>123.93</v>
       </c>
       <c r="K152" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L152" s="36" t="s">
         <v>195</v>
       </c>
       <c r="M152" s="36"/>
       <c r="N152" s="36" t="s">
         <v>201</v>
       </c>
       <c r="O152" s="36" t="s">
         <v>244</v>
       </c>
       <c r="P152" s="36">
         <v>3</v>
       </c>
       <c r="Q152" s="37">
         <v>1</v>
       </c>
       <c r="R152" s="16"/>
       <c r="S152" s="16"/>
       <c r="T152" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U152" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V152" s="16"/>
       <c r="W152" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X152" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y152" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z152" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA152" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB152" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC152" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD152" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE152" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X152" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF152" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG152" s="107"/>
       <c r="AH152" s="1"/>
       <c r="AI152" s="1"/>
       <c r="AJ152" s="1"/>
       <c r="AK152" s="1"/>
       <c r="AL152" s="1"/>
       <c r="AM152" s="1"/>
       <c r="AN152" s="1"/>
       <c r="AO152" s="1"/>
       <c r="AP152" s="1"/>
       <c r="AQ152" s="1"/>
     </row>
-    <row r="153" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A153" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B153">
+        <f t="shared" si="53"/>
         <v>153</v>
       </c>
       <c r="C153" t="s">
         <v>47</v>
       </c>
       <c r="D153" s="126"/>
       <c r="E153" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F153" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G153" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H153" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I153" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I153" s="181">
         <v>127.21</v>
       </c>
       <c r="J153" s="62">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>127.21</v>
       </c>
       <c r="K153" s="62">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L153" s="63" t="s">
         <v>197</v>
       </c>
       <c r="M153" s="63"/>
       <c r="N153" s="63" t="s">
         <v>201</v>
       </c>
       <c r="O153" s="63" t="s">
         <v>245</v>
       </c>
       <c r="P153" s="63">
         <v>3</v>
       </c>
       <c r="Q153" s="64">
         <v>1</v>
       </c>
       <c r="R153" s="16"/>
       <c r="S153" s="16"/>
       <c r="T153" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U153" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V153" s="16"/>
       <c r="W153" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X153" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y153" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z153" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA153" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB153" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC153" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD153" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE153" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X153" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF153" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG153" s="107"/>
       <c r="AH153" s="1"/>
       <c r="AI153" s="1"/>
       <c r="AJ153" s="1"/>
       <c r="AK153" s="1"/>
       <c r="AL153" s="1"/>
       <c r="AM153" s="1"/>
       <c r="AN153" s="1"/>
       <c r="AO153" s="1"/>
       <c r="AP153" s="1"/>
       <c r="AQ153" s="1"/>
     </row>
-    <row r="154" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <f t="shared" si="46"/>
+    <row r="154" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A154" s="158" t="str">
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B154" s="158">
+        <f t="shared" si="53"/>
         <v>154</v>
       </c>
-      <c r="C154" s="197" t="s">
+      <c r="C154" s="186" t="s">
         <v>47</v>
       </c>
       <c r="D154" s="127"/>
       <c r="E154" s="38">
-        <f t="shared" ref="E154:E155" si="64">ROUNDUP(D154/P154,0)</f>
+        <f t="shared" ref="E154:E155" si="71">ROUNDUP(D154/P154,0)</f>
         <v>0</v>
       </c>
       <c r="F154" s="39">
-        <f t="shared" ref="F154:F155" si="65">E154*P154</f>
+        <f t="shared" ref="F154:F155" si="72">E154*P154</f>
         <v>0</v>
       </c>
       <c r="G154" s="40">
-        <f t="shared" ref="G154:G155" si="66">E154/(100/T154)</f>
+        <f t="shared" ref="G154:G155" si="73">E154/(100/T154)</f>
         <v>0</v>
       </c>
       <c r="H154" s="40">
-        <f t="shared" ref="H154:H155" si="67">E154/(100/U154)</f>
-[...2 lines deleted...]
-      <c r="I154" s="194">
+        <f t="shared" ref="H154:H155" si="74">E154/(100/U154)</f>
+        <v>0</v>
+      </c>
+      <c r="I154" s="184">
         <v>248.66</v>
       </c>
       <c r="J154" s="70">
-        <f t="shared" ref="J154:J155" si="68">+ROUND(I154*(1-$F$9),2)</f>
+        <f t="shared" ref="J154:J155" si="75">+ROUND(I154*(1-$F$9),2)</f>
         <v>248.66</v>
       </c>
       <c r="K154" s="70">
-        <f t="shared" ref="K154:K155" si="69">+IFERROR(J154*F154,0)</f>
+        <f t="shared" ref="K154:K155" si="76">+IFERROR(J154*F154,0)</f>
         <v>0</v>
       </c>
       <c r="L154" s="93" t="s">
         <v>246</v>
       </c>
       <c r="M154" s="93"/>
       <c r="N154" s="93" t="s">
         <v>201</v>
       </c>
       <c r="O154" s="93" t="s">
         <v>247</v>
       </c>
       <c r="P154" s="93">
         <v>3</v>
       </c>
       <c r="Q154" s="94">
         <v>1</v>
       </c>
       <c r="R154" s="16"/>
       <c r="S154" s="16"/>
       <c r="T154" s="30">
         <v>0.65</v>
       </c>
       <c r="U154" s="30">
         <v>0.66</v>
       </c>
       <c r="V154" s="16"/>
       <c r="W154" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X154" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y154" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z154" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA154" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB154" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC154" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD154" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE154" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X154" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF154" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG154" s="107"/>
       <c r="AH154" s="1"/>
       <c r="AI154" s="1"/>
       <c r="AJ154" s="1"/>
       <c r="AK154" s="1"/>
       <c r="AL154" s="1"/>
       <c r="AM154" s="1"/>
       <c r="AN154" s="1"/>
       <c r="AO154" s="1"/>
       <c r="AP154" s="1"/>
       <c r="AQ154" s="1"/>
     </row>
-    <row r="155" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A155" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B155">
+        <f t="shared" si="53"/>
         <v>155</v>
       </c>
       <c r="C155" t="s">
         <v>47</v>
       </c>
-      <c r="D155" s="145"/>
-[...16 lines deleted...]
-      <c r="I155" s="144">
+      <c r="D155" s="144"/>
+      <c r="E155" s="145">
+        <f t="shared" si="71"/>
+        <v>0</v>
+      </c>
+      <c r="F155" s="146">
+        <f t="shared" si="72"/>
+        <v>0</v>
+      </c>
+      <c r="G155" s="147">
+        <f t="shared" si="73"/>
+        <v>0</v>
+      </c>
+      <c r="H155" s="147">
+        <f t="shared" si="74"/>
+        <v>0</v>
+      </c>
+      <c r="I155" s="143">
         <v>11.8</v>
       </c>
       <c r="J155" s="47">
-        <f t="shared" si="68"/>
+        <f t="shared" si="75"/>
         <v>11.8</v>
       </c>
       <c r="K155" s="47">
-        <f t="shared" si="69"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="L155" s="63" t="s">
         <v>141</v>
       </c>
       <c r="M155" s="63"/>
       <c r="N155" s="63" t="s">
         <v>248</v>
       </c>
       <c r="O155" s="63" t="s">
         <v>249</v>
       </c>
       <c r="P155" s="63">
         <v>36</v>
       </c>
       <c r="Q155" s="63">
         <v>12</v>
       </c>
       <c r="R155" s="16"/>
       <c r="S155" s="16"/>
       <c r="T155" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U155" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V155" s="16"/>
       <c r="W155" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X155" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y155" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z155" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA155" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB155" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC155" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD155" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE155" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X155" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF155" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG155" s="107"/>
       <c r="AH155" s="1"/>
       <c r="AI155" s="1"/>
       <c r="AJ155" s="1"/>
       <c r="AK155" s="1"/>
       <c r="AL155" s="1"/>
       <c r="AM155" s="1"/>
       <c r="AN155" s="1"/>
       <c r="AO155" s="1"/>
       <c r="AP155" s="1"/>
       <c r="AQ155" s="1"/>
     </row>
-    <row r="156" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A156" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B156">
+        <f t="shared" si="53"/>
         <v>156</v>
       </c>
       <c r="C156" t="s">
         <v>47</v>
       </c>
       <c r="D156" s="126"/>
       <c r="E156" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F156" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G156" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H156" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I156" s="62">
         <v>11.04</v>
       </c>
       <c r="J156" s="62">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>11.04</v>
       </c>
       <c r="K156" s="62">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L156" s="66" t="s">
         <v>65</v>
       </c>
       <c r="M156" s="66"/>
       <c r="N156" s="66" t="s">
         <v>248</v>
       </c>
       <c r="O156" s="66" t="s">
         <v>250</v>
       </c>
       <c r="P156" s="66">
         <v>36</v>
       </c>
       <c r="Q156" s="67">
         <v>12</v>
       </c>
       <c r="R156" s="16"/>
       <c r="S156" s="16"/>
       <c r="T156" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U156" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V156" s="16"/>
       <c r="W156" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X156" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y156" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z156" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA156" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB156" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC156" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD156" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE156" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X156" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF156" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG156" s="107"/>
       <c r="AH156" s="1"/>
       <c r="AI156" s="1"/>
       <c r="AJ156" s="1"/>
       <c r="AK156" s="1"/>
       <c r="AL156" s="1"/>
       <c r="AM156" s="1"/>
       <c r="AN156" s="1"/>
       <c r="AO156" s="1"/>
       <c r="AP156" s="1"/>
       <c r="AQ156" s="1"/>
     </row>
-    <row r="157" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A157" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B157">
+        <f t="shared" si="53"/>
         <v>157</v>
       </c>
       <c r="C157" t="s">
         <v>47</v>
       </c>
       <c r="D157" s="126"/>
       <c r="E157" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F157" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G157" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H157" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I157" s="62">
         <v>12.7</v>
       </c>
       <c r="J157" s="62">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>12.7</v>
       </c>
       <c r="K157" s="62">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L157" s="63" t="s">
         <v>69</v>
       </c>
       <c r="M157" s="63"/>
       <c r="N157" s="63" t="s">
         <v>248</v>
       </c>
       <c r="O157" s="63" t="s">
         <v>251</v>
       </c>
       <c r="P157" s="63">
         <v>27</v>
       </c>
       <c r="Q157" s="64">
         <v>9</v>
       </c>
       <c r="R157" s="16"/>
       <c r="S157" s="16"/>
       <c r="T157" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U157" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V157" s="16"/>
       <c r="W157" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X157" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y157" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z157" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA157" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB157" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC157" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD157" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE157" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X157" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF157" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG157" s="107"/>
       <c r="AH157" s="1"/>
       <c r="AI157" s="1"/>
       <c r="AJ157" s="1"/>
       <c r="AK157" s="1"/>
       <c r="AL157" s="1"/>
       <c r="AM157" s="1"/>
       <c r="AN157" s="1"/>
       <c r="AO157" s="1"/>
       <c r="AP157" s="1"/>
       <c r="AQ157" s="1"/>
     </row>
-    <row r="158" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A158" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B158">
+        <f t="shared" si="53"/>
         <v>158</v>
       </c>
       <c r="C158" t="s">
         <v>47</v>
       </c>
       <c r="D158" s="126"/>
       <c r="E158" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F158" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G158" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H158" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I158" s="62">
         <v>13.38</v>
       </c>
       <c r="J158" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>13.38</v>
       </c>
       <c r="K158" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L158" s="36" t="s">
         <v>87</v>
       </c>
       <c r="M158" s="36"/>
       <c r="N158" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O158" s="36" t="s">
         <v>252</v>
       </c>
       <c r="P158" s="36">
         <v>27</v>
       </c>
       <c r="Q158" s="37">
         <v>9</v>
       </c>
       <c r="R158" s="16"/>
       <c r="S158" s="16"/>
       <c r="T158" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U158" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V158" s="16"/>
       <c r="W158" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X158" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y158" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z158" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA158" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB158" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC158" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD158" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE158" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X158" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF158" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG158" s="107"/>
       <c r="AH158" s="1"/>
       <c r="AI158" s="1"/>
       <c r="AJ158" s="1"/>
       <c r="AK158" s="1"/>
       <c r="AL158" s="1"/>
       <c r="AM158" s="1"/>
       <c r="AN158" s="1"/>
       <c r="AO158" s="1"/>
       <c r="AP158" s="1"/>
       <c r="AQ158" s="1"/>
     </row>
-    <row r="159" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A159" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B159">
+        <f t="shared" si="53"/>
         <v>159</v>
       </c>
       <c r="C159" t="s">
         <v>47</v>
       </c>
       <c r="D159" s="126"/>
       <c r="E159" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F159" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G159" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H159" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I159" s="62">
         <v>15.42</v>
       </c>
       <c r="J159" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>15.42</v>
       </c>
       <c r="K159" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L159" s="28" t="s">
         <v>91</v>
       </c>
       <c r="M159" s="28"/>
       <c r="N159" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O159" s="28" t="s">
         <v>253</v>
       </c>
       <c r="P159" s="28">
         <v>18</v>
       </c>
       <c r="Q159" s="29">
         <v>6</v>
       </c>
       <c r="R159" s="16"/>
       <c r="S159" s="16"/>
       <c r="T159" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U159" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V159" s="16"/>
       <c r="W159" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X159" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y159" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z159" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA159" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB159" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC159" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD159" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE159" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X159" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF159" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG159" s="107"/>
       <c r="AH159" s="1"/>
       <c r="AI159" s="1"/>
       <c r="AJ159" s="1"/>
       <c r="AK159" s="1"/>
       <c r="AL159" s="1"/>
       <c r="AM159" s="1"/>
       <c r="AN159" s="1"/>
       <c r="AO159" s="1"/>
       <c r="AP159" s="1"/>
       <c r="AQ159" s="1"/>
     </row>
-    <row r="160" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A160" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B160">
+        <f t="shared" si="53"/>
         <v>160</v>
       </c>
       <c r="C160" t="s">
         <v>47</v>
       </c>
       <c r="D160" s="126"/>
       <c r="E160" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F160" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G160" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H160" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I160" s="62">
         <v>15.34</v>
       </c>
       <c r="J160" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>15.34</v>
       </c>
       <c r="K160" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L160" s="36" t="s">
         <v>95</v>
       </c>
       <c r="M160" s="36"/>
       <c r="N160" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O160" s="36" t="s">
         <v>254</v>
       </c>
       <c r="P160" s="36">
         <v>18</v>
       </c>
       <c r="Q160" s="37">
         <v>6</v>
       </c>
       <c r="R160" s="16"/>
       <c r="S160" s="16"/>
       <c r="T160" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U160" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V160" s="16"/>
       <c r="W160" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X160" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y160" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z160" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA160" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB160" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC160" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD160" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE160" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X160" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF160" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG160" s="107"/>
       <c r="AH160" s="1"/>
       <c r="AI160" s="1"/>
       <c r="AJ160" s="1"/>
       <c r="AK160" s="1"/>
       <c r="AL160" s="1"/>
       <c r="AM160" s="1"/>
       <c r="AN160" s="1"/>
       <c r="AO160" s="1"/>
       <c r="AP160" s="1"/>
       <c r="AQ160" s="1"/>
     </row>
-    <row r="161" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A161" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B161">
+        <f t="shared" si="53"/>
         <v>161</v>
       </c>
       <c r="C161" t="s">
         <v>47</v>
       </c>
       <c r="D161" s="126"/>
       <c r="E161" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F161" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G161" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H161" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I161" s="62">
         <v>16.260000000000002</v>
       </c>
       <c r="J161" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>16.260000000000002</v>
       </c>
       <c r="K161" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L161" s="28"/>
       <c r="M161" s="28" t="s">
         <v>97</v>
       </c>
       <c r="N161" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O161" s="28" t="s">
         <v>255</v>
       </c>
       <c r="P161" s="28">
         <v>18</v>
       </c>
       <c r="Q161" s="29">
         <v>6</v>
       </c>
       <c r="R161" s="16"/>
       <c r="S161" s="16"/>
       <c r="T161" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U161" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V161" s="16"/>
       <c r="W161" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X161" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y161" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z161" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA161" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB161" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC161" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD161" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE161" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X161" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF161" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG161" s="107"/>
       <c r="AH161" s="1"/>
       <c r="AI161" s="1"/>
       <c r="AJ161" s="1"/>
       <c r="AK161" s="1"/>
       <c r="AL161" s="1"/>
       <c r="AM161" s="1"/>
       <c r="AN161" s="1"/>
       <c r="AO161" s="1"/>
       <c r="AP161" s="1"/>
       <c r="AQ161" s="1"/>
     </row>
-    <row r="162" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A162" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B162">
+        <f t="shared" si="53"/>
         <v>162</v>
       </c>
       <c r="C162" t="s">
         <v>47</v>
       </c>
       <c r="D162" s="126"/>
       <c r="E162" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F162" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G162" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H162" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I162" s="62">
         <v>17</v>
       </c>
       <c r="J162" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>17</v>
       </c>
       <c r="K162" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L162" s="36" t="s">
         <v>99</v>
       </c>
       <c r="M162" s="36"/>
       <c r="N162" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O162" s="36" t="s">
         <v>256</v>
       </c>
       <c r="P162" s="36">
         <v>18</v>
       </c>
       <c r="Q162" s="37">
         <v>6</v>
       </c>
       <c r="R162" s="16"/>
       <c r="S162" s="16"/>
       <c r="T162" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U162" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V162" s="16"/>
       <c r="W162" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X162" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y162" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z162" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA162" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB162" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC162" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD162" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE162" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X162" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF162" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG162" s="107"/>
       <c r="AH162" s="1"/>
       <c r="AI162" s="1"/>
       <c r="AJ162" s="1"/>
       <c r="AK162" s="1"/>
       <c r="AL162" s="1"/>
       <c r="AM162" s="1"/>
       <c r="AN162" s="1"/>
       <c r="AO162" s="1"/>
       <c r="AP162" s="1"/>
       <c r="AQ162" s="1"/>
     </row>
-    <row r="163" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A163" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B163">
+        <f t="shared" si="53"/>
         <v>163</v>
       </c>
       <c r="C163" t="s">
         <v>47</v>
       </c>
       <c r="D163" s="126"/>
       <c r="E163" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F163" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G163" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H163" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I163" s="62">
         <v>19.440000000000001</v>
       </c>
       <c r="J163" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>19.440000000000001</v>
       </c>
       <c r="K163" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L163" s="28" t="s">
         <v>101</v>
       </c>
       <c r="M163" s="28"/>
       <c r="N163" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O163" s="28" t="s">
         <v>257</v>
       </c>
       <c r="P163" s="28">
         <v>18</v>
       </c>
       <c r="Q163" s="29">
         <v>6</v>
       </c>
       <c r="R163" s="16"/>
       <c r="S163" s="16"/>
       <c r="T163" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U163" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V163" s="16"/>
       <c r="W163" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X163" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y163" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z163" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA163" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB163" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC163" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD163" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE163" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X163" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF163" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG163" s="107"/>
       <c r="AH163" s="1"/>
       <c r="AI163" s="1"/>
       <c r="AJ163" s="1"/>
       <c r="AK163" s="1"/>
       <c r="AL163" s="1"/>
       <c r="AM163" s="1"/>
       <c r="AN163" s="1"/>
       <c r="AO163" s="1"/>
       <c r="AP163" s="1"/>
       <c r="AQ163" s="1"/>
     </row>
-    <row r="164" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A164" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B164">
+        <f t="shared" si="53"/>
         <v>164</v>
       </c>
       <c r="C164" t="s">
         <v>47</v>
       </c>
       <c r="D164" s="126"/>
       <c r="E164" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F164" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G164" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H164" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I164" s="62">
         <v>22.02</v>
       </c>
       <c r="J164" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>22.02</v>
       </c>
       <c r="K164" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L164" s="36" t="s">
         <v>105</v>
       </c>
       <c r="M164" s="36"/>
       <c r="N164" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O164" s="36" t="s">
         <v>258</v>
       </c>
       <c r="P164" s="36">
         <v>12</v>
       </c>
       <c r="Q164" s="37">
         <v>4</v>
       </c>
       <c r="R164" s="16"/>
       <c r="S164" s="16"/>
       <c r="T164" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U164" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V164" s="16"/>
       <c r="W164" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X164" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y164" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z164" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA164" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB164" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC164" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD164" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE164" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X164" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF164" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG164" s="107"/>
       <c r="AH164" s="1"/>
       <c r="AI164" s="1"/>
       <c r="AJ164" s="1"/>
       <c r="AK164" s="1"/>
       <c r="AL164" s="1"/>
       <c r="AM164" s="1"/>
       <c r="AN164" s="1"/>
       <c r="AO164" s="1"/>
       <c r="AP164" s="1"/>
       <c r="AQ164" s="1"/>
     </row>
-    <row r="165" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A165" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B165">
+        <f t="shared" si="53"/>
         <v>165</v>
       </c>
       <c r="C165" t="s">
         <v>47</v>
       </c>
       <c r="D165" s="126"/>
       <c r="E165" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F165" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G165" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H165" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I165" s="62">
         <v>22.08</v>
       </c>
       <c r="J165" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>22.08</v>
       </c>
       <c r="K165" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L165" s="28"/>
       <c r="M165" s="28" t="s">
         <v>107</v>
       </c>
       <c r="N165" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O165" s="28" t="s">
         <v>259</v>
       </c>
       <c r="P165" s="28">
         <v>12</v>
       </c>
       <c r="Q165" s="29">
         <v>4</v>
       </c>
       <c r="R165" s="16"/>
       <c r="S165" s="16"/>
       <c r="T165" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U165" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V165" s="16"/>
       <c r="W165" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X165" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y165" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z165" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA165" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB165" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC165" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD165" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE165" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X165" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF165" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG165" s="107"/>
       <c r="AH165" s="1"/>
       <c r="AI165" s="1"/>
       <c r="AJ165" s="1"/>
       <c r="AK165" s="1"/>
       <c r="AL165" s="1"/>
       <c r="AM165" s="1"/>
       <c r="AN165" s="1"/>
       <c r="AO165" s="1"/>
       <c r="AP165" s="1"/>
       <c r="AQ165" s="1"/>
     </row>
-    <row r="166" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A166" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B166">
+        <f t="shared" si="53"/>
         <v>166</v>
       </c>
       <c r="C166" t="s">
         <v>47</v>
       </c>
       <c r="D166" s="126"/>
       <c r="E166" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F166" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G166" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H166" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I166" s="62">
         <v>22.16</v>
       </c>
       <c r="J166" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>22.16</v>
       </c>
       <c r="K166" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L166" s="36" t="s">
         <v>109</v>
       </c>
       <c r="M166" s="36"/>
       <c r="N166" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O166" s="36" t="s">
         <v>260</v>
       </c>
       <c r="P166" s="36">
         <v>12</v>
       </c>
       <c r="Q166" s="37">
         <v>4</v>
       </c>
       <c r="R166" s="16"/>
       <c r="S166" s="16"/>
       <c r="T166" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U166" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V166" s="16"/>
       <c r="W166" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X166" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y166" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z166" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA166" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB166" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC166" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD166" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE166" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X166" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF166" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG166" s="107"/>
       <c r="AH166" s="1"/>
       <c r="AI166" s="1"/>
       <c r="AJ166" s="1"/>
       <c r="AK166" s="1"/>
       <c r="AL166" s="1"/>
       <c r="AM166" s="1"/>
       <c r="AN166" s="1"/>
       <c r="AO166" s="1"/>
       <c r="AP166" s="1"/>
       <c r="AQ166" s="1"/>
     </row>
-    <row r="167" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A167" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B167">
+        <f t="shared" si="53"/>
         <v>167</v>
       </c>
       <c r="C167" t="s">
         <v>47</v>
       </c>
       <c r="D167" s="126"/>
       <c r="E167" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F167" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G167" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H167" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I167" s="62">
         <v>23.52</v>
       </c>
       <c r="J167" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>23.52</v>
       </c>
       <c r="K167" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L167" s="28" t="s">
         <v>111</v>
       </c>
       <c r="M167" s="28"/>
       <c r="N167" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O167" s="28" t="s">
         <v>261</v>
       </c>
       <c r="P167" s="28">
         <v>12</v>
       </c>
       <c r="Q167" s="29">
         <v>4</v>
       </c>
       <c r="R167" s="16"/>
       <c r="S167" s="16"/>
       <c r="T167" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U167" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V167" s="16"/>
       <c r="W167" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X167" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y167" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z167" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA167" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB167" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC167" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD167" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE167" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X167" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF167" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG167" s="107"/>
       <c r="AH167" s="1"/>
       <c r="AI167" s="1"/>
       <c r="AJ167" s="1"/>
       <c r="AK167" s="1"/>
       <c r="AL167" s="1"/>
       <c r="AM167" s="1"/>
       <c r="AN167" s="1"/>
       <c r="AO167" s="1"/>
       <c r="AP167" s="1"/>
       <c r="AQ167" s="1"/>
     </row>
-    <row r="168" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A168" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B168">
+        <f t="shared" si="53"/>
         <v>168</v>
       </c>
       <c r="C168" t="s">
         <v>47</v>
       </c>
       <c r="D168" s="126"/>
       <c r="E168" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F168" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G168" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H168" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I168" s="62">
         <v>25.74</v>
       </c>
       <c r="J168" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>25.74</v>
       </c>
       <c r="K168" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L168" s="36" t="s">
         <v>113</v>
       </c>
       <c r="M168" s="36"/>
       <c r="N168" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O168" s="36" t="s">
         <v>262</v>
       </c>
       <c r="P168" s="36">
         <v>12</v>
       </c>
       <c r="Q168" s="37">
         <v>4</v>
       </c>
       <c r="R168" s="16"/>
       <c r="S168" s="16"/>
       <c r="T168" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U168" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V168" s="16"/>
       <c r="W168" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X168" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y168" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z168" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA168" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB168" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC168" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD168" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE168" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X168" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF168" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG168" s="107"/>
       <c r="AH168" s="1"/>
       <c r="AI168" s="1"/>
       <c r="AJ168" s="1"/>
       <c r="AK168" s="1"/>
       <c r="AL168" s="1"/>
       <c r="AM168" s="1"/>
       <c r="AN168" s="1"/>
       <c r="AO168" s="1"/>
       <c r="AP168" s="1"/>
       <c r="AQ168" s="1"/>
     </row>
-    <row r="169" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A169" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B169">
+        <f t="shared" si="53"/>
         <v>169</v>
       </c>
       <c r="C169" t="s">
         <v>47</v>
       </c>
       <c r="D169" s="126"/>
       <c r="E169" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F169" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G169" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H169" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I169" s="62">
         <v>28.04</v>
       </c>
       <c r="J169" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>28.04</v>
       </c>
       <c r="K169" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L169" s="28" t="s">
         <v>115</v>
       </c>
       <c r="M169" s="28"/>
       <c r="N169" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O169" s="28" t="s">
         <v>263</v>
       </c>
       <c r="P169" s="28">
         <v>6</v>
       </c>
       <c r="Q169" s="29">
         <v>2</v>
       </c>
       <c r="R169" s="16"/>
       <c r="S169" s="16"/>
       <c r="T169" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U169" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V169" s="16"/>
       <c r="W169" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X169" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y169" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z169" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA169" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB169" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC169" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD169" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE169" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X169" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF169" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG169" s="107"/>
       <c r="AH169" s="1"/>
       <c r="AI169" s="1"/>
       <c r="AJ169" s="1"/>
       <c r="AK169" s="1"/>
       <c r="AL169" s="1"/>
       <c r="AM169" s="1"/>
       <c r="AN169" s="1"/>
       <c r="AO169" s="1"/>
       <c r="AP169" s="1"/>
       <c r="AQ169" s="1"/>
     </row>
-    <row r="170" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A170" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B170">
+        <f t="shared" si="53"/>
         <v>170</v>
       </c>
       <c r="C170" t="s">
         <v>47</v>
       </c>
       <c r="D170" s="126"/>
       <c r="E170" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F170" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G170" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H170" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I170" s="62">
         <v>31.26</v>
       </c>
       <c r="J170" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>31.26</v>
       </c>
       <c r="K170" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L170" s="36" t="s">
         <v>117</v>
       </c>
       <c r="M170" s="36"/>
       <c r="N170" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O170" s="36" t="s">
         <v>264</v>
       </c>
       <c r="P170" s="36">
         <v>6</v>
       </c>
       <c r="Q170" s="37">
         <v>2</v>
       </c>
       <c r="R170" s="16"/>
       <c r="S170" s="16"/>
       <c r="T170" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U170" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V170" s="16"/>
       <c r="W170" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X170" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y170" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z170" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA170" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB170" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC170" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD170" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE170" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X170" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF170" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG170" s="107"/>
       <c r="AH170" s="1"/>
       <c r="AI170" s="1"/>
       <c r="AJ170" s="1"/>
       <c r="AK170" s="1"/>
       <c r="AL170" s="1"/>
       <c r="AM170" s="1"/>
       <c r="AN170" s="1"/>
       <c r="AO170" s="1"/>
       <c r="AP170" s="1"/>
       <c r="AQ170" s="1"/>
     </row>
-    <row r="171" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A171" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="46"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B171">
+        <f t="shared" si="53"/>
         <v>171</v>
       </c>
       <c r="C171" t="s">
         <v>47</v>
       </c>
       <c r="D171" s="126"/>
       <c r="E171" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F171" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G171" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H171" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I171" s="62">
         <v>34.020000000000003</v>
       </c>
       <c r="J171" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>34.020000000000003</v>
       </c>
       <c r="K171" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L171" s="28" t="s">
         <v>119</v>
       </c>
       <c r="M171" s="28"/>
       <c r="N171" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O171" s="28" t="s">
         <v>265</v>
       </c>
       <c r="P171" s="28">
         <v>6</v>
       </c>
       <c r="Q171" s="29">
         <v>2</v>
       </c>
       <c r="R171" s="16"/>
       <c r="S171" s="16"/>
       <c r="T171" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U171" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V171" s="16"/>
       <c r="W171" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X171" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y171" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z171" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA171" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB171" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC171" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD171" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE171" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X171" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF171" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG171" s="107"/>
       <c r="AH171" s="1"/>
       <c r="AI171" s="1"/>
       <c r="AJ171" s="1"/>
       <c r="AK171" s="1"/>
       <c r="AL171" s="1"/>
       <c r="AM171" s="1"/>
       <c r="AN171" s="1"/>
       <c r="AO171" s="1"/>
       <c r="AP171" s="1"/>
       <c r="AQ171" s="1"/>
     </row>
-    <row r="172" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A172" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" ref="B172:B235" si="70">+B171+1</f>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B172">
+        <f t="shared" ref="B172:B235" si="77">+B171+1</f>
         <v>172</v>
       </c>
       <c r="C172" t="s">
         <v>47</v>
       </c>
       <c r="D172" s="126"/>
       <c r="E172" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F172" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G172" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H172" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I172" s="62">
         <v>39.76</v>
       </c>
       <c r="J172" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>39.76</v>
       </c>
       <c r="K172" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L172" s="36" t="s">
         <v>121</v>
       </c>
       <c r="M172" s="36"/>
       <c r="N172" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O172" s="36" t="s">
         <v>266</v>
       </c>
       <c r="P172" s="36">
         <v>6</v>
       </c>
       <c r="Q172" s="37">
         <v>2</v>
       </c>
       <c r="R172" s="16"/>
       <c r="S172" s="16"/>
       <c r="T172" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U172" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V172" s="16"/>
       <c r="W172" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X172" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y172" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z172" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA172" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB172" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC172" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD172" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE172" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X172" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF172" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG172" s="107"/>
       <c r="AH172" s="1"/>
       <c r="AI172" s="1"/>
       <c r="AJ172" s="1"/>
       <c r="AK172" s="1"/>
       <c r="AL172" s="1"/>
       <c r="AM172" s="1"/>
       <c r="AN172" s="1"/>
       <c r="AO172" s="1"/>
       <c r="AP172" s="1"/>
       <c r="AQ172" s="1"/>
     </row>
-    <row r="173" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A173" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B173">
+        <f t="shared" si="77"/>
         <v>173</v>
       </c>
       <c r="C173" t="s">
         <v>47</v>
       </c>
       <c r="D173" s="126"/>
       <c r="E173" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F173" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G173" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H173" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I173" s="62">
         <v>45.86</v>
       </c>
       <c r="J173" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>45.86</v>
       </c>
       <c r="K173" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L173" s="28" t="s">
         <v>123</v>
       </c>
       <c r="M173" s="28"/>
       <c r="N173" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O173" s="28" t="s">
         <v>267</v>
       </c>
       <c r="P173" s="28">
         <v>6</v>
       </c>
       <c r="Q173" s="29">
         <v>2</v>
       </c>
       <c r="R173" s="16"/>
       <c r="S173" s="16"/>
       <c r="T173" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U173" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V173" s="16"/>
       <c r="W173" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X173" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y173" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z173" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA173" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB173" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC173" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD173" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE173" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X173" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF173" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG173" s="107"/>
       <c r="AH173" s="1"/>
       <c r="AI173" s="1"/>
       <c r="AJ173" s="1"/>
       <c r="AK173" s="1"/>
       <c r="AL173" s="1"/>
       <c r="AM173" s="1"/>
       <c r="AN173" s="1"/>
       <c r="AO173" s="1"/>
       <c r="AP173" s="1"/>
       <c r="AQ173" s="1"/>
     </row>
-    <row r="174" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A174" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B174">
+        <f t="shared" si="77"/>
         <v>174</v>
       </c>
       <c r="C174" t="s">
         <v>47</v>
       </c>
       <c r="D174" s="126"/>
       <c r="E174" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F174" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G174" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H174" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I174" s="62">
         <v>45.58</v>
       </c>
       <c r="J174" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>45.58</v>
       </c>
       <c r="K174" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L174" s="36" t="s">
         <v>125</v>
       </c>
       <c r="M174" s="36"/>
       <c r="N174" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O174" s="36" t="s">
         <v>268</v>
       </c>
       <c r="P174" s="36">
         <v>3</v>
       </c>
       <c r="Q174" s="37">
         <v>1</v>
       </c>
       <c r="R174" s="16"/>
       <c r="S174" s="16"/>
       <c r="T174" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U174" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V174" s="16"/>
       <c r="W174" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X174" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y174" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z174" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA174" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB174" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC174" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD174" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE174" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X174" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF174" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG174" s="107"/>
       <c r="AH174" s="1"/>
       <c r="AI174" s="1"/>
       <c r="AJ174" s="1"/>
       <c r="AK174" s="1"/>
       <c r="AL174" s="1"/>
       <c r="AM174" s="1"/>
       <c r="AN174" s="1"/>
       <c r="AO174" s="1"/>
       <c r="AP174" s="1"/>
       <c r="AQ174" s="1"/>
     </row>
-    <row r="175" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A175" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B175">
+        <f t="shared" si="77"/>
         <v>175</v>
       </c>
       <c r="C175" t="s">
         <v>47</v>
       </c>
       <c r="D175" s="126"/>
       <c r="E175" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F175" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G175" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H175" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I175" s="62">
         <v>50.22</v>
       </c>
       <c r="J175" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>50.22</v>
       </c>
       <c r="K175" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L175" s="28" t="s">
         <v>127</v>
       </c>
       <c r="M175" s="28"/>
       <c r="N175" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O175" s="28" t="s">
         <v>269</v>
       </c>
       <c r="P175" s="28">
         <v>3</v>
       </c>
       <c r="Q175" s="29">
         <v>1</v>
       </c>
       <c r="R175" s="16"/>
       <c r="S175" s="16"/>
       <c r="T175" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U175" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V175" s="16"/>
       <c r="W175" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X175" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y175" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z175" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA175" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB175" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC175" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD175" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE175" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X175" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF175" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG175" s="107"/>
       <c r="AH175" s="1"/>
       <c r="AI175" s="1"/>
       <c r="AJ175" s="1"/>
       <c r="AK175" s="1"/>
       <c r="AL175" s="1"/>
       <c r="AM175" s="1"/>
       <c r="AN175" s="1"/>
       <c r="AO175" s="1"/>
       <c r="AP175" s="1"/>
       <c r="AQ175" s="1"/>
     </row>
-    <row r="176" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A176" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B176">
+        <f t="shared" si="77"/>
         <v>176</v>
       </c>
       <c r="C176" t="s">
         <v>47</v>
       </c>
       <c r="D176" s="126"/>
       <c r="E176" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F176" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G176" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H176" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I176" s="62">
         <v>49.42</v>
       </c>
       <c r="J176" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>49.42</v>
       </c>
       <c r="K176" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L176" s="36" t="s">
         <v>129</v>
       </c>
       <c r="M176" s="36"/>
       <c r="N176" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O176" s="36" t="s">
         <v>270</v>
       </c>
       <c r="P176" s="36">
         <v>3</v>
       </c>
       <c r="Q176" s="37">
         <v>1</v>
       </c>
       <c r="R176" s="16"/>
       <c r="S176" s="16"/>
       <c r="T176" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U176" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V176" s="16"/>
       <c r="W176" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X176" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y176" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z176" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA176" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB176" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC176" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD176" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE176" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X176" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF176" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG176" s="107"/>
       <c r="AH176" s="1"/>
       <c r="AI176" s="1"/>
       <c r="AJ176" s="1"/>
       <c r="AK176" s="1"/>
       <c r="AL176" s="1"/>
       <c r="AM176" s="1"/>
       <c r="AN176" s="1"/>
       <c r="AO176" s="1"/>
       <c r="AP176" s="1"/>
       <c r="AQ176" s="1"/>
     </row>
-    <row r="177" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A177" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B177">
+        <f t="shared" si="77"/>
         <v>177</v>
       </c>
       <c r="C177" t="s">
         <v>47</v>
       </c>
       <c r="D177" s="126"/>
       <c r="E177" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F177" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G177" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H177" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I177" s="62">
         <v>54.88</v>
       </c>
       <c r="J177" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>54.88</v>
       </c>
       <c r="K177" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L177" s="28" t="s">
         <v>131</v>
       </c>
       <c r="M177" s="28"/>
       <c r="N177" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O177" s="28" t="s">
         <v>271</v>
       </c>
       <c r="P177" s="28">
         <v>3</v>
       </c>
       <c r="Q177" s="29">
         <v>1</v>
       </c>
       <c r="R177" s="16"/>
       <c r="S177" s="16"/>
       <c r="T177" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U177" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V177" s="16"/>
       <c r="W177" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X177" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y177" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z177" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA177" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB177" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC177" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD177" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE177" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X177" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF177" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG177" s="107"/>
       <c r="AH177" s="1"/>
       <c r="AI177" s="1"/>
       <c r="AJ177" s="1"/>
       <c r="AK177" s="1"/>
       <c r="AL177" s="1"/>
       <c r="AM177" s="1"/>
       <c r="AN177" s="1"/>
       <c r="AO177" s="1"/>
       <c r="AP177" s="1"/>
       <c r="AQ177" s="1"/>
     </row>
-    <row r="178" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A178" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B178">
+        <f t="shared" si="77"/>
         <v>178</v>
       </c>
       <c r="C178" t="s">
         <v>47</v>
       </c>
       <c r="D178" s="126"/>
       <c r="E178" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F178" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G178" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H178" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I178" s="62">
         <v>57.34</v>
       </c>
       <c r="J178" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>57.34</v>
       </c>
       <c r="K178" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L178" s="36" t="s">
         <v>133</v>
       </c>
       <c r="M178" s="36"/>
       <c r="N178" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O178" s="36" t="s">
         <v>272</v>
       </c>
       <c r="P178" s="36">
         <v>3</v>
       </c>
       <c r="Q178" s="37">
         <v>1</v>
       </c>
       <c r="R178" s="16"/>
       <c r="S178" s="16"/>
       <c r="T178" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U178" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V178" s="16"/>
       <c r="W178" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X178" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y178" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z178" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA178" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB178" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC178" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD178" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE178" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X178" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF178" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG178" s="107"/>
       <c r="AH178" s="1"/>
       <c r="AI178" s="1"/>
       <c r="AJ178" s="1"/>
       <c r="AK178" s="1"/>
       <c r="AL178" s="1"/>
       <c r="AM178" s="1"/>
       <c r="AN178" s="1"/>
       <c r="AO178" s="1"/>
       <c r="AP178" s="1"/>
       <c r="AQ178" s="1"/>
     </row>
-    <row r="179" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A179" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B179">
+        <f t="shared" si="77"/>
         <v>179</v>
       </c>
       <c r="C179" t="s">
         <v>47</v>
       </c>
       <c r="D179" s="126"/>
       <c r="E179" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F179" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G179" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H179" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I179" s="62">
         <v>59.32</v>
       </c>
       <c r="J179" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>59.32</v>
       </c>
       <c r="K179" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L179" s="28" t="s">
         <v>135</v>
       </c>
       <c r="M179" s="28"/>
       <c r="N179" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O179" s="28" t="s">
         <v>273</v>
       </c>
       <c r="P179" s="28">
         <v>3</v>
       </c>
       <c r="Q179" s="29">
         <v>1</v>
       </c>
       <c r="R179" s="16"/>
       <c r="S179" s="16"/>
       <c r="T179" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U179" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V179" s="16"/>
       <c r="W179" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X179" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y179" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z179" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA179" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB179" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC179" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD179" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE179" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X179" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF179" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG179" s="107"/>
       <c r="AH179" s="1"/>
       <c r="AI179" s="1"/>
       <c r="AJ179" s="1"/>
       <c r="AK179" s="1"/>
       <c r="AL179" s="1"/>
       <c r="AM179" s="1"/>
       <c r="AN179" s="1"/>
       <c r="AO179" s="1"/>
       <c r="AP179" s="1"/>
       <c r="AQ179" s="1"/>
     </row>
-    <row r="180" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A180" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B180">
+        <f t="shared" si="77"/>
         <v>180</v>
       </c>
       <c r="C180" t="s">
         <v>47</v>
       </c>
       <c r="D180" s="126"/>
       <c r="E180" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F180" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G180" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H180" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I180" s="62">
         <v>64.319999999999993</v>
       </c>
       <c r="J180" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>64.319999999999993</v>
       </c>
       <c r="K180" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L180" s="36" t="s">
         <v>137</v>
       </c>
       <c r="M180" s="36"/>
       <c r="N180" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O180" s="36" t="s">
         <v>274</v>
       </c>
       <c r="P180" s="36">
         <v>3</v>
       </c>
       <c r="Q180" s="37">
         <v>1</v>
       </c>
       <c r="R180" s="16"/>
       <c r="S180" s="16"/>
       <c r="T180" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U180" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V180" s="16"/>
       <c r="W180" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X180" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y180" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z180" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA180" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB180" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC180" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD180" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE180" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X180" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF180" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG180" s="107"/>
       <c r="AH180" s="1"/>
       <c r="AI180" s="1"/>
       <c r="AJ180" s="1"/>
       <c r="AK180" s="1"/>
       <c r="AL180" s="1"/>
       <c r="AM180" s="1"/>
       <c r="AN180" s="1"/>
       <c r="AO180" s="1"/>
       <c r="AP180" s="1"/>
       <c r="AQ180" s="1"/>
     </row>
-    <row r="181" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A181" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B181">
+        <f t="shared" si="77"/>
         <v>181</v>
       </c>
       <c r="C181" t="s">
         <v>47</v>
       </c>
       <c r="D181" s="126"/>
       <c r="E181" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F181" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G181" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H181" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I181" s="62">
         <v>90.38</v>
       </c>
       <c r="J181" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>90.38</v>
       </c>
       <c r="K181" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L181" s="28" t="s">
         <v>139</v>
       </c>
       <c r="M181" s="28"/>
       <c r="N181" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O181" s="28" t="s">
         <v>275</v>
       </c>
       <c r="P181" s="28">
         <v>6</v>
       </c>
       <c r="Q181" s="29">
         <v>2</v>
       </c>
       <c r="R181" s="16"/>
       <c r="S181" s="16"/>
       <c r="T181" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U181" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V181" s="16"/>
       <c r="W181" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X181" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y181" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z181" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA181" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB181" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC181" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD181" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE181" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X181" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF181" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG181" s="107"/>
       <c r="AH181" s="1"/>
       <c r="AI181" s="1"/>
       <c r="AJ181" s="1"/>
       <c r="AK181" s="1"/>
       <c r="AL181" s="1"/>
       <c r="AM181" s="1"/>
       <c r="AN181" s="1"/>
       <c r="AO181" s="1"/>
       <c r="AP181" s="1"/>
       <c r="AQ181" s="1"/>
     </row>
-    <row r="182" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A182" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B182">
+        <f t="shared" si="77"/>
         <v>182</v>
       </c>
       <c r="C182" t="s">
         <v>47</v>
       </c>
       <c r="D182" s="126"/>
       <c r="E182" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F182" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G182" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H182" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I182" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I182" s="181">
         <v>123.76</v>
       </c>
       <c r="J182" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>123.76</v>
       </c>
       <c r="K182" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L182" s="36" t="s">
         <v>181</v>
       </c>
       <c r="M182" s="36"/>
       <c r="N182" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O182" s="36" t="s">
         <v>276</v>
       </c>
       <c r="P182" s="36">
         <v>3</v>
       </c>
       <c r="Q182" s="37">
         <v>1</v>
       </c>
       <c r="R182" s="16"/>
       <c r="S182" s="16"/>
       <c r="T182" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U182" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V182" s="16"/>
       <c r="W182" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X182" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y182" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z182" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA182" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB182" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC182" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD182" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE182" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X182" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF182" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG182" s="107"/>
       <c r="AH182" s="1"/>
       <c r="AI182" s="1"/>
       <c r="AJ182" s="1"/>
       <c r="AK182" s="1"/>
       <c r="AL182" s="1"/>
       <c r="AM182" s="1"/>
       <c r="AN182" s="1"/>
       <c r="AO182" s="1"/>
       <c r="AP182" s="1"/>
       <c r="AQ182" s="1"/>
     </row>
-    <row r="183" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A183" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B183">
+        <f t="shared" si="77"/>
         <v>183</v>
       </c>
       <c r="C183" t="s">
         <v>47</v>
       </c>
       <c r="D183" s="126"/>
       <c r="E183" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F183" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G183" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H183" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I183" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I183" s="181">
         <v>127.21</v>
       </c>
       <c r="J183" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>127.21</v>
       </c>
       <c r="K183" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L183" s="28" t="s">
         <v>183</v>
       </c>
       <c r="M183" s="28"/>
       <c r="N183" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O183" s="28" t="s">
         <v>277</v>
       </c>
       <c r="P183" s="28">
         <v>3</v>
       </c>
       <c r="Q183" s="29">
         <v>1</v>
       </c>
       <c r="R183" s="16"/>
       <c r="S183" s="16"/>
       <c r="T183" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U183" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V183" s="16"/>
       <c r="W183" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X183" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y183" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z183" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA183" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB183" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC183" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD183" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE183" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X183" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF183" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG183" s="107"/>
       <c r="AH183" s="1"/>
       <c r="AI183" s="1"/>
       <c r="AJ183" s="1"/>
       <c r="AK183" s="1"/>
       <c r="AL183" s="1"/>
       <c r="AM183" s="1"/>
       <c r="AN183" s="1"/>
       <c r="AO183" s="1"/>
       <c r="AP183" s="1"/>
       <c r="AQ183" s="1"/>
     </row>
-    <row r="184" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A184" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B184">
+        <f t="shared" si="77"/>
         <v>184</v>
       </c>
       <c r="C184" t="s">
         <v>47</v>
       </c>
       <c r="D184" s="126"/>
       <c r="E184" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F184" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G184" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H184" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I184" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I184" s="181">
         <v>136.19999999999999</v>
       </c>
       <c r="J184" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>136.19999999999999</v>
       </c>
       <c r="K184" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L184" s="36" t="s">
         <v>187</v>
       </c>
       <c r="M184" s="36"/>
       <c r="N184" s="36" t="s">
         <v>248</v>
       </c>
       <c r="O184" s="36" t="s">
         <v>278</v>
       </c>
       <c r="P184" s="36">
         <v>3</v>
       </c>
       <c r="Q184" s="37">
         <v>1</v>
       </c>
       <c r="R184" s="16"/>
       <c r="S184" s="16"/>
       <c r="T184" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U184" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V184" s="16"/>
       <c r="W184" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X184" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y184" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z184" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA184" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB184" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC184" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD184" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE184" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X184" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF184" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG184" s="107"/>
       <c r="AH184" s="1"/>
       <c r="AI184" s="1"/>
       <c r="AJ184" s="1"/>
       <c r="AK184" s="1"/>
       <c r="AL184" s="1"/>
       <c r="AM184" s="1"/>
       <c r="AN184" s="1"/>
       <c r="AO184" s="1"/>
       <c r="AP184" s="1"/>
       <c r="AQ184" s="1"/>
     </row>
-    <row r="185" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A185" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B185">
+        <f t="shared" si="77"/>
         <v>185</v>
       </c>
       <c r="C185" t="s">
         <v>47</v>
       </c>
       <c r="D185" s="126"/>
       <c r="E185" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F185" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G185" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H185" s="26">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I185" s="191">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I185" s="181">
         <v>155.44999999999999</v>
       </c>
       <c r="J185" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>155.44999999999999</v>
       </c>
       <c r="K185" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L185" s="28" t="s">
         <v>191</v>
       </c>
       <c r="M185" s="28"/>
       <c r="N185" s="28" t="s">
         <v>248</v>
       </c>
       <c r="O185" s="28" t="s">
         <v>279</v>
       </c>
       <c r="P185" s="28">
         <v>3</v>
       </c>
       <c r="Q185" s="29">
         <v>1</v>
       </c>
       <c r="R185" s="16"/>
       <c r="S185" s="16"/>
       <c r="T185" s="30">
         <v>1.0416700000000001</v>
       </c>
       <c r="U185" s="30">
         <v>1.5625</v>
       </c>
       <c r="V185" s="16"/>
       <c r="W185" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X185" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y185" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z185" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA185" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB185" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC185" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD185" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE185" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X185" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF185" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG185" s="107"/>
       <c r="AH185" s="1"/>
       <c r="AI185" s="1"/>
       <c r="AJ185" s="1"/>
       <c r="AK185" s="1"/>
       <c r="AL185" s="1"/>
       <c r="AM185" s="1"/>
       <c r="AN185" s="1"/>
       <c r="AO185" s="1"/>
       <c r="AP185" s="1"/>
       <c r="AQ185" s="1"/>
     </row>
-    <row r="186" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A186" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B186">
+        <f t="shared" si="77"/>
         <v>186</v>
       </c>
       <c r="C186" t="s">
         <v>47</v>
       </c>
-      <c r="D186" s="169"/>
-[...16 lines deleted...]
-      <c r="I186" s="192">
+      <c r="D186" s="159"/>
+      <c r="E186" s="160">
+        <f t="shared" ref="E186" si="78">ROUNDUP(D186/P186,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F186" s="161">
+        <f t="shared" ref="F186" si="79">E186*P186</f>
+        <v>0</v>
+      </c>
+      <c r="G186" s="162">
+        <f t="shared" ref="G186" si="80">E186/(100/T186)</f>
+        <v>0</v>
+      </c>
+      <c r="H186" s="162">
+        <f t="shared" ref="H186" si="81">E186/(100/U186)</f>
+        <v>0</v>
+      </c>
+      <c r="I186" s="182">
         <v>159.99</v>
       </c>
-      <c r="J186" s="199">
-        <f t="shared" ref="J186" si="75">+ROUND(I186*(1-$F$9),2)</f>
+      <c r="J186" s="187">
+        <f t="shared" ref="J186" si="82">+ROUND(I186*(1-$F$9),2)</f>
         <v>159.99</v>
       </c>
-      <c r="K186" s="199">
-[...3 lines deleted...]
-      <c r="L186" s="200" t="s">
+      <c r="K186" s="187">
+        <f t="shared" ref="K186" si="83">+IFERROR(J186*F186,0)</f>
+        <v>0</v>
+      </c>
+      <c r="L186" s="188" t="s">
         <v>195</v>
       </c>
-      <c r="M186" s="200"/>
-      <c r="N186" s="200" t="s">
+      <c r="M186" s="188"/>
+      <c r="N186" s="188" t="s">
         <v>248</v>
       </c>
-      <c r="O186" s="200" t="s">
+      <c r="O186" s="188" t="s">
         <v>280</v>
       </c>
-      <c r="P186" s="200">
+      <c r="P186" s="188">
         <v>3</v>
       </c>
       <c r="Q186" s="37">
         <v>1</v>
       </c>
       <c r="R186" s="16"/>
       <c r="S186" s="16"/>
       <c r="T186" s="30">
         <v>1.0416700000000001</v>
       </c>
       <c r="U186" s="30">
         <v>1.5625</v>
       </c>
       <c r="V186" s="16"/>
       <c r="W186" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X186" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y186" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z186" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA186" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB186" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC186" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD186" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE186" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X186" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF186" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG186" s="107"/>
       <c r="AH186" s="1"/>
       <c r="AI186" s="1"/>
       <c r="AJ186" s="1"/>
       <c r="AK186" s="1"/>
       <c r="AL186" s="1"/>
       <c r="AM186" s="1"/>
       <c r="AN186" s="1"/>
       <c r="AO186" s="1"/>
       <c r="AP186" s="1"/>
       <c r="AQ186" s="1"/>
     </row>
-    <row r="187" spans="1:43" s="195" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <f t="shared" si="70"/>
+    <row r="187" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A187" t="str">
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B187">
+        <f t="shared" si="77"/>
         <v>187</v>
       </c>
-      <c r="C187" s="195" t="s">
+      <c r="C187" t="s">
         <v>47</v>
       </c>
       <c r="D187" s="127"/>
       <c r="E187" s="38">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F187" s="39">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G187" s="40">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H187" s="40">
-        <f t="shared" si="51"/>
-[...2 lines deleted...]
-      <c r="I187" s="194">
+        <f t="shared" si="60"/>
+        <v>0</v>
+      </c>
+      <c r="I187" s="184">
         <v>390.58</v>
       </c>
       <c r="J187" s="70">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>390.58</v>
       </c>
       <c r="K187" s="70">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L187" s="71" t="s">
         <v>246</v>
       </c>
       <c r="M187" s="71"/>
       <c r="N187" s="71" t="s">
         <v>248</v>
       </c>
       <c r="O187" s="71" t="s">
         <v>281</v>
       </c>
       <c r="P187" s="71">
         <v>3</v>
       </c>
       <c r="Q187" s="71">
         <v>1</v>
       </c>
-      <c r="R187" s="198"/>
-      <c r="S187" s="198"/>
+      <c r="R187" s="16"/>
+      <c r="S187" s="16"/>
       <c r="T187" s="30">
         <v>1.0416700000000001</v>
       </c>
       <c r="U187" s="30">
         <v>1.5625</v>
       </c>
-      <c r="V187" s="198"/>
+      <c r="V187" s="16"/>
       <c r="W187" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X187" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y187" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z187" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA187" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB187" s="34" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC187" s="34" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD187" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE187" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X187" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF187" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...43 lines deleted...]
-      <c r="AQ187" s="201"/>
+        <v>#N/A</v>
+      </c>
+      <c r="AG187" s="107"/>
+      <c r="AH187" s="1"/>
+      <c r="AI187" s="1"/>
+      <c r="AJ187" s="1"/>
+      <c r="AK187" s="1"/>
+      <c r="AL187" s="1"/>
+      <c r="AM187" s="1"/>
+      <c r="AN187" s="1"/>
+      <c r="AO187" s="1"/>
+      <c r="AP187" s="1"/>
+      <c r="AQ187" s="1"/>
     </row>
-    <row r="188" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A188" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B188">
+        <f t="shared" si="77"/>
         <v>188</v>
       </c>
       <c r="C188" t="s">
         <v>47</v>
       </c>
       <c r="D188" s="128"/>
       <c r="E188" s="44">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F188" s="45">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G188" s="46">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H188" s="46">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I188" s="101">
         <v>13.64</v>
       </c>
       <c r="J188" s="101">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>13.64</v>
       </c>
       <c r="K188" s="101">
-        <f t="shared" si="53"/>
-[...2 lines deleted...]
-      <c r="L188" s="150" t="s">
+        <f t="shared" si="62"/>
+        <v>0</v>
+      </c>
+      <c r="L188" s="149" t="s">
         <v>141</v>
       </c>
-      <c r="M188" s="150"/>
-      <c r="N188" s="150" t="s">
+      <c r="M188" s="149"/>
+      <c r="N188" s="149" t="s">
         <v>282</v>
       </c>
-      <c r="O188" s="150" t="s">
+      <c r="O188" s="149" t="s">
         <v>283</v>
       </c>
-      <c r="P188" s="150">
+      <c r="P188" s="149">
         <v>27</v>
       </c>
-      <c r="Q188" s="152">
+      <c r="Q188" s="151">
         <v>9</v>
       </c>
       <c r="R188" s="16"/>
       <c r="S188" s="16"/>
       <c r="T188" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U188" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V188" s="16"/>
       <c r="W188" s="31" t="str">
+        <f t="shared" ca="1" si="63"/>
+        <v/>
+      </c>
+      <c r="X188" s="32" t="str">
+        <f t="shared" ca="1" si="64"/>
+        <v/>
+      </c>
+      <c r="Y188" s="32" t="str">
+        <f t="shared" ca="1" si="65"/>
+        <v/>
+      </c>
+      <c r="Z188" s="33" t="str">
+        <f t="shared" ca="1" si="66"/>
+        <v/>
+      </c>
+      <c r="AA188" s="33" t="str">
+        <f t="shared" ca="1" si="67"/>
+        <v/>
+      </c>
+      <c r="AB188" s="157" t="str">
+        <f t="shared" ca="1" si="68"/>
+        <v/>
+      </c>
+      <c r="AC188" s="157" t="str">
+        <f t="shared" ca="1" si="69"/>
+        <v/>
+      </c>
+      <c r="AD188" s="35" t="str">
+        <f t="shared" ca="1" si="70"/>
+        <v/>
+      </c>
+      <c r="AE188" s="107" t="e">
         <f t="shared" ca="1" si="54"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X188" s="32" t="str">
+        <v>#N/A</v>
+      </c>
+      <c r="AF188" s="107" t="e">
         <f t="shared" ca="1" si="55"/>
-        <v/>
-[...31 lines deleted...]
-        <v>#REF!</v>
+        <v>#N/A</v>
       </c>
       <c r="AG188" s="107"/>
       <c r="AH188" s="1"/>
       <c r="AI188" s="1"/>
       <c r="AJ188" s="1"/>
       <c r="AK188" s="1"/>
       <c r="AL188" s="1"/>
       <c r="AM188" s="1"/>
       <c r="AN188" s="1"/>
       <c r="AO188" s="1"/>
       <c r="AP188" s="1"/>
       <c r="AQ188" s="1"/>
     </row>
-    <row r="189" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A189" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B189">
+        <f t="shared" si="77"/>
         <v>189</v>
       </c>
       <c r="C189" t="s">
         <v>47</v>
       </c>
       <c r="D189" s="126"/>
       <c r="E189" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F189" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G189" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H189" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I189" s="62">
         <v>14.64</v>
       </c>
       <c r="J189" s="62">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>14.64</v>
       </c>
       <c r="K189" s="62">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L189" s="63" t="s">
         <v>201</v>
       </c>
       <c r="M189" s="63"/>
       <c r="N189" s="63" t="s">
         <v>282</v>
       </c>
       <c r="O189" s="63" t="s">
         <v>284</v>
       </c>
       <c r="P189" s="63">
         <v>27</v>
       </c>
       <c r="Q189" s="64">
         <v>9</v>
       </c>
       <c r="R189" s="16"/>
       <c r="S189" s="16"/>
       <c r="T189" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U189" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V189" s="16"/>
       <c r="W189" s="31" t="str">
-        <f t="shared" ca="1" si="54"/>
+        <f t="shared" ca="1" si="63"/>
         <v/>
       </c>
       <c r="X189" s="32" t="str">
-        <f t="shared" ca="1" si="55"/>
+        <f t="shared" ca="1" si="64"/>
         <v/>
       </c>
       <c r="Y189" s="32" t="str">
-        <f t="shared" ca="1" si="56"/>
+        <f t="shared" ca="1" si="65"/>
         <v/>
       </c>
       <c r="Z189" s="33" t="str">
-        <f t="shared" ca="1" si="57"/>
+        <f t="shared" ca="1" si="66"/>
         <v/>
       </c>
       <c r="AA189" s="33" t="str">
-        <f t="shared" ca="1" si="58"/>
+        <f t="shared" ca="1" si="67"/>
         <v/>
       </c>
       <c r="AB189" s="34" t="str">
-        <f t="shared" ca="1" si="59"/>
+        <f t="shared" ca="1" si="68"/>
         <v/>
       </c>
       <c r="AC189" s="34" t="str">
-        <f t="shared" ca="1" si="60"/>
+        <f t="shared" ca="1" si="69"/>
         <v/>
       </c>
       <c r="AD189" s="35" t="str">
-        <f t="shared" ca="1" si="61"/>
+        <f t="shared" ca="1" si="70"/>
         <v/>
       </c>
       <c r="AE189" s="107" t="e">
-        <f t="shared" ca="1" si="62"/>
-        <v>#REF!</v>
+        <f t="shared" ref="AE189:AE195" ca="1" si="84">VLOOKUP("x",INDIRECT(AF188,TRUE),2,FALSE)</f>
+        <v>#N/A</v>
       </c>
       <c r="AF189" s="107" t="e">
-        <f t="shared" ca="1" si="63"/>
-        <v>#REF!</v>
+        <f t="shared" ref="AF189:AF195" ca="1" si="85">CONCATENATE("A",AE189+1,":$O$350")</f>
+        <v>#N/A</v>
       </c>
       <c r="AG189" s="107"/>
       <c r="AH189" s="1"/>
       <c r="AI189" s="1"/>
       <c r="AJ189" s="1"/>
       <c r="AK189" s="1"/>
       <c r="AL189" s="1"/>
       <c r="AM189" s="1"/>
       <c r="AN189" s="1"/>
       <c r="AO189" s="1"/>
       <c r="AP189" s="1"/>
       <c r="AQ189" s="1"/>
     </row>
-    <row r="190" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A190" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B190">
+        <f t="shared" si="77"/>
         <v>190</v>
       </c>
       <c r="C190" t="s">
         <v>47</v>
       </c>
       <c r="D190" s="126"/>
       <c r="E190" s="24">
-        <f t="shared" ref="E190" si="77">ROUNDUP(D190/P190,0)</f>
+        <f t="shared" ref="E190" si="86">ROUNDUP(D190/P190,0)</f>
         <v>0</v>
       </c>
       <c r="F190" s="25">
-        <f t="shared" ref="F190" si="78">E190*P190</f>
+        <f t="shared" ref="F190" si="87">E190*P190</f>
         <v>0</v>
       </c>
       <c r="G190" s="26">
-        <f t="shared" ref="G190" si="79">E190/(100/T190)</f>
+        <f t="shared" ref="G190" si="88">E190/(100/T190)</f>
         <v>0</v>
       </c>
       <c r="H190" s="26">
-        <f t="shared" ref="H190" si="80">E190/(100/U190)</f>
+        <f t="shared" ref="H190" si="89">E190/(100/U190)</f>
         <v>0</v>
       </c>
       <c r="I190" s="62">
         <v>15.72</v>
       </c>
       <c r="J190" s="62">
-        <f t="shared" ref="J190" si="81">+ROUND(I190*(1-$F$9),2)</f>
+        <f t="shared" ref="J190" si="90">+ROUND(I190*(1-$F$9),2)</f>
         <v>15.72</v>
       </c>
       <c r="K190" s="62">
-        <f t="shared" ref="K190" si="82">+IFERROR(J190*F190,0)</f>
+        <f t="shared" ref="K190" si="91">+IFERROR(J190*F190,0)</f>
         <v>0</v>
       </c>
       <c r="L190" s="66" t="s">
         <v>248</v>
       </c>
       <c r="M190" s="66"/>
       <c r="N190" s="66" t="s">
         <v>282</v>
       </c>
       <c r="O190" s="66" t="s">
         <v>285</v>
       </c>
       <c r="P190" s="66">
         <v>18</v>
       </c>
       <c r="Q190" s="67">
         <v>6</v>
       </c>
       <c r="R190" s="16"/>
       <c r="S190" s="16"/>
       <c r="T190" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U190" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V190" s="16"/>
       <c r="W190" s="31" t="str">
-        <f t="shared" ca="1" si="54"/>
+        <f t="shared" ca="1" si="63"/>
         <v/>
       </c>
       <c r="X190" s="32" t="str">
-        <f t="shared" ca="1" si="55"/>
+        <f t="shared" ca="1" si="64"/>
         <v/>
       </c>
       <c r="Y190" s="32" t="str">
-        <f t="shared" ca="1" si="56"/>
+        <f t="shared" ca="1" si="65"/>
         <v/>
       </c>
       <c r="Z190" s="33" t="str">
-        <f t="shared" ca="1" si="57"/>
+        <f t="shared" ca="1" si="66"/>
         <v/>
       </c>
       <c r="AA190" s="33" t="str">
-        <f t="shared" ca="1" si="58"/>
+        <f t="shared" ca="1" si="67"/>
         <v/>
       </c>
       <c r="AB190" s="34" t="str">
-        <f t="shared" ca="1" si="59"/>
+        <f t="shared" ca="1" si="68"/>
         <v/>
       </c>
       <c r="AC190" s="34" t="str">
-        <f t="shared" ca="1" si="60"/>
+        <f t="shared" ca="1" si="69"/>
         <v/>
       </c>
       <c r="AD190" s="35" t="str">
-        <f t="shared" ca="1" si="61"/>
+        <f t="shared" ca="1" si="70"/>
         <v/>
       </c>
       <c r="AE190" s="107" t="e">
-        <f t="shared" ca="1" si="62"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="84"/>
+        <v>#N/A</v>
       </c>
       <c r="AF190" s="107" t="e">
-        <f t="shared" ca="1" si="63"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="85"/>
+        <v>#N/A</v>
       </c>
       <c r="AG190" s="107"/>
       <c r="AH190" s="1"/>
       <c r="AI190" s="1"/>
       <c r="AJ190" s="1"/>
       <c r="AK190" s="1"/>
       <c r="AL190" s="1"/>
       <c r="AM190" s="1"/>
       <c r="AN190" s="1"/>
       <c r="AO190" s="1"/>
       <c r="AP190" s="1"/>
       <c r="AQ190" s="1"/>
     </row>
-    <row r="191" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A191" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B191">
+        <f t="shared" si="77"/>
         <v>191</v>
       </c>
       <c r="C191" t="s">
         <v>47</v>
       </c>
       <c r="D191" s="126"/>
       <c r="E191" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F191" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G191" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H191" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I191" s="62">
         <v>16.2</v>
       </c>
       <c r="J191" s="62">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>16.2</v>
       </c>
       <c r="K191" s="62">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L191" s="63" t="s">
         <v>87</v>
       </c>
       <c r="M191" s="63"/>
       <c r="N191" s="63" t="s">
         <v>282</v>
       </c>
       <c r="O191" s="63" t="s">
         <v>286</v>
       </c>
       <c r="P191" s="63">
         <v>18</v>
       </c>
       <c r="Q191" s="64">
         <v>6</v>
       </c>
       <c r="R191" s="16"/>
       <c r="S191" s="16"/>
       <c r="T191" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U191" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V191" s="16"/>
       <c r="W191" s="31" t="str">
-        <f t="shared" ca="1" si="54"/>
+        <f t="shared" ca="1" si="63"/>
         <v/>
       </c>
       <c r="X191" s="32" t="str">
-        <f t="shared" ca="1" si="55"/>
+        <f t="shared" ca="1" si="64"/>
         <v/>
       </c>
       <c r="Y191" s="32" t="str">
-        <f t="shared" ca="1" si="56"/>
+        <f t="shared" ca="1" si="65"/>
         <v/>
       </c>
       <c r="Z191" s="33" t="str">
-        <f t="shared" ca="1" si="57"/>
+        <f t="shared" ca="1" si="66"/>
         <v/>
       </c>
       <c r="AA191" s="33" t="str">
-        <f t="shared" ca="1" si="58"/>
+        <f t="shared" ca="1" si="67"/>
         <v/>
       </c>
       <c r="AB191" s="34" t="str">
-        <f t="shared" ca="1" si="59"/>
+        <f t="shared" ca="1" si="68"/>
         <v/>
       </c>
       <c r="AC191" s="34" t="str">
-        <f t="shared" ca="1" si="60"/>
+        <f t="shared" ca="1" si="69"/>
         <v/>
       </c>
       <c r="AD191" s="35" t="str">
-        <f t="shared" ca="1" si="61"/>
+        <f t="shared" ca="1" si="70"/>
         <v/>
       </c>
       <c r="AE191" s="107" t="e">
-        <f t="shared" ca="1" si="62"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="84"/>
+        <v>#N/A</v>
       </c>
       <c r="AF191" s="107" t="e">
-        <f t="shared" ca="1" si="63"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="85"/>
+        <v>#N/A</v>
       </c>
       <c r="AG191" s="107"/>
       <c r="AH191" s="1"/>
       <c r="AI191" s="1"/>
       <c r="AJ191" s="1"/>
       <c r="AK191" s="1"/>
       <c r="AL191" s="1"/>
       <c r="AM191" s="1"/>
       <c r="AN191" s="1"/>
       <c r="AO191" s="1"/>
       <c r="AP191" s="1"/>
       <c r="AQ191" s="1"/>
     </row>
-    <row r="192" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A192" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B192">
+        <f t="shared" si="77"/>
         <v>192</v>
       </c>
       <c r="C192" t="s">
         <v>47</v>
       </c>
       <c r="D192" s="126"/>
       <c r="E192" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F192" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G192" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H192" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I192" s="62">
         <v>18.96</v>
       </c>
       <c r="J192" s="62">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>18.96</v>
       </c>
       <c r="K192" s="62">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L192" s="66" t="s">
         <v>91</v>
       </c>
       <c r="M192" s="66"/>
       <c r="N192" s="66" t="s">
         <v>282</v>
       </c>
       <c r="O192" s="66" t="s">
         <v>287</v>
       </c>
       <c r="P192" s="66">
         <v>18</v>
       </c>
       <c r="Q192" s="67">
         <v>6</v>
       </c>
       <c r="R192" s="16"/>
       <c r="S192" s="16"/>
       <c r="T192" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U192" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V192" s="16"/>
       <c r="W192" s="31" t="str">
-        <f t="shared" ca="1" si="54"/>
+        <f t="shared" ca="1" si="63"/>
         <v/>
       </c>
       <c r="X192" s="32" t="str">
-        <f t="shared" ca="1" si="55"/>
+        <f t="shared" ca="1" si="64"/>
         <v/>
       </c>
       <c r="Y192" s="32" t="str">
-        <f t="shared" ca="1" si="56"/>
+        <f t="shared" ca="1" si="65"/>
         <v/>
       </c>
       <c r="Z192" s="33" t="str">
-        <f t="shared" ca="1" si="57"/>
+        <f t="shared" ca="1" si="66"/>
         <v/>
       </c>
       <c r="AA192" s="33" t="str">
-        <f t="shared" ca="1" si="58"/>
+        <f t="shared" ca="1" si="67"/>
         <v/>
       </c>
       <c r="AB192" s="34" t="str">
-        <f t="shared" ca="1" si="59"/>
+        <f t="shared" ca="1" si="68"/>
         <v/>
       </c>
       <c r="AC192" s="34" t="str">
-        <f t="shared" ca="1" si="60"/>
+        <f t="shared" ca="1" si="69"/>
         <v/>
       </c>
       <c r="AD192" s="35" t="str">
-        <f t="shared" ca="1" si="61"/>
+        <f t="shared" ca="1" si="70"/>
         <v/>
       </c>
       <c r="AE192" s="107" t="e">
-        <f t="shared" ca="1" si="62"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="84"/>
+        <v>#N/A</v>
       </c>
       <c r="AF192" s="107" t="e">
-        <f t="shared" ca="1" si="63"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="85"/>
+        <v>#N/A</v>
       </c>
       <c r="AG192" s="107"/>
       <c r="AH192" s="1"/>
       <c r="AI192" s="1"/>
       <c r="AJ192" s="1"/>
       <c r="AK192" s="1"/>
       <c r="AL192" s="1"/>
       <c r="AM192" s="1"/>
       <c r="AN192" s="1"/>
       <c r="AO192" s="1"/>
       <c r="AP192" s="1"/>
       <c r="AQ192" s="1"/>
     </row>
-    <row r="193" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A193" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B193">
+        <f t="shared" si="77"/>
         <v>193</v>
       </c>
       <c r="C193" t="s">
         <v>47</v>
       </c>
       <c r="D193" s="126"/>
       <c r="E193" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F193" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G193" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H193" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I193" s="62">
         <v>19.22</v>
       </c>
       <c r="J193" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>19.22</v>
       </c>
       <c r="K193" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L193" s="28" t="s">
         <v>95</v>
       </c>
       <c r="M193" s="28"/>
       <c r="N193" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O193" s="28" t="s">
         <v>288</v>
       </c>
       <c r="P193" s="28">
         <v>18</v>
       </c>
       <c r="Q193" s="29">
         <v>6</v>
       </c>
       <c r="R193" s="16"/>
       <c r="S193" s="16"/>
       <c r="T193" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U193" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V193" s="16"/>
       <c r="W193" s="31" t="str">
-        <f t="shared" ca="1" si="54"/>
+        <f t="shared" ca="1" si="63"/>
         <v/>
       </c>
       <c r="X193" s="32" t="str">
-        <f t="shared" ca="1" si="55"/>
+        <f t="shared" ca="1" si="64"/>
         <v/>
       </c>
       <c r="Y193" s="32" t="str">
-        <f t="shared" ca="1" si="56"/>
+        <f t="shared" ca="1" si="65"/>
         <v/>
       </c>
       <c r="Z193" s="33" t="str">
-        <f t="shared" ca="1" si="57"/>
+        <f t="shared" ca="1" si="66"/>
         <v/>
       </c>
       <c r="AA193" s="33" t="str">
-        <f t="shared" ca="1" si="58"/>
+        <f t="shared" ca="1" si="67"/>
         <v/>
       </c>
       <c r="AB193" s="34" t="str">
-        <f t="shared" ca="1" si="59"/>
+        <f t="shared" ca="1" si="68"/>
         <v/>
       </c>
       <c r="AC193" s="34" t="str">
-        <f t="shared" ca="1" si="60"/>
+        <f t="shared" ca="1" si="69"/>
         <v/>
       </c>
       <c r="AD193" s="35" t="str">
-        <f t="shared" ca="1" si="61"/>
+        <f t="shared" ca="1" si="70"/>
         <v/>
       </c>
       <c r="AE193" s="107" t="e">
-        <f t="shared" ca="1" si="62"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="84"/>
+        <v>#N/A</v>
       </c>
       <c r="AF193" s="107" t="e">
-        <f t="shared" ca="1" si="63"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="85"/>
+        <v>#N/A</v>
       </c>
       <c r="AG193" s="107"/>
       <c r="AH193" s="1"/>
       <c r="AI193" s="1"/>
       <c r="AJ193" s="1"/>
       <c r="AK193" s="1"/>
       <c r="AL193" s="1"/>
       <c r="AM193" s="1"/>
       <c r="AN193" s="1"/>
       <c r="AO193" s="1"/>
       <c r="AP193" s="1"/>
       <c r="AQ193" s="1"/>
     </row>
-    <row r="194" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A194" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B194">
+        <f t="shared" si="77"/>
         <v>194</v>
       </c>
       <c r="C194" t="s">
         <v>47</v>
       </c>
       <c r="D194" s="126"/>
       <c r="E194" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F194" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G194" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H194" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I194" s="62">
         <v>20.36</v>
       </c>
       <c r="J194" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>20.36</v>
       </c>
       <c r="K194" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L194" s="36"/>
       <c r="M194" s="36" t="s">
         <v>289</v>
       </c>
       <c r="N194" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O194" s="36" t="s">
         <v>290</v>
       </c>
       <c r="P194" s="36">
         <v>18</v>
       </c>
       <c r="Q194" s="37">
         <v>6</v>
       </c>
       <c r="R194" s="16"/>
       <c r="S194" s="16"/>
       <c r="T194" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U194" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V194" s="16"/>
       <c r="W194" s="31" t="str">
-        <f t="shared" ca="1" si="54"/>
+        <f t="shared" ca="1" si="63"/>
         <v/>
       </c>
       <c r="X194" s="32" t="str">
-        <f t="shared" ca="1" si="55"/>
+        <f t="shared" ca="1" si="64"/>
         <v/>
       </c>
       <c r="Y194" s="32" t="str">
-        <f t="shared" ca="1" si="56"/>
+        <f t="shared" ca="1" si="65"/>
         <v/>
       </c>
       <c r="Z194" s="33" t="str">
-        <f t="shared" ca="1" si="57"/>
+        <f t="shared" ca="1" si="66"/>
         <v/>
       </c>
       <c r="AA194" s="33" t="str">
-        <f t="shared" ca="1" si="58"/>
+        <f t="shared" ca="1" si="67"/>
         <v/>
       </c>
       <c r="AB194" s="34" t="str">
-        <f t="shared" ca="1" si="59"/>
+        <f t="shared" ca="1" si="68"/>
         <v/>
       </c>
       <c r="AC194" s="34" t="str">
-        <f t="shared" ca="1" si="60"/>
+        <f t="shared" ca="1" si="69"/>
         <v/>
       </c>
       <c r="AD194" s="35" t="str">
-        <f t="shared" ca="1" si="61"/>
+        <f t="shared" ca="1" si="70"/>
         <v/>
       </c>
       <c r="AE194" s="107" t="e">
-        <f t="shared" ca="1" si="62"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="84"/>
+        <v>#N/A</v>
       </c>
       <c r="AF194" s="107" t="e">
-        <f t="shared" ca="1" si="63"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="85"/>
+        <v>#N/A</v>
       </c>
       <c r="AG194" s="107"/>
       <c r="AH194" s="1"/>
       <c r="AI194" s="1"/>
       <c r="AJ194" s="1"/>
       <c r="AK194" s="1"/>
       <c r="AL194" s="1"/>
       <c r="AM194" s="1"/>
       <c r="AN194" s="1"/>
       <c r="AO194" s="1"/>
       <c r="AP194" s="1"/>
       <c r="AQ194" s="1"/>
     </row>
-    <row r="195" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A195" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B195">
+        <f t="shared" si="77"/>
         <v>195</v>
       </c>
       <c r="C195" t="s">
         <v>47</v>
       </c>
       <c r="D195" s="126"/>
       <c r="E195" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F195" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G195" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H195" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I195" s="62">
         <v>21.76</v>
       </c>
       <c r="J195" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>21.76</v>
       </c>
       <c r="K195" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L195" s="28" t="s">
         <v>99</v>
       </c>
       <c r="M195" s="28"/>
       <c r="N195" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O195" s="28" t="s">
         <v>291</v>
       </c>
       <c r="P195" s="28">
         <v>12</v>
       </c>
       <c r="Q195" s="29">
         <v>4</v>
       </c>
       <c r="R195" s="16"/>
       <c r="S195" s="16"/>
       <c r="T195" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U195" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V195" s="16"/>
       <c r="W195" s="31" t="str">
-        <f t="shared" ca="1" si="54"/>
+        <f t="shared" ca="1" si="63"/>
         <v/>
       </c>
       <c r="X195" s="32" t="str">
-        <f t="shared" ca="1" si="55"/>
+        <f t="shared" ca="1" si="64"/>
         <v/>
       </c>
       <c r="Y195" s="32" t="str">
-        <f t="shared" ca="1" si="56"/>
+        <f t="shared" ca="1" si="65"/>
         <v/>
       </c>
       <c r="Z195" s="33" t="str">
-        <f t="shared" ca="1" si="57"/>
+        <f t="shared" ca="1" si="66"/>
         <v/>
       </c>
       <c r="AA195" s="33" t="str">
-        <f t="shared" ca="1" si="58"/>
+        <f t="shared" ca="1" si="67"/>
         <v/>
       </c>
       <c r="AB195" s="34" t="str">
-        <f t="shared" ca="1" si="59"/>
+        <f t="shared" ca="1" si="68"/>
         <v/>
       </c>
       <c r="AC195" s="34" t="str">
-        <f t="shared" ca="1" si="60"/>
+        <f t="shared" ca="1" si="69"/>
         <v/>
       </c>
       <c r="AD195" s="35" t="str">
-        <f t="shared" ca="1" si="61"/>
+        <f t="shared" ca="1" si="70"/>
         <v/>
       </c>
       <c r="AE195" s="107" t="e">
-        <f t="shared" ca="1" si="62"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="84"/>
+        <v>#N/A</v>
       </c>
       <c r="AF195" s="107" t="e">
-        <f t="shared" ca="1" si="63"/>
-        <v>#REF!</v>
+        <f t="shared" ca="1" si="85"/>
+        <v>#N/A</v>
       </c>
       <c r="AG195" s="107"/>
       <c r="AH195" s="1"/>
       <c r="AI195" s="1"/>
       <c r="AJ195" s="1"/>
       <c r="AK195" s="1"/>
       <c r="AL195" s="1"/>
       <c r="AM195" s="1"/>
       <c r="AN195" s="1"/>
       <c r="AO195" s="1"/>
       <c r="AP195" s="1"/>
       <c r="AQ195" s="1"/>
     </row>
-    <row r="196" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A196" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B196">
+        <f t="shared" si="77"/>
         <v>196</v>
       </c>
       <c r="C196" t="s">
         <v>47</v>
       </c>
       <c r="D196" s="126"/>
       <c r="E196" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F196" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G196" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H196" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I196" s="62">
         <v>21.76</v>
       </c>
       <c r="J196" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>21.76</v>
       </c>
       <c r="K196" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L196" s="36" t="s">
         <v>101</v>
       </c>
       <c r="M196" s="36"/>
       <c r="N196" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O196" s="36" t="s">
         <v>292</v>
       </c>
       <c r="P196" s="36">
         <v>12</v>
       </c>
       <c r="Q196" s="37">
         <v>4</v>
       </c>
       <c r="R196" s="16"/>
       <c r="S196" s="16"/>
       <c r="T196" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U196" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V196" s="16"/>
       <c r="W196" s="1"/>
       <c r="X196" s="1"/>
       <c r="Y196" s="1"/>
       <c r="Z196" s="1"/>
       <c r="AA196" s="1"/>
       <c r="AB196" s="1"/>
       <c r="AC196" s="1"/>
       <c r="AD196" s="1"/>
-      <c r="AE196" s="107"/>
-      <c r="AF196" s="107"/>
       <c r="AG196" s="107"/>
       <c r="AH196" s="1"/>
       <c r="AI196" s="1"/>
       <c r="AJ196" s="1"/>
       <c r="AK196" s="1"/>
       <c r="AL196" s="1"/>
       <c r="AM196" s="1"/>
       <c r="AN196" s="1"/>
       <c r="AO196" s="1"/>
       <c r="AP196" s="1"/>
       <c r="AQ196" s="1"/>
     </row>
-    <row r="197" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A197" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B197">
+        <f t="shared" si="77"/>
         <v>197</v>
       </c>
       <c r="C197" t="s">
         <v>47</v>
       </c>
       <c r="D197" s="126"/>
       <c r="E197" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F197" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G197" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H197" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I197" s="62">
         <v>23.26</v>
       </c>
       <c r="J197" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>23.26</v>
       </c>
       <c r="K197" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L197" s="28" t="s">
         <v>105</v>
       </c>
       <c r="M197" s="28"/>
       <c r="N197" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O197" s="28" t="s">
         <v>293</v>
       </c>
       <c r="P197" s="28">
         <v>12</v>
       </c>
       <c r="Q197" s="29">
         <v>4</v>
       </c>
       <c r="R197" s="16"/>
       <c r="S197" s="16"/>
       <c r="T197" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U197" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V197" s="16"/>
       <c r="W197" s="1"/>
       <c r="X197" s="1"/>
       <c r="Y197" s="1"/>
       <c r="Z197" s="1"/>
       <c r="AA197" s="1"/>
       <c r="AB197" s="1"/>
       <c r="AC197" s="1"/>
       <c r="AD197" s="1"/>
-      <c r="AE197" s="107"/>
-      <c r="AF197" s="107"/>
       <c r="AG197" s="107"/>
       <c r="AH197" s="1"/>
       <c r="AI197" s="1"/>
       <c r="AJ197" s="1"/>
       <c r="AK197" s="1"/>
       <c r="AL197" s="1"/>
       <c r="AM197" s="1"/>
       <c r="AN197" s="1"/>
       <c r="AO197" s="1"/>
       <c r="AP197" s="1"/>
       <c r="AQ197" s="1"/>
     </row>
-    <row r="198" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A198" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B198">
+        <f t="shared" si="77"/>
         <v>198</v>
       </c>
       <c r="C198" t="s">
         <v>47</v>
       </c>
       <c r="D198" s="126"/>
       <c r="E198" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F198" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G198" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H198" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I198" s="62">
         <v>26.64</v>
       </c>
       <c r="J198" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>26.64</v>
       </c>
       <c r="K198" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L198" s="36" t="s">
         <v>109</v>
       </c>
       <c r="M198" s="36"/>
       <c r="N198" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O198" s="36" t="s">
         <v>294</v>
       </c>
       <c r="P198" s="36">
         <v>12</v>
       </c>
       <c r="Q198" s="37">
         <v>4</v>
       </c>
       <c r="R198" s="16"/>
       <c r="S198" s="16"/>
       <c r="T198" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U198" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V198" s="16"/>
       <c r="W198" s="1"/>
       <c r="X198" s="1"/>
       <c r="Y198" s="1"/>
       <c r="Z198" s="1"/>
       <c r="AA198" s="1"/>
       <c r="AB198" s="1"/>
       <c r="AC198" s="1"/>
       <c r="AD198" s="1"/>
-      <c r="AE198" s="107"/>
-      <c r="AF198" s="107"/>
       <c r="AG198" s="107"/>
       <c r="AH198" s="1"/>
       <c r="AI198" s="1"/>
       <c r="AJ198" s="1"/>
       <c r="AK198" s="1"/>
       <c r="AL198" s="1"/>
       <c r="AM198" s="1"/>
       <c r="AN198" s="1"/>
       <c r="AO198" s="1"/>
       <c r="AP198" s="1"/>
       <c r="AQ198" s="1"/>
     </row>
-    <row r="199" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A199" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B199">
+        <f t="shared" si="77"/>
         <v>199</v>
       </c>
       <c r="C199" t="s">
         <v>47</v>
       </c>
       <c r="D199" s="126"/>
       <c r="E199" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F199" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G199" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H199" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I199" s="62">
         <v>28.98</v>
       </c>
       <c r="J199" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>28.98</v>
       </c>
       <c r="K199" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L199" s="28" t="s">
         <v>111</v>
       </c>
       <c r="M199" s="28"/>
       <c r="N199" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O199" s="28" t="s">
         <v>295</v>
       </c>
       <c r="P199" s="28">
         <v>12</v>
       </c>
       <c r="Q199" s="29">
         <v>4</v>
       </c>
       <c r="R199" s="16"/>
       <c r="S199" s="16"/>
       <c r="T199" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U199" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V199" s="16"/>
       <c r="W199" s="1"/>
       <c r="X199" s="1"/>
       <c r="Y199" s="1"/>
       <c r="Z199" s="1"/>
       <c r="AA199" s="1"/>
       <c r="AB199" s="1"/>
       <c r="AC199" s="1"/>
       <c r="AD199" s="1"/>
-      <c r="AE199" s="107"/>
-      <c r="AF199" s="107"/>
       <c r="AG199" s="107"/>
       <c r="AH199" s="1"/>
       <c r="AI199" s="1"/>
       <c r="AJ199" s="1"/>
       <c r="AK199" s="1"/>
       <c r="AL199" s="1"/>
       <c r="AM199" s="1"/>
       <c r="AN199" s="1"/>
       <c r="AO199" s="1"/>
       <c r="AP199" s="1"/>
       <c r="AQ199" s="1"/>
     </row>
-    <row r="200" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A200" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B200">
+        <f t="shared" si="77"/>
         <v>200</v>
       </c>
       <c r="C200" t="s">
         <v>47</v>
       </c>
       <c r="D200" s="126"/>
       <c r="E200" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F200" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G200" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H200" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I200" s="62">
         <v>31.24</v>
       </c>
       <c r="J200" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>31.24</v>
       </c>
       <c r="K200" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L200" s="36" t="s">
         <v>113</v>
       </c>
       <c r="M200" s="36"/>
       <c r="N200" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O200" s="36" t="s">
         <v>296</v>
       </c>
       <c r="P200" s="36">
         <v>6</v>
       </c>
       <c r="Q200" s="37">
         <v>2</v>
       </c>
       <c r="R200" s="16"/>
       <c r="S200" s="16"/>
       <c r="T200" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U200" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V200" s="16"/>
       <c r="W200" s="1"/>
       <c r="X200" s="1"/>
       <c r="Y200" s="1"/>
       <c r="Z200" s="1"/>
       <c r="AA200" s="1"/>
       <c r="AB200" s="1"/>
       <c r="AC200" s="1"/>
       <c r="AD200" s="1"/>
-      <c r="AE200" s="107"/>
-      <c r="AF200" s="107"/>
       <c r="AG200" s="107"/>
       <c r="AH200" s="1"/>
       <c r="AI200" s="1"/>
       <c r="AJ200" s="1"/>
       <c r="AK200" s="1"/>
       <c r="AL200" s="1"/>
       <c r="AM200" s="1"/>
       <c r="AN200" s="1"/>
       <c r="AO200" s="1"/>
       <c r="AP200" s="1"/>
       <c r="AQ200" s="1"/>
     </row>
-    <row r="201" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A201" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B201">
+        <f t="shared" si="77"/>
         <v>201</v>
       </c>
       <c r="C201" t="s">
         <v>47</v>
       </c>
       <c r="D201" s="126"/>
       <c r="E201" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F201" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G201" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H201" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I201" s="62">
         <v>33.5</v>
       </c>
       <c r="J201" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>33.5</v>
       </c>
       <c r="K201" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L201" s="28" t="s">
         <v>115</v>
       </c>
       <c r="M201" s="28"/>
       <c r="N201" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O201" s="28" t="s">
         <v>297</v>
       </c>
       <c r="P201" s="28">
         <v>6</v>
       </c>
       <c r="Q201" s="29">
         <v>2</v>
       </c>
       <c r="R201" s="16"/>
       <c r="S201" s="16"/>
       <c r="T201" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U201" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V201" s="16"/>
       <c r="W201" s="1"/>
       <c r="X201" s="1"/>
       <c r="Y201" s="1"/>
       <c r="Z201" s="1"/>
       <c r="AA201" s="1"/>
       <c r="AB201" s="1"/>
       <c r="AC201" s="1"/>
       <c r="AD201" s="1"/>
-      <c r="AE201" s="107"/>
-      <c r="AF201" s="107"/>
       <c r="AG201" s="107"/>
       <c r="AH201" s="1"/>
       <c r="AI201" s="1"/>
       <c r="AJ201" s="1"/>
       <c r="AK201" s="1"/>
       <c r="AL201" s="1"/>
       <c r="AM201" s="1"/>
       <c r="AN201" s="1"/>
       <c r="AO201" s="1"/>
       <c r="AP201" s="1"/>
       <c r="AQ201" s="1"/>
     </row>
-    <row r="202" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A202" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B202">
+        <f t="shared" si="77"/>
         <v>202</v>
       </c>
       <c r="C202" t="s">
         <v>47</v>
       </c>
       <c r="D202" s="126"/>
       <c r="E202" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F202" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G202" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H202" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I202" s="62">
         <v>42.98</v>
       </c>
       <c r="J202" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>42.98</v>
       </c>
       <c r="K202" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L202" s="36" t="s">
         <v>117</v>
       </c>
       <c r="M202" s="36"/>
       <c r="N202" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O202" s="36" t="s">
         <v>298</v>
       </c>
       <c r="P202" s="36">
         <v>3</v>
       </c>
       <c r="Q202" s="37">
         <v>1</v>
       </c>
       <c r="R202" s="16"/>
       <c r="S202" s="16"/>
       <c r="T202" s="30">
         <v>0.26666000000000001</v>
       </c>
       <c r="U202" s="30">
         <v>0.29850746268656714</v>
       </c>
       <c r="V202" s="16"/>
       <c r="W202" s="1"/>
       <c r="X202" s="1"/>
       <c r="Y202" s="1"/>
       <c r="Z202" s="1"/>
       <c r="AA202" s="1"/>
       <c r="AB202" s="1"/>
       <c r="AC202" s="1"/>
       <c r="AD202" s="1"/>
-      <c r="AE202" s="107"/>
-      <c r="AF202" s="107"/>
       <c r="AG202" s="107"/>
       <c r="AH202" s="1"/>
       <c r="AI202" s="1"/>
       <c r="AJ202" s="1"/>
       <c r="AK202" s="1"/>
       <c r="AL202" s="1"/>
       <c r="AM202" s="1"/>
       <c r="AN202" s="1"/>
       <c r="AO202" s="1"/>
       <c r="AP202" s="1"/>
       <c r="AQ202" s="1"/>
     </row>
-    <row r="203" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A203" t="str">
-        <f t="shared" si="47"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="56"/>
+        <v/>
+      </c>
+      <c r="B203">
+        <f t="shared" si="77"/>
         <v>203</v>
       </c>
       <c r="C203" t="s">
         <v>47</v>
       </c>
       <c r="D203" s="126"/>
       <c r="E203" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F203" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G203" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H203" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I203" s="62">
         <v>41.76</v>
       </c>
       <c r="J203" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>41.76</v>
       </c>
       <c r="K203" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L203" s="28" t="s">
         <v>119</v>
       </c>
       <c r="M203" s="28"/>
       <c r="N203" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O203" s="28" t="s">
         <v>299</v>
       </c>
       <c r="P203" s="28">
         <v>3</v>
       </c>
       <c r="Q203" s="29">
         <v>1</v>
       </c>
       <c r="R203" s="16"/>
       <c r="S203" s="16"/>
       <c r="T203" s="30">
         <v>0.26666000000000001</v>
       </c>
       <c r="U203" s="30">
         <v>0.29850746268656714</v>
       </c>
       <c r="V203" s="16"/>
       <c r="W203" s="1"/>
       <c r="X203" s="1"/>
       <c r="Y203" s="1"/>
       <c r="Z203" s="1"/>
       <c r="AA203" s="1"/>
       <c r="AB203" s="1"/>
       <c r="AC203" s="1"/>
       <c r="AD203" s="1"/>
-      <c r="AE203" s="107"/>
-      <c r="AF203" s="107"/>
       <c r="AG203" s="107"/>
       <c r="AH203" s="1"/>
       <c r="AI203" s="1"/>
       <c r="AJ203" s="1"/>
       <c r="AK203" s="1"/>
       <c r="AL203" s="1"/>
       <c r="AM203" s="1"/>
       <c r="AN203" s="1"/>
       <c r="AO203" s="1"/>
       <c r="AP203" s="1"/>
       <c r="AQ203" s="1"/>
     </row>
-    <row r="204" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A204" t="str">
-        <f t="shared" ref="A204:A218" si="83">IF(D204&gt;0,"x","")</f>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" ref="A204:A218" si="92">IF(D204&gt;0,"x","")</f>
+        <v/>
+      </c>
+      <c r="B204">
+        <f t="shared" si="77"/>
         <v>204</v>
       </c>
       <c r="C204" t="s">
         <v>47</v>
       </c>
       <c r="D204" s="126"/>
       <c r="E204" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F204" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G204" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H204" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I204" s="62">
         <v>48.1</v>
       </c>
       <c r="J204" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>48.1</v>
       </c>
       <c r="K204" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L204" s="36" t="s">
         <v>121</v>
       </c>
       <c r="M204" s="36"/>
       <c r="N204" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O204" s="36" t="s">
         <v>300</v>
       </c>
       <c r="P204" s="36">
         <v>6</v>
       </c>
       <c r="Q204" s="37">
         <v>2</v>
       </c>
       <c r="R204" s="16"/>
       <c r="S204" s="16"/>
       <c r="T204" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U204" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V204" s="16"/>
       <c r="W204" s="1"/>
       <c r="X204" s="1"/>
       <c r="Y204" s="1"/>
       <c r="Z204" s="1"/>
       <c r="AA204" s="1"/>
       <c r="AB204" s="1"/>
       <c r="AC204" s="1"/>
       <c r="AD204" s="1"/>
-      <c r="AE204" s="107"/>
-      <c r="AF204" s="107"/>
       <c r="AG204" s="107"/>
       <c r="AH204" s="1"/>
       <c r="AI204" s="1"/>
       <c r="AJ204" s="1"/>
       <c r="AK204" s="1"/>
       <c r="AL204" s="1"/>
       <c r="AM204" s="1"/>
       <c r="AN204" s="1"/>
       <c r="AO204" s="1"/>
       <c r="AP204" s="1"/>
       <c r="AQ204" s="1"/>
     </row>
-    <row r="205" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A205" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B205">
+        <f t="shared" si="77"/>
         <v>205</v>
       </c>
       <c r="C205" t="s">
         <v>47</v>
       </c>
       <c r="D205" s="126"/>
       <c r="E205" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F205" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G205" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H205" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I205" s="62">
         <v>56.14</v>
       </c>
       <c r="J205" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>56.14</v>
       </c>
       <c r="K205" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L205" s="28" t="s">
         <v>123</v>
       </c>
       <c r="M205" s="28"/>
       <c r="N205" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O205" s="28" t="s">
         <v>301</v>
       </c>
       <c r="P205" s="28">
         <v>3</v>
       </c>
       <c r="Q205" s="29">
         <v>1</v>
       </c>
       <c r="R205" s="16"/>
       <c r="S205" s="16"/>
       <c r="T205" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U205" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V205" s="16"/>
       <c r="W205" s="1"/>
       <c r="X205" s="1"/>
       <c r="Y205" s="1"/>
       <c r="Z205" s="1"/>
       <c r="AA205" s="1"/>
       <c r="AB205" s="1"/>
       <c r="AC205" s="1"/>
       <c r="AD205" s="1"/>
-      <c r="AE205" s="107"/>
-      <c r="AF205" s="107"/>
       <c r="AG205" s="107"/>
       <c r="AH205" s="1"/>
       <c r="AI205" s="1"/>
       <c r="AJ205" s="1"/>
       <c r="AK205" s="1"/>
       <c r="AL205" s="1"/>
       <c r="AM205" s="1"/>
       <c r="AN205" s="1"/>
       <c r="AO205" s="1"/>
       <c r="AP205" s="1"/>
       <c r="AQ205" s="1"/>
     </row>
-    <row r="206" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A206" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B206">
+        <f t="shared" si="77"/>
         <v>206</v>
       </c>
       <c r="C206" t="s">
         <v>47</v>
       </c>
       <c r="D206" s="126"/>
       <c r="E206" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F206" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G206" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H206" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I206" s="62">
         <v>54.56</v>
       </c>
       <c r="J206" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>54.56</v>
       </c>
       <c r="K206" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L206" s="36" t="s">
         <v>125</v>
       </c>
       <c r="M206" s="36"/>
       <c r="N206" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O206" s="36" t="s">
         <v>302</v>
       </c>
       <c r="P206" s="36">
         <v>3</v>
       </c>
       <c r="Q206" s="37">
         <v>1</v>
       </c>
       <c r="R206" s="16"/>
       <c r="S206" s="16"/>
       <c r="T206" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U206" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V206" s="16"/>
       <c r="W206" s="1"/>
       <c r="X206" s="1"/>
       <c r="Y206" s="1"/>
       <c r="Z206" s="1"/>
       <c r="AA206" s="1"/>
       <c r="AB206" s="1"/>
       <c r="AC206" s="1"/>
       <c r="AD206" s="1"/>
-      <c r="AE206" s="107"/>
-      <c r="AF206" s="107"/>
       <c r="AG206" s="107"/>
       <c r="AH206" s="1"/>
       <c r="AI206" s="1"/>
       <c r="AJ206" s="1"/>
       <c r="AK206" s="1"/>
       <c r="AL206" s="1"/>
       <c r="AM206" s="1"/>
       <c r="AN206" s="1"/>
       <c r="AO206" s="1"/>
       <c r="AP206" s="1"/>
       <c r="AQ206" s="1"/>
     </row>
-    <row r="207" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A207" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B207">
+        <f t="shared" si="77"/>
         <v>207</v>
       </c>
       <c r="C207" t="s">
         <v>47</v>
       </c>
       <c r="D207" s="126"/>
       <c r="E207" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F207" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G207" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H207" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I207" s="62">
         <v>60.88</v>
       </c>
       <c r="J207" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>60.88</v>
       </c>
       <c r="K207" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L207" s="28" t="s">
         <v>127</v>
       </c>
       <c r="M207" s="28"/>
       <c r="N207" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O207" s="28" t="s">
         <v>303</v>
       </c>
       <c r="P207" s="28">
         <v>3</v>
       </c>
       <c r="Q207" s="29">
         <v>1</v>
       </c>
       <c r="R207" s="16"/>
       <c r="S207" s="16"/>
       <c r="T207" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U207" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V207" s="16"/>
       <c r="W207" s="1"/>
       <c r="X207" s="1"/>
       <c r="Y207" s="1"/>
       <c r="Z207" s="1"/>
       <c r="AA207" s="1"/>
       <c r="AB207" s="1"/>
       <c r="AC207" s="1"/>
       <c r="AD207" s="1"/>
-      <c r="AE207" s="107"/>
-      <c r="AF207" s="107"/>
       <c r="AG207" s="107"/>
       <c r="AH207" s="1"/>
       <c r="AI207" s="1"/>
       <c r="AJ207" s="1"/>
       <c r="AK207" s="1"/>
       <c r="AL207" s="1"/>
       <c r="AM207" s="1"/>
       <c r="AN207" s="1"/>
       <c r="AO207" s="1"/>
       <c r="AP207" s="1"/>
       <c r="AQ207" s="1"/>
     </row>
-    <row r="208" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A208" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B208">
+        <f t="shared" si="77"/>
         <v>208</v>
       </c>
       <c r="C208" t="s">
         <v>47</v>
       </c>
       <c r="D208" s="126"/>
       <c r="E208" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F208" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G208" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H208" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I208" s="62">
         <v>58.36</v>
       </c>
       <c r="J208" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>58.36</v>
       </c>
       <c r="K208" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L208" s="36" t="s">
         <v>129</v>
       </c>
       <c r="M208" s="36"/>
       <c r="N208" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O208" s="36" t="s">
         <v>304</v>
       </c>
       <c r="P208" s="36">
         <v>3</v>
       </c>
       <c r="Q208" s="37">
         <v>1</v>
       </c>
       <c r="R208" s="16"/>
       <c r="S208" s="16"/>
       <c r="T208" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U208" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V208" s="16"/>
       <c r="W208" s="1"/>
       <c r="X208" s="1"/>
       <c r="Y208" s="1"/>
       <c r="Z208" s="1"/>
       <c r="AA208" s="1"/>
       <c r="AB208" s="1"/>
       <c r="AC208" s="1"/>
       <c r="AD208" s="1"/>
-      <c r="AE208" s="107"/>
-      <c r="AF208" s="107"/>
       <c r="AG208" s="107"/>
       <c r="AH208" s="1"/>
       <c r="AI208" s="1"/>
       <c r="AJ208" s="1"/>
       <c r="AK208" s="1"/>
       <c r="AL208" s="1"/>
       <c r="AM208" s="1"/>
       <c r="AN208" s="1"/>
       <c r="AO208" s="1"/>
       <c r="AP208" s="1"/>
       <c r="AQ208" s="1"/>
     </row>
-    <row r="209" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A209" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B209">
+        <f t="shared" si="77"/>
         <v>209</v>
       </c>
       <c r="C209" t="s">
         <v>47</v>
       </c>
       <c r="D209" s="126"/>
       <c r="E209" s="24">
-        <f t="shared" si="48"/>
+        <f t="shared" si="57"/>
         <v>0</v>
       </c>
       <c r="F209" s="25">
-        <f t="shared" si="49"/>
+        <f t="shared" si="58"/>
         <v>0</v>
       </c>
       <c r="G209" s="26">
-        <f t="shared" si="50"/>
+        <f t="shared" si="59"/>
         <v>0</v>
       </c>
       <c r="H209" s="26">
-        <f t="shared" si="51"/>
+        <f t="shared" si="60"/>
         <v>0</v>
       </c>
       <c r="I209" s="62">
         <v>64.72</v>
       </c>
       <c r="J209" s="27">
-        <f t="shared" si="52"/>
+        <f t="shared" si="61"/>
         <v>64.72</v>
       </c>
       <c r="K209" s="27">
-        <f t="shared" si="53"/>
+        <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="L209" s="28" t="s">
         <v>131</v>
       </c>
       <c r="M209" s="28"/>
       <c r="N209" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O209" s="28" t="s">
         <v>305</v>
       </c>
       <c r="P209" s="28">
         <v>3</v>
       </c>
       <c r="Q209" s="29">
         <v>1</v>
       </c>
       <c r="R209" s="16"/>
       <c r="S209" s="16"/>
       <c r="T209" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U209" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V209" s="16"/>
       <c r="W209" s="1"/>
       <c r="X209" s="1"/>
       <c r="Y209" s="1"/>
       <c r="Z209" s="1"/>
       <c r="AA209" s="1"/>
       <c r="AB209" s="1"/>
       <c r="AC209" s="1"/>
       <c r="AD209" s="1"/>
-      <c r="AE209" s="107"/>
-      <c r="AF209" s="107"/>
       <c r="AG209" s="107"/>
       <c r="AH209" s="1"/>
       <c r="AI209" s="1"/>
       <c r="AJ209" s="1"/>
       <c r="AK209" s="1"/>
       <c r="AL209" s="1"/>
       <c r="AM209" s="1"/>
       <c r="AN209" s="1"/>
       <c r="AO209" s="1"/>
       <c r="AP209" s="1"/>
       <c r="AQ209" s="1"/>
     </row>
-    <row r="210" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A210" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B210">
+        <f t="shared" si="77"/>
         <v>210</v>
       </c>
       <c r="C210" t="s">
         <v>47</v>
       </c>
       <c r="D210" s="126"/>
       <c r="E210" s="24">
-        <f t="shared" ref="E210:E269" si="84">ROUNDUP(D210/P210,0)</f>
+        <f t="shared" ref="E210:E269" si="93">ROUNDUP(D210/P210,0)</f>
         <v>0</v>
       </c>
       <c r="F210" s="25">
-        <f t="shared" ref="F210:F269" si="85">E210*P210</f>
+        <f t="shared" ref="F210:F269" si="94">E210*P210</f>
         <v>0</v>
       </c>
       <c r="G210" s="26">
-        <f t="shared" ref="G210:G269" si="86">E210/(100/T210)</f>
+        <f t="shared" ref="G210:G269" si="95">E210/(100/T210)</f>
         <v>0</v>
       </c>
       <c r="H210" s="26">
-        <f t="shared" ref="H210:H269" si="87">E210/(100/U210)</f>
+        <f t="shared" ref="H210:H269" si="96">E210/(100/U210)</f>
         <v>0</v>
       </c>
       <c r="I210" s="62">
         <v>63.54</v>
       </c>
       <c r="J210" s="27">
-        <f t="shared" ref="J210:J269" si="88">+ROUND(I210*(1-$F$9),2)</f>
+        <f t="shared" ref="J210:J269" si="97">+ROUND(I210*(1-$F$9),2)</f>
         <v>63.54</v>
       </c>
       <c r="K210" s="27">
-        <f t="shared" ref="K210:K269" si="89">+IFERROR(J210*F210,0)</f>
+        <f t="shared" ref="K210:K269" si="98">+IFERROR(J210*F210,0)</f>
         <v>0</v>
       </c>
       <c r="L210" s="36" t="s">
         <v>133</v>
       </c>
       <c r="M210" s="36"/>
       <c r="N210" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O210" s="36" t="s">
         <v>306</v>
       </c>
       <c r="P210" s="36">
         <v>6</v>
       </c>
       <c r="Q210" s="37">
         <v>2</v>
       </c>
       <c r="R210" s="16"/>
       <c r="S210" s="16"/>
       <c r="T210" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U210" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V210" s="16"/>
       <c r="W210" s="1"/>
       <c r="X210" s="1"/>
       <c r="Y210" s="1"/>
       <c r="Z210" s="1"/>
       <c r="AA210" s="1"/>
       <c r="AB210" s="1"/>
       <c r="AC210" s="1"/>
       <c r="AD210" s="1"/>
-      <c r="AE210" s="107"/>
-      <c r="AF210" s="107"/>
       <c r="AG210" s="107"/>
       <c r="AH210" s="1"/>
       <c r="AI210" s="1"/>
       <c r="AJ210" s="1"/>
       <c r="AK210" s="1"/>
       <c r="AL210" s="1"/>
       <c r="AM210" s="1"/>
       <c r="AN210" s="1"/>
       <c r="AO210" s="1"/>
       <c r="AP210" s="1"/>
       <c r="AQ210" s="1"/>
     </row>
-    <row r="211" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A211" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B211">
+        <f t="shared" si="77"/>
         <v>211</v>
       </c>
       <c r="C211" t="s">
         <v>47</v>
       </c>
       <c r="D211" s="126"/>
       <c r="E211" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F211" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G211" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H211" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I211" s="62">
         <v>71.2</v>
       </c>
       <c r="J211" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>71.2</v>
       </c>
       <c r="K211" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L211" s="28" t="s">
         <v>135</v>
       </c>
       <c r="M211" s="28"/>
       <c r="N211" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O211" s="28" t="s">
         <v>307</v>
       </c>
       <c r="P211" s="28">
         <v>3</v>
       </c>
       <c r="Q211" s="29">
         <v>1</v>
       </c>
       <c r="R211" s="16"/>
       <c r="S211" s="16"/>
       <c r="T211" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U211" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V211" s="16"/>
       <c r="W211" s="1"/>
       <c r="X211" s="1"/>
       <c r="Y211" s="1"/>
       <c r="Z211" s="1"/>
       <c r="AA211" s="1"/>
       <c r="AB211" s="1"/>
       <c r="AC211" s="1"/>
       <c r="AD211" s="1"/>
-      <c r="AE211" s="107"/>
-      <c r="AF211" s="107"/>
       <c r="AG211" s="107"/>
       <c r="AH211" s="1"/>
       <c r="AI211" s="1"/>
       <c r="AJ211" s="1"/>
       <c r="AK211" s="1"/>
       <c r="AL211" s="1"/>
       <c r="AM211" s="1"/>
       <c r="AN211" s="1"/>
       <c r="AO211" s="1"/>
       <c r="AP211" s="1"/>
       <c r="AQ211" s="1"/>
     </row>
-    <row r="212" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A212" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B212">
+        <f t="shared" si="77"/>
         <v>212</v>
       </c>
       <c r="C212" t="s">
         <v>47</v>
       </c>
       <c r="D212" s="126"/>
       <c r="E212" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F212" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G212" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H212" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I212" s="62">
         <v>70.16</v>
       </c>
       <c r="J212" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>70.16</v>
       </c>
       <c r="K212" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L212" s="36" t="s">
         <v>137</v>
       </c>
       <c r="M212" s="36"/>
       <c r="N212" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O212" s="36" t="s">
         <v>308</v>
       </c>
       <c r="P212" s="36">
         <v>3</v>
       </c>
       <c r="Q212" s="37">
         <v>1</v>
       </c>
       <c r="R212" s="16"/>
       <c r="S212" s="16"/>
       <c r="T212" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U212" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V212" s="16"/>
       <c r="W212" s="1"/>
       <c r="X212" s="1"/>
       <c r="Y212" s="1"/>
       <c r="Z212" s="1"/>
       <c r="AA212" s="1"/>
       <c r="AB212" s="1"/>
       <c r="AC212" s="1"/>
       <c r="AD212" s="1"/>
-      <c r="AE212" s="107"/>
-      <c r="AF212" s="107"/>
       <c r="AG212" s="107"/>
       <c r="AH212" s="1"/>
       <c r="AI212" s="1"/>
       <c r="AJ212" s="1"/>
       <c r="AK212" s="1"/>
       <c r="AL212" s="1"/>
       <c r="AM212" s="1"/>
       <c r="AN212" s="1"/>
       <c r="AO212" s="1"/>
       <c r="AP212" s="1"/>
       <c r="AQ212" s="1"/>
     </row>
-    <row r="213" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A213" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B213">
+        <f t="shared" si="77"/>
         <v>213</v>
       </c>
       <c r="C213" t="s">
         <v>47</v>
       </c>
       <c r="D213" s="126"/>
       <c r="E213" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F213" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G213" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H213" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I213" s="62">
         <v>95.8</v>
       </c>
       <c r="J213" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>95.8</v>
       </c>
       <c r="K213" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L213" s="28" t="s">
         <v>139</v>
       </c>
       <c r="M213" s="28"/>
       <c r="N213" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O213" s="28" t="s">
         <v>309</v>
       </c>
       <c r="P213" s="28">
         <v>3</v>
       </c>
       <c r="Q213" s="29">
         <v>1</v>
       </c>
       <c r="R213" s="16"/>
       <c r="S213" s="16"/>
       <c r="T213" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U213" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V213" s="16"/>
       <c r="W213" s="1"/>
       <c r="X213" s="1"/>
       <c r="Y213" s="1"/>
       <c r="Z213" s="1"/>
       <c r="AA213" s="1"/>
       <c r="AB213" s="1"/>
       <c r="AC213" s="1"/>
       <c r="AD213" s="1"/>
-      <c r="AE213" s="107"/>
-      <c r="AF213" s="107"/>
       <c r="AG213" s="107"/>
       <c r="AH213" s="1"/>
       <c r="AI213" s="1"/>
       <c r="AJ213" s="1"/>
       <c r="AK213" s="1"/>
       <c r="AL213" s="1"/>
       <c r="AM213" s="1"/>
       <c r="AN213" s="1"/>
       <c r="AO213" s="1"/>
       <c r="AP213" s="1"/>
       <c r="AQ213" s="1"/>
     </row>
-    <row r="214" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A214" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B214">
+        <f t="shared" si="77"/>
         <v>214</v>
       </c>
       <c r="C214" t="s">
         <v>47</v>
       </c>
       <c r="D214" s="126"/>
       <c r="E214" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F214" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G214" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H214" s="26">
-        <f t="shared" si="87"/>
-[...2 lines deleted...]
-      <c r="I214" s="191">
+        <f t="shared" si="96"/>
+        <v>0</v>
+      </c>
+      <c r="I214" s="181">
         <v>154.54</v>
       </c>
       <c r="J214" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>154.54</v>
       </c>
       <c r="K214" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L214" s="36" t="s">
         <v>181</v>
       </c>
       <c r="M214" s="36"/>
       <c r="N214" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O214" s="36" t="s">
         <v>310</v>
       </c>
       <c r="P214" s="36">
         <v>3</v>
       </c>
       <c r="Q214" s="37">
         <v>1</v>
       </c>
       <c r="R214" s="16"/>
       <c r="S214" s="16"/>
       <c r="T214" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U214" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V214" s="16"/>
       <c r="W214" s="1"/>
       <c r="X214" s="1"/>
       <c r="Y214" s="1"/>
       <c r="Z214" s="1"/>
       <c r="AA214" s="1"/>
       <c r="AB214" s="1"/>
       <c r="AC214" s="1"/>
       <c r="AD214" s="1"/>
-      <c r="AE214" s="107"/>
-      <c r="AF214" s="107"/>
       <c r="AG214" s="107"/>
       <c r="AH214" s="1"/>
       <c r="AI214" s="1"/>
       <c r="AJ214" s="1"/>
       <c r="AK214" s="1"/>
       <c r="AL214" s="1"/>
       <c r="AM214" s="1"/>
       <c r="AN214" s="1"/>
       <c r="AO214" s="1"/>
       <c r="AP214" s="1"/>
       <c r="AQ214" s="1"/>
     </row>
-    <row r="215" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A215" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B215">
+        <f t="shared" si="77"/>
         <v>215</v>
       </c>
       <c r="C215" t="s">
         <v>47</v>
       </c>
       <c r="D215" s="126"/>
       <c r="E215" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F215" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G215" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H215" s="26">
-        <f t="shared" si="87"/>
-[...2 lines deleted...]
-      <c r="I215" s="191">
+        <f t="shared" si="96"/>
+        <v>0</v>
+      </c>
+      <c r="I215" s="181">
         <v>159.99</v>
       </c>
       <c r="J215" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>159.99</v>
       </c>
       <c r="K215" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L215" s="28" t="s">
         <v>183</v>
       </c>
       <c r="M215" s="28"/>
       <c r="N215" s="28" t="s">
         <v>282</v>
       </c>
       <c r="O215" s="28" t="s">
         <v>311</v>
       </c>
       <c r="P215" s="28">
         <v>3</v>
       </c>
       <c r="Q215" s="29">
         <v>1</v>
       </c>
       <c r="R215" s="16"/>
       <c r="S215" s="16"/>
       <c r="T215" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U215" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V215" s="16"/>
       <c r="W215" s="1"/>
       <c r="X215" s="1"/>
       <c r="Y215" s="1"/>
       <c r="Z215" s="1"/>
       <c r="AA215" s="1"/>
       <c r="AB215" s="1"/>
       <c r="AC215" s="1"/>
       <c r="AD215" s="1"/>
-      <c r="AE215" s="107"/>
-      <c r="AF215" s="107"/>
       <c r="AG215" s="107"/>
       <c r="AH215" s="1"/>
       <c r="AI215" s="1"/>
       <c r="AJ215" s="1"/>
       <c r="AK215" s="1"/>
       <c r="AL215" s="1"/>
       <c r="AM215" s="1"/>
       <c r="AN215" s="1"/>
       <c r="AO215" s="1"/>
       <c r="AP215" s="1"/>
       <c r="AQ215" s="1"/>
     </row>
-    <row r="216" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A216" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B216">
+        <f t="shared" si="77"/>
         <v>216</v>
       </c>
       <c r="C216" t="s">
         <v>47</v>
       </c>
       <c r="D216" s="126"/>
       <c r="E216" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F216" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G216" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H216" s="26">
-        <f t="shared" si="87"/>
-[...2 lines deleted...]
-      <c r="I216" s="191">
+        <f t="shared" si="96"/>
+        <v>0</v>
+      </c>
+      <c r="I216" s="181">
         <v>162.13999999999999</v>
       </c>
       <c r="J216" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>162.13999999999999</v>
       </c>
       <c r="K216" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L216" s="36" t="s">
         <v>312</v>
       </c>
       <c r="M216" s="36"/>
       <c r="N216" s="36" t="s">
         <v>282</v>
       </c>
       <c r="O216" s="36" t="s">
         <v>313</v>
       </c>
       <c r="P216" s="36">
         <v>3</v>
       </c>
       <c r="Q216" s="37">
         <v>1</v>
       </c>
       <c r="R216" s="16"/>
       <c r="S216" s="16"/>
       <c r="T216" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U216" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V216" s="16"/>
       <c r="W216" s="1"/>
       <c r="X216" s="1"/>
       <c r="Y216" s="1"/>
       <c r="Z216" s="1"/>
       <c r="AA216" s="1"/>
       <c r="AB216" s="1"/>
       <c r="AC216" s="1"/>
       <c r="AD216" s="1"/>
-      <c r="AE216" s="107"/>
-      <c r="AF216" s="107"/>
       <c r="AG216" s="107"/>
       <c r="AH216" s="1"/>
       <c r="AI216" s="1"/>
       <c r="AJ216" s="1"/>
       <c r="AK216" s="1"/>
       <c r="AL216" s="1"/>
       <c r="AM216" s="1"/>
       <c r="AN216" s="1"/>
       <c r="AO216" s="1"/>
       <c r="AP216" s="1"/>
       <c r="AQ216" s="1"/>
     </row>
-    <row r="217" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A217" t="str">
-        <f t="shared" si="83"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B217">
+        <f t="shared" si="77"/>
         <v>217</v>
       </c>
       <c r="C217" t="s">
         <v>47</v>
       </c>
       <c r="D217" s="126"/>
       <c r="E217" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F217" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G217" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H217" s="26">
-        <f t="shared" si="87"/>
-[...2 lines deleted...]
-      <c r="I217" s="191">
+        <f t="shared" si="96"/>
+        <v>0</v>
+      </c>
+      <c r="I217" s="181">
         <v>182.95</v>
       </c>
       <c r="J217" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>182.95</v>
       </c>
       <c r="K217" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L217" s="63" t="s">
         <v>191</v>
       </c>
       <c r="M217" s="63"/>
       <c r="N217" s="63" t="s">
         <v>282</v>
       </c>
       <c r="O217" s="63" t="s">
         <v>314</v>
       </c>
       <c r="P217" s="63">
         <v>3</v>
       </c>
       <c r="Q217" s="64">
         <v>1</v>
       </c>
       <c r="R217" s="16"/>
       <c r="S217" s="16"/>
       <c r="T217" s="30">
         <v>1.0416700000000001</v>
       </c>
       <c r="U217" s="30">
         <v>1.5625</v>
       </c>
       <c r="V217" s="16"/>
       <c r="W217" s="1"/>
       <c r="X217" s="1"/>
       <c r="Y217" s="1"/>
       <c r="Z217" s="1"/>
       <c r="AA217" s="1"/>
       <c r="AB217" s="1"/>
       <c r="AC217" s="1"/>
       <c r="AD217" s="1"/>
-      <c r="AE217" s="107"/>
-      <c r="AF217" s="107"/>
       <c r="AG217" s="107"/>
       <c r="AH217" s="1"/>
       <c r="AI217" s="1"/>
       <c r="AJ217" s="1"/>
       <c r="AK217" s="1"/>
       <c r="AL217" s="1"/>
       <c r="AM217" s="1"/>
       <c r="AN217" s="1"/>
       <c r="AO217" s="1"/>
       <c r="AP217" s="1"/>
       <c r="AQ217" s="1"/>
     </row>
-    <row r="218" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <f t="shared" si="70"/>
+    <row r="218" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A218" s="158" t="str">
+        <f t="shared" si="92"/>
+        <v/>
+      </c>
+      <c r="B218" s="158">
+        <f t="shared" si="77"/>
         <v>218</v>
       </c>
-      <c r="C218" s="197" t="s">
+      <c r="C218" s="186" t="s">
         <v>47</v>
       </c>
       <c r="D218" s="127"/>
       <c r="E218" s="38">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F218" s="39">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G218" s="40">
-        <f t="shared" ref="G218" si="90">E218/(100/T218)</f>
+        <f t="shared" ref="G218" si="99">E218/(100/T218)</f>
         <v>0</v>
       </c>
       <c r="H218" s="40">
-        <f t="shared" ref="H218" si="91">E218/(100/U218)</f>
-[...2 lines deleted...]
-      <c r="I218" s="194">
+        <f t="shared" ref="H218" si="100">E218/(100/U218)</f>
+        <v>0</v>
+      </c>
+      <c r="I218" s="184">
         <v>696.19</v>
       </c>
       <c r="J218" s="70">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>696.19</v>
       </c>
       <c r="K218" s="70">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L218" s="93" t="s">
         <v>315</v>
       </c>
       <c r="M218" s="93"/>
       <c r="N218" s="93" t="s">
         <v>282</v>
       </c>
       <c r="O218" s="93" t="s">
         <v>316</v>
       </c>
       <c r="P218" s="93">
         <v>3</v>
       </c>
       <c r="Q218" s="94">
         <v>1</v>
       </c>
       <c r="R218" s="16"/>
       <c r="S218" s="16"/>
       <c r="T218" s="30">
         <v>1.0416700000000001</v>
       </c>
       <c r="U218" s="30">
         <v>1.5625</v>
       </c>
       <c r="V218" s="16"/>
       <c r="W218" s="1"/>
       <c r="X218" s="1"/>
       <c r="Y218" s="1"/>
       <c r="Z218" s="1"/>
       <c r="AA218" s="1"/>
       <c r="AB218" s="1"/>
       <c r="AC218" s="1"/>
       <c r="AD218" s="1"/>
-      <c r="AE218" s="107"/>
-      <c r="AF218" s="107"/>
       <c r="AG218" s="107"/>
       <c r="AH218" s="1"/>
       <c r="AI218" s="1"/>
       <c r="AJ218" s="1"/>
       <c r="AK218" s="1"/>
       <c r="AL218" s="1"/>
       <c r="AM218" s="1"/>
       <c r="AN218" s="1"/>
       <c r="AO218" s="1"/>
       <c r="AP218" s="1"/>
       <c r="AQ218" s="1"/>
     </row>
-    <row r="219" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A219" t="str">
-        <f t="shared" ref="A219:A270" si="92">IF(D219&gt;0,"x","")</f>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" ref="A219:A270" si="101">IF(D219&gt;0,"x","")</f>
+        <v/>
+      </c>
+      <c r="B219">
+        <f t="shared" si="77"/>
         <v>219</v>
       </c>
       <c r="C219" t="s">
         <v>47</v>
       </c>
       <c r="D219" s="128"/>
       <c r="E219" s="44">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F219" s="45">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G219" s="46">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H219" s="46">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I219" s="101">
         <v>24.9</v>
       </c>
       <c r="J219" s="47">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>24.9</v>
       </c>
       <c r="K219" s="47">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L219" s="54" t="s">
         <v>99</v>
       </c>
       <c r="M219" s="54"/>
       <c r="N219" s="54" t="s">
         <v>317</v>
       </c>
       <c r="O219" s="54" t="s">
         <v>318</v>
       </c>
       <c r="P219" s="54">
         <v>12</v>
       </c>
       <c r="Q219" s="55">
         <v>4</v>
       </c>
       <c r="R219" s="16"/>
       <c r="S219" s="16"/>
       <c r="T219" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U219" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V219" s="16"/>
       <c r="W219" s="1"/>
       <c r="X219" s="1"/>
       <c r="Y219" s="1"/>
       <c r="Z219" s="1"/>
       <c r="AA219" s="1"/>
       <c r="AB219" s="1"/>
       <c r="AC219" s="1"/>
       <c r="AD219" s="1"/>
-      <c r="AE219" s="107"/>
-      <c r="AF219" s="107"/>
       <c r="AG219" s="107"/>
       <c r="AH219" s="1"/>
       <c r="AI219" s="1"/>
       <c r="AJ219" s="1"/>
       <c r="AK219" s="1"/>
       <c r="AL219" s="1"/>
       <c r="AM219" s="1"/>
       <c r="AN219" s="1"/>
       <c r="AO219" s="1"/>
       <c r="AP219" s="1"/>
       <c r="AQ219" s="1"/>
     </row>
-    <row r="220" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A220" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B220">
+        <f t="shared" si="77"/>
         <v>220</v>
       </c>
       <c r="C220" t="s">
         <v>47</v>
       </c>
       <c r="D220" s="126"/>
       <c r="E220" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F220" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G220" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H220" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I220" s="62">
         <v>25.22</v>
       </c>
       <c r="J220" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>25.22</v>
       </c>
       <c r="K220" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L220" s="28" t="s">
         <v>101</v>
       </c>
       <c r="M220" s="28"/>
       <c r="N220" s="28" t="s">
         <v>317</v>
       </c>
       <c r="O220" s="28" t="s">
         <v>319</v>
       </c>
       <c r="P220" s="28">
         <v>12</v>
       </c>
       <c r="Q220" s="29">
         <v>4</v>
       </c>
       <c r="R220" s="16"/>
       <c r="S220" s="16"/>
       <c r="T220" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U220" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V220" s="16"/>
       <c r="W220" s="1"/>
       <c r="X220" s="1"/>
       <c r="Y220" s="1"/>
       <c r="Z220" s="1"/>
       <c r="AA220" s="1"/>
       <c r="AB220" s="1"/>
       <c r="AC220" s="1"/>
       <c r="AD220" s="1"/>
-      <c r="AE220" s="107"/>
-      <c r="AF220" s="107"/>
       <c r="AG220" s="107"/>
       <c r="AH220" s="1"/>
       <c r="AI220" s="1"/>
       <c r="AJ220" s="1"/>
       <c r="AK220" s="1"/>
       <c r="AL220" s="1"/>
       <c r="AM220" s="1"/>
       <c r="AN220" s="1"/>
       <c r="AO220" s="1"/>
       <c r="AP220" s="1"/>
       <c r="AQ220" s="1"/>
     </row>
-    <row r="221" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A221" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B221">
+        <f t="shared" si="77"/>
         <v>221</v>
       </c>
       <c r="C221" t="s">
         <v>47</v>
       </c>
       <c r="D221" s="126"/>
       <c r="E221" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F221" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G221" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H221" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I221" s="62">
         <v>27.04</v>
       </c>
       <c r="J221" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>27.04</v>
       </c>
       <c r="K221" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L221" s="36" t="s">
         <v>105</v>
       </c>
       <c r="M221" s="36"/>
       <c r="N221" s="36" t="s">
         <v>317</v>
       </c>
       <c r="O221" s="36" t="s">
         <v>320</v>
       </c>
       <c r="P221" s="36">
         <v>12</v>
       </c>
       <c r="Q221" s="37">
         <v>4</v>
       </c>
       <c r="R221" s="16"/>
       <c r="S221" s="16"/>
       <c r="T221" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U221" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V221" s="16"/>
       <c r="W221" s="1"/>
       <c r="X221" s="1"/>
       <c r="Y221" s="1"/>
       <c r="Z221" s="1"/>
       <c r="AA221" s="1"/>
       <c r="AB221" s="1"/>
       <c r="AC221" s="1"/>
       <c r="AD221" s="1"/>
-      <c r="AE221" s="107"/>
-      <c r="AF221" s="107"/>
       <c r="AG221" s="107"/>
       <c r="AH221" s="1"/>
       <c r="AI221" s="1"/>
       <c r="AJ221" s="1"/>
       <c r="AK221" s="1"/>
       <c r="AL221" s="1"/>
       <c r="AM221" s="1"/>
       <c r="AN221" s="1"/>
       <c r="AO221" s="1"/>
       <c r="AP221" s="1"/>
       <c r="AQ221" s="1"/>
     </row>
-    <row r="222" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A222" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B222">
+        <f t="shared" si="77"/>
         <v>222</v>
       </c>
       <c r="C222" t="s">
         <v>47</v>
       </c>
       <c r="D222" s="126"/>
       <c r="E222" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F222" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G222" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H222" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I222" s="62">
         <v>30.4</v>
       </c>
       <c r="J222" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>30.4</v>
       </c>
       <c r="K222" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L222" s="28" t="s">
         <v>109</v>
       </c>
       <c r="M222" s="28"/>
       <c r="N222" s="28" t="s">
         <v>317</v>
       </c>
       <c r="O222" s="28" t="s">
         <v>321</v>
       </c>
       <c r="P222" s="28">
         <v>12</v>
       </c>
       <c r="Q222" s="29">
         <v>4</v>
       </c>
       <c r="R222" s="16"/>
       <c r="S222" s="16"/>
       <c r="T222" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U222" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V222" s="16"/>
       <c r="W222" s="1"/>
       <c r="X222" s="1"/>
       <c r="Y222" s="1"/>
       <c r="Z222" s="1"/>
       <c r="AA222" s="1"/>
       <c r="AB222" s="1"/>
       <c r="AC222" s="1"/>
       <c r="AD222" s="1"/>
-      <c r="AE222" s="107"/>
-      <c r="AF222" s="107"/>
       <c r="AG222" s="107"/>
       <c r="AH222" s="1"/>
       <c r="AI222" s="1"/>
       <c r="AJ222" s="1"/>
       <c r="AK222" s="1"/>
       <c r="AL222" s="1"/>
       <c r="AM222" s="1"/>
       <c r="AN222" s="1"/>
       <c r="AO222" s="1"/>
       <c r="AP222" s="1"/>
       <c r="AQ222" s="1"/>
     </row>
-    <row r="223" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A223" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B223">
+        <f t="shared" si="77"/>
         <v>223</v>
       </c>
       <c r="C223" t="s">
         <v>47</v>
       </c>
       <c r="D223" s="126"/>
       <c r="E223" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F223" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G223" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H223" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I223" s="62">
         <v>30.98</v>
       </c>
       <c r="J223" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>30.98</v>
       </c>
       <c r="K223" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L223" s="36" t="s">
         <v>111</v>
       </c>
       <c r="M223" s="36"/>
       <c r="N223" s="36" t="s">
         <v>317</v>
       </c>
       <c r="O223" s="36" t="s">
         <v>322</v>
       </c>
       <c r="P223" s="36">
         <v>6</v>
       </c>
       <c r="Q223" s="37">
         <v>2</v>
       </c>
       <c r="R223" s="16"/>
       <c r="S223" s="16"/>
       <c r="T223" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U223" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V223" s="16"/>
       <c r="W223" s="1"/>
       <c r="X223" s="1"/>
       <c r="Y223" s="1"/>
       <c r="Z223" s="1"/>
       <c r="AA223" s="1"/>
       <c r="AB223" s="1"/>
       <c r="AC223" s="1"/>
       <c r="AD223" s="1"/>
-      <c r="AE223" s="107"/>
-      <c r="AF223" s="107"/>
       <c r="AG223" s="107"/>
       <c r="AH223" s="1"/>
       <c r="AI223" s="1"/>
       <c r="AJ223" s="1"/>
       <c r="AK223" s="1"/>
       <c r="AL223" s="1"/>
       <c r="AM223" s="1"/>
       <c r="AN223" s="1"/>
       <c r="AO223" s="1"/>
       <c r="AP223" s="1"/>
       <c r="AQ223" s="1"/>
     </row>
-    <row r="224" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A224" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B224">
+        <f t="shared" si="77"/>
         <v>224</v>
       </c>
       <c r="C224" t="s">
         <v>47</v>
       </c>
       <c r="D224" s="126"/>
       <c r="E224" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F224" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G224" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H224" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I224" s="62">
         <v>33.4</v>
       </c>
       <c r="J224" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>33.4</v>
       </c>
       <c r="K224" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L224" s="28" t="s">
         <v>113</v>
       </c>
       <c r="M224" s="28"/>
       <c r="N224" s="28" t="s">
         <v>317</v>
       </c>
       <c r="O224" s="28" t="s">
         <v>323</v>
       </c>
       <c r="P224" s="28">
         <v>6</v>
       </c>
       <c r="Q224" s="29">
         <v>2</v>
       </c>
       <c r="R224" s="16"/>
       <c r="S224" s="16"/>
       <c r="T224" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U224" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V224" s="16"/>
       <c r="W224" s="1"/>
       <c r="X224" s="1"/>
       <c r="Y224" s="1"/>
       <c r="Z224" s="1"/>
       <c r="AA224" s="1"/>
       <c r="AB224" s="1"/>
       <c r="AC224" s="1"/>
       <c r="AD224" s="1"/>
-      <c r="AE224" s="107"/>
-      <c r="AF224" s="107"/>
       <c r="AG224" s="107"/>
       <c r="AH224" s="1"/>
       <c r="AI224" s="1"/>
       <c r="AJ224" s="1"/>
       <c r="AK224" s="1"/>
       <c r="AL224" s="1"/>
       <c r="AM224" s="1"/>
       <c r="AN224" s="1"/>
       <c r="AO224" s="1"/>
       <c r="AP224" s="1"/>
       <c r="AQ224" s="1"/>
     </row>
-    <row r="225" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A225" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B225">
+        <f t="shared" si="77"/>
         <v>225</v>
       </c>
       <c r="C225" t="s">
         <v>47</v>
       </c>
       <c r="D225" s="126"/>
       <c r="E225" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F225" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G225" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H225" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I225" s="62">
         <v>40.76</v>
       </c>
       <c r="J225" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>40.76</v>
       </c>
       <c r="K225" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L225" s="36" t="s">
         <v>115</v>
       </c>
       <c r="M225" s="36"/>
       <c r="N225" s="36" t="s">
         <v>317</v>
       </c>
       <c r="O225" s="36" t="s">
         <v>324</v>
       </c>
       <c r="P225" s="36">
         <v>6</v>
       </c>
       <c r="Q225" s="37">
         <v>2</v>
       </c>
       <c r="R225" s="16"/>
       <c r="S225" s="16"/>
       <c r="T225" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U225" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V225" s="16"/>
       <c r="W225" s="1"/>
       <c r="X225" s="1"/>
       <c r="Y225" s="1"/>
       <c r="Z225" s="1"/>
       <c r="AA225" s="1"/>
       <c r="AB225" s="1"/>
       <c r="AC225" s="1"/>
       <c r="AD225" s="1"/>
-      <c r="AE225" s="107"/>
-      <c r="AF225" s="107"/>
       <c r="AG225" s="107"/>
       <c r="AH225" s="1"/>
       <c r="AI225" s="1"/>
       <c r="AJ225" s="1"/>
       <c r="AK225" s="1"/>
       <c r="AL225" s="1"/>
       <c r="AM225" s="1"/>
       <c r="AN225" s="1"/>
       <c r="AO225" s="1"/>
       <c r="AP225" s="1"/>
       <c r="AQ225" s="1"/>
     </row>
-    <row r="226" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A226" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B226">
+        <f t="shared" si="77"/>
         <v>226</v>
       </c>
       <c r="C226" t="s">
         <v>47</v>
       </c>
       <c r="D226" s="126"/>
       <c r="E226" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F226" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G226" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H226" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I226" s="62">
         <v>45.54</v>
       </c>
       <c r="J226" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>45.54</v>
       </c>
       <c r="K226" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L226" s="28" t="s">
         <v>117</v>
       </c>
       <c r="M226" s="28"/>
       <c r="N226" s="28" t="s">
         <v>317</v>
       </c>
       <c r="O226" s="28" t="s">
         <v>325</v>
       </c>
       <c r="P226" s="28">
         <v>6</v>
       </c>
       <c r="Q226" s="29">
         <v>2</v>
       </c>
       <c r="R226" s="16"/>
       <c r="S226" s="16"/>
       <c r="T226" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U226" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V226" s="16"/>
       <c r="W226" s="1"/>
       <c r="X226" s="1"/>
       <c r="Y226" s="1"/>
       <c r="Z226" s="1"/>
       <c r="AA226" s="1"/>
       <c r="AB226" s="1"/>
       <c r="AC226" s="1"/>
       <c r="AD226" s="1"/>
-      <c r="AE226" s="107"/>
-      <c r="AF226" s="107"/>
       <c r="AG226" s="107"/>
       <c r="AH226" s="1"/>
       <c r="AI226" s="1"/>
       <c r="AJ226" s="1"/>
       <c r="AK226" s="1"/>
       <c r="AL226" s="1"/>
       <c r="AM226" s="1"/>
       <c r="AN226" s="1"/>
       <c r="AO226" s="1"/>
       <c r="AP226" s="1"/>
       <c r="AQ226" s="1"/>
     </row>
-    <row r="227" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A227" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B227">
+        <f t="shared" si="77"/>
         <v>227</v>
       </c>
       <c r="C227" t="s">
         <v>47</v>
       </c>
       <c r="D227" s="126"/>
       <c r="E227" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F227" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G227" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H227" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I227" s="62">
         <v>45.48</v>
       </c>
       <c r="J227" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>45.48</v>
       </c>
       <c r="K227" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L227" s="36" t="s">
         <v>119</v>
       </c>
       <c r="M227" s="36"/>
       <c r="N227" s="36" t="s">
         <v>317</v>
       </c>
       <c r="O227" s="36" t="s">
         <v>326</v>
       </c>
       <c r="P227" s="36">
         <v>6</v>
       </c>
       <c r="Q227" s="37">
         <v>2</v>
       </c>
       <c r="R227" s="16"/>
       <c r="S227" s="16"/>
       <c r="T227" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U227" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V227" s="16"/>
       <c r="W227" s="1"/>
       <c r="X227" s="1"/>
       <c r="Y227" s="1"/>
       <c r="Z227" s="1"/>
       <c r="AA227" s="1"/>
       <c r="AB227" s="1"/>
       <c r="AC227" s="1"/>
       <c r="AD227" s="1"/>
-      <c r="AE227" s="107"/>
-      <c r="AF227" s="107"/>
       <c r="AG227" s="107"/>
       <c r="AH227" s="1"/>
       <c r="AI227" s="1"/>
       <c r="AJ227" s="1"/>
       <c r="AK227" s="1"/>
       <c r="AL227" s="1"/>
       <c r="AM227" s="1"/>
       <c r="AN227" s="1"/>
       <c r="AO227" s="1"/>
       <c r="AP227" s="1"/>
       <c r="AQ227" s="1"/>
     </row>
-    <row r="228" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A228" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B228">
+        <f t="shared" si="77"/>
         <v>228</v>
       </c>
       <c r="C228" t="s">
         <v>47</v>
       </c>
       <c r="D228" s="126"/>
       <c r="E228" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F228" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G228" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H228" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I228" s="62">
         <v>53.6</v>
       </c>
       <c r="J228" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>53.6</v>
       </c>
       <c r="K228" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L228" s="28" t="s">
         <v>121</v>
       </c>
       <c r="M228" s="28"/>
       <c r="N228" s="28" t="s">
         <v>317</v>
       </c>
       <c r="O228" s="28" t="s">
         <v>327</v>
       </c>
       <c r="P228" s="28">
         <v>3</v>
       </c>
       <c r="Q228" s="29">
         <v>1</v>
       </c>
       <c r="R228" s="16"/>
       <c r="S228" s="16"/>
       <c r="T228" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U228" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V228" s="16"/>
       <c r="W228" s="1"/>
       <c r="X228" s="1"/>
       <c r="Y228" s="1"/>
       <c r="Z228" s="1"/>
       <c r="AA228" s="1"/>
       <c r="AB228" s="1"/>
       <c r="AC228" s="1"/>
       <c r="AD228" s="1"/>
-      <c r="AE228" s="107"/>
-      <c r="AF228" s="107"/>
       <c r="AG228" s="107"/>
       <c r="AH228" s="1"/>
       <c r="AI228" s="1"/>
       <c r="AJ228" s="1"/>
       <c r="AK228" s="1"/>
       <c r="AL228" s="1"/>
       <c r="AM228" s="1"/>
       <c r="AN228" s="1"/>
       <c r="AO228" s="1"/>
       <c r="AP228" s="1"/>
       <c r="AQ228" s="1"/>
     </row>
-    <row r="229" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A229" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B229">
+        <f t="shared" si="77"/>
         <v>229</v>
       </c>
       <c r="C229" t="s">
         <v>47</v>
       </c>
       <c r="D229" s="126"/>
       <c r="E229" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F229" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G229" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H229" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I229" s="62">
         <v>56.36</v>
       </c>
       <c r="J229" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>56.36</v>
       </c>
       <c r="K229" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L229" s="36" t="s">
         <v>123</v>
       </c>
       <c r="M229" s="36"/>
       <c r="N229" s="36" t="s">
         <v>317</v>
       </c>
       <c r="O229" s="36" t="s">
         <v>328</v>
       </c>
       <c r="P229" s="36">
         <v>3</v>
       </c>
       <c r="Q229" s="37">
         <v>1</v>
       </c>
       <c r="R229" s="16"/>
       <c r="S229" s="16"/>
       <c r="T229" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U229" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V229" s="16"/>
       <c r="W229" s="1"/>
       <c r="X229" s="1"/>
       <c r="Y229" s="1"/>
       <c r="Z229" s="1"/>
       <c r="AA229" s="1"/>
       <c r="AB229" s="1"/>
       <c r="AC229" s="1"/>
       <c r="AD229" s="1"/>
-      <c r="AE229" s="107"/>
-      <c r="AF229" s="107"/>
       <c r="AG229" s="107"/>
       <c r="AH229" s="1"/>
       <c r="AI229" s="1"/>
       <c r="AJ229" s="1"/>
       <c r="AK229" s="1"/>
       <c r="AL229" s="1"/>
       <c r="AM229" s="1"/>
       <c r="AN229" s="1"/>
       <c r="AO229" s="1"/>
       <c r="AP229" s="1"/>
       <c r="AQ229" s="1"/>
     </row>
-    <row r="230" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A230" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B230">
+        <f t="shared" si="77"/>
         <v>230</v>
       </c>
       <c r="C230" t="s">
         <v>47</v>
       </c>
       <c r="D230" s="126"/>
       <c r="E230" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F230" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G230" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H230" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I230" s="62">
         <v>59.1</v>
       </c>
       <c r="J230" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>59.1</v>
       </c>
       <c r="K230" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L230" s="28" t="s">
         <v>125</v>
       </c>
       <c r="M230" s="28"/>
       <c r="N230" s="28" t="s">
         <v>317</v>
       </c>
       <c r="O230" s="28" t="s">
         <v>329</v>
       </c>
       <c r="P230" s="28">
         <v>3</v>
       </c>
       <c r="Q230" s="29">
         <v>1</v>
       </c>
       <c r="R230" s="16"/>
       <c r="S230" s="16"/>
       <c r="T230" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U230" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V230" s="16"/>
       <c r="W230" s="1"/>
       <c r="X230" s="1"/>
       <c r="Y230" s="1"/>
       <c r="Z230" s="1"/>
       <c r="AA230" s="1"/>
       <c r="AB230" s="1"/>
       <c r="AC230" s="1"/>
       <c r="AD230" s="1"/>
-      <c r="AE230" s="107"/>
-      <c r="AF230" s="107"/>
       <c r="AG230" s="107"/>
       <c r="AH230" s="1"/>
       <c r="AI230" s="1"/>
       <c r="AJ230" s="1"/>
       <c r="AK230" s="1"/>
       <c r="AL230" s="1"/>
       <c r="AM230" s="1"/>
       <c r="AN230" s="1"/>
       <c r="AO230" s="1"/>
       <c r="AP230" s="1"/>
       <c r="AQ230" s="1"/>
     </row>
-    <row r="231" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A231" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B231">
+        <f t="shared" si="77"/>
         <v>231</v>
       </c>
       <c r="C231" t="s">
         <v>47</v>
       </c>
       <c r="D231" s="126"/>
       <c r="E231" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F231" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G231" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H231" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I231" s="62">
         <v>65.44</v>
       </c>
       <c r="J231" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>65.44</v>
       </c>
       <c r="K231" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L231" s="36" t="s">
         <v>129</v>
       </c>
       <c r="M231" s="36"/>
       <c r="N231" s="36" t="s">
         <v>317</v>
       </c>
       <c r="O231" s="36" t="s">
         <v>330</v>
       </c>
       <c r="P231" s="36">
         <v>3</v>
       </c>
       <c r="Q231" s="37">
         <v>1</v>
       </c>
       <c r="R231" s="16"/>
       <c r="S231" s="16"/>
       <c r="T231" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U231" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V231" s="16"/>
       <c r="W231" s="1"/>
       <c r="X231" s="1"/>
       <c r="Y231" s="1"/>
       <c r="Z231" s="1"/>
       <c r="AA231" s="1"/>
       <c r="AB231" s="1"/>
       <c r="AC231" s="1"/>
       <c r="AD231" s="1"/>
-      <c r="AE231" s="107"/>
-      <c r="AF231" s="107"/>
       <c r="AG231" s="107"/>
       <c r="AH231" s="1"/>
       <c r="AI231" s="1"/>
       <c r="AJ231" s="1"/>
       <c r="AK231" s="1"/>
       <c r="AL231" s="1"/>
       <c r="AM231" s="1"/>
       <c r="AN231" s="1"/>
       <c r="AO231" s="1"/>
       <c r="AP231" s="1"/>
       <c r="AQ231" s="1"/>
     </row>
-    <row r="232" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A232" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B232">
+        <f t="shared" si="77"/>
         <v>232</v>
       </c>
       <c r="C232" t="s">
         <v>47</v>
       </c>
       <c r="D232" s="126"/>
       <c r="E232" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F232" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G232" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H232" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I232" s="62">
         <v>76.28</v>
       </c>
       <c r="J232" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>76.28</v>
       </c>
       <c r="K232" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L232" s="28" t="s">
         <v>133</v>
       </c>
       <c r="M232" s="28"/>
       <c r="N232" s="28" t="s">
         <v>317</v>
       </c>
       <c r="O232" s="28" t="s">
         <v>331</v>
       </c>
       <c r="P232" s="28">
         <v>3</v>
       </c>
       <c r="Q232" s="29">
         <v>1</v>
       </c>
       <c r="R232" s="16"/>
       <c r="S232" s="16"/>
       <c r="T232" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U232" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V232" s="16"/>
       <c r="W232" s="1"/>
       <c r="X232" s="1"/>
       <c r="Y232" s="1"/>
       <c r="Z232" s="1"/>
       <c r="AA232" s="1"/>
       <c r="AB232" s="1"/>
       <c r="AC232" s="1"/>
       <c r="AD232" s="1"/>
-      <c r="AE232" s="107"/>
-      <c r="AF232" s="107"/>
       <c r="AG232" s="107"/>
       <c r="AH232" s="1"/>
       <c r="AI232" s="1"/>
       <c r="AJ232" s="1"/>
       <c r="AK232" s="1"/>
       <c r="AL232" s="1"/>
       <c r="AM232" s="1"/>
       <c r="AN232" s="1"/>
       <c r="AO232" s="1"/>
       <c r="AP232" s="1"/>
       <c r="AQ232" s="1"/>
     </row>
-    <row r="233" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <f t="shared" si="70"/>
+    <row r="233" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A233" s="158" t="str">
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B233" s="158">
+        <f t="shared" si="77"/>
         <v>233</v>
       </c>
-      <c r="C233" s="197" t="s">
+      <c r="C233" s="186" t="s">
         <v>47</v>
       </c>
       <c r="D233" s="127"/>
       <c r="E233" s="38">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F233" s="39">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G233" s="40">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H233" s="40">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I233" s="70">
         <v>99.64</v>
       </c>
       <c r="J233" s="41">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>99.64</v>
       </c>
       <c r="K233" s="70">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L233" s="42" t="s">
         <v>139</v>
       </c>
       <c r="M233" s="42"/>
       <c r="N233" s="42" t="s">
         <v>317</v>
       </c>
       <c r="O233" s="42" t="s">
         <v>332</v>
       </c>
       <c r="P233" s="42">
         <v>3</v>
       </c>
       <c r="Q233" s="43">
         <v>1</v>
       </c>
       <c r="R233" s="16"/>
       <c r="S233" s="16"/>
       <c r="T233" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U233" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V233" s="16"/>
       <c r="W233" s="1"/>
       <c r="X233" s="1"/>
       <c r="Y233" s="1"/>
       <c r="Z233" s="1"/>
       <c r="AA233" s="1"/>
       <c r="AB233" s="1"/>
       <c r="AC233" s="1"/>
       <c r="AD233" s="1"/>
-      <c r="AE233" s="107"/>
-      <c r="AF233" s="107"/>
       <c r="AG233" s="107"/>
       <c r="AH233" s="1"/>
       <c r="AI233" s="1"/>
       <c r="AJ233" s="1"/>
       <c r="AK233" s="1"/>
       <c r="AL233" s="1"/>
       <c r="AM233" s="1"/>
       <c r="AN233" s="1"/>
       <c r="AO233" s="1"/>
       <c r="AP233" s="1"/>
       <c r="AQ233" s="1"/>
     </row>
-    <row r="234" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A234" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B234">
+        <f t="shared" si="77"/>
         <v>234</v>
       </c>
       <c r="C234" t="s">
         <v>47</v>
       </c>
       <c r="D234" s="128"/>
       <c r="E234" s="44">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F234" s="45">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G234" s="46">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H234" s="46">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I234" s="101">
         <v>29.98</v>
       </c>
       <c r="J234" s="101">
-        <f t="shared" ref="J234" si="93">+ROUND(I234*(1-$F$9),2)</f>
+        <f t="shared" ref="J234" si="102">+ROUND(I234*(1-$F$9),2)</f>
         <v>29.98</v>
       </c>
       <c r="K234" s="101">
-        <f t="shared" ref="K234" si="94">+IFERROR(J234*F234,0)</f>
-[...2 lines deleted...]
-      <c r="L234" s="150" t="s">
+        <f t="shared" ref="K234" si="103">+IFERROR(J234*F234,0)</f>
+        <v>0</v>
+      </c>
+      <c r="L234" s="149" t="s">
         <v>95</v>
       </c>
-      <c r="M234" s="150"/>
-      <c r="N234" s="150" t="s">
+      <c r="M234" s="149"/>
+      <c r="N234" s="149" t="s">
         <v>333</v>
       </c>
-      <c r="O234" s="150" t="s">
+      <c r="O234" s="149" t="s">
         <v>334</v>
       </c>
-      <c r="P234" s="150">
+      <c r="P234" s="149">
         <v>12</v>
       </c>
-      <c r="Q234" s="151">
+      <c r="Q234" s="150">
         <v>4</v>
       </c>
       <c r="R234" s="16"/>
       <c r="S234" s="16"/>
       <c r="T234" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U234" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V234" s="16"/>
       <c r="W234" s="1"/>
       <c r="X234" s="1"/>
       <c r="Y234" s="1"/>
       <c r="Z234" s="1"/>
       <c r="AA234" s="1"/>
       <c r="AB234" s="1"/>
       <c r="AC234" s="1"/>
       <c r="AD234" s="1"/>
-      <c r="AE234" s="107"/>
-      <c r="AF234" s="107"/>
       <c r="AG234" s="107"/>
       <c r="AH234" s="1"/>
       <c r="AI234" s="1"/>
       <c r="AJ234" s="1"/>
       <c r="AK234" s="1"/>
       <c r="AL234" s="1"/>
       <c r="AM234" s="1"/>
       <c r="AN234" s="1"/>
       <c r="AO234" s="1"/>
       <c r="AP234" s="1"/>
       <c r="AQ234" s="1"/>
     </row>
-    <row r="235" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A235" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="70"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B235">
+        <f t="shared" si="77"/>
         <v>235</v>
       </c>
       <c r="C235" t="s">
         <v>47</v>
       </c>
       <c r="D235" s="126"/>
       <c r="E235" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F235" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G235" s="46">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H235" s="46">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I235" s="62">
         <v>33.380000000000003</v>
       </c>
       <c r="J235" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>33.380000000000003</v>
       </c>
       <c r="K235" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L235" s="49" t="s">
         <v>101</v>
       </c>
       <c r="M235" s="49"/>
       <c r="N235" s="49" t="s">
         <v>333</v>
       </c>
       <c r="O235" s="49" t="s">
         <v>335</v>
       </c>
       <c r="P235" s="49">
         <v>9</v>
       </c>
       <c r="Q235" s="50">
         <v>3</v>
       </c>
       <c r="R235" s="16"/>
       <c r="S235" s="16"/>
       <c r="T235" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U235" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V235" s="16"/>
       <c r="W235" s="1"/>
       <c r="X235" s="1"/>
       <c r="Y235" s="1"/>
       <c r="Z235" s="1"/>
       <c r="AA235" s="1"/>
       <c r="AB235" s="1"/>
       <c r="AC235" s="1"/>
       <c r="AD235" s="1"/>
-      <c r="AE235" s="107"/>
-      <c r="AF235" s="107"/>
       <c r="AG235" s="107"/>
       <c r="AH235" s="1"/>
       <c r="AI235" s="1"/>
       <c r="AJ235" s="1"/>
       <c r="AK235" s="1"/>
       <c r="AL235" s="1"/>
       <c r="AM235" s="1"/>
       <c r="AN235" s="1"/>
       <c r="AO235" s="1"/>
       <c r="AP235" s="1"/>
       <c r="AQ235" s="1"/>
     </row>
-    <row r="236" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A236" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" ref="B236:B277" si="95">+B235+1</f>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B236">
+        <f t="shared" ref="B236:B277" si="104">+B235+1</f>
         <v>236</v>
       </c>
       <c r="C236" t="s">
         <v>47</v>
       </c>
       <c r="D236" s="126"/>
       <c r="E236" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F236" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G236" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H236" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I236" s="62">
         <v>33.46</v>
       </c>
       <c r="J236" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>33.46</v>
       </c>
       <c r="K236" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L236" s="36" t="s">
         <v>105</v>
       </c>
       <c r="M236" s="36"/>
       <c r="N236" s="36" t="s">
         <v>333</v>
       </c>
       <c r="O236" s="36" t="s">
         <v>336</v>
       </c>
       <c r="P236" s="36">
         <v>12</v>
       </c>
       <c r="Q236" s="37">
         <v>4</v>
       </c>
       <c r="R236" s="16"/>
       <c r="S236" s="16"/>
       <c r="T236" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U236" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V236" s="16"/>
       <c r="W236" s="1"/>
       <c r="X236" s="1"/>
       <c r="Y236" s="1"/>
       <c r="Z236" s="1"/>
       <c r="AA236" s="1"/>
       <c r="AB236" s="1"/>
       <c r="AC236" s="1"/>
       <c r="AD236" s="1"/>
-      <c r="AE236" s="107"/>
-      <c r="AF236" s="107"/>
       <c r="AG236" s="107"/>
       <c r="AH236" s="1"/>
       <c r="AI236" s="1"/>
       <c r="AJ236" s="1"/>
       <c r="AK236" s="1"/>
       <c r="AL236" s="1"/>
       <c r="AM236" s="1"/>
       <c r="AN236" s="1"/>
       <c r="AO236" s="1"/>
       <c r="AP236" s="1"/>
       <c r="AQ236" s="1"/>
     </row>
-    <row r="237" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A237" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B237">
+        <f t="shared" si="104"/>
         <v>237</v>
       </c>
       <c r="C237" t="s">
         <v>47</v>
       </c>
       <c r="D237" s="126"/>
       <c r="E237" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F237" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G237" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H237" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I237" s="62">
         <v>36.5</v>
       </c>
       <c r="J237" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>36.5</v>
       </c>
       <c r="K237" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L237" s="28" t="s">
         <v>109</v>
       </c>
       <c r="M237" s="28"/>
       <c r="N237" s="28" t="s">
         <v>333</v>
       </c>
       <c r="O237" s="28" t="s">
         <v>337</v>
       </c>
       <c r="P237" s="28">
         <v>6</v>
       </c>
       <c r="Q237" s="29">
         <v>2</v>
       </c>
       <c r="R237" s="16"/>
       <c r="S237" s="16"/>
       <c r="T237" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U237" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V237" s="16"/>
       <c r="W237" s="1"/>
       <c r="X237" s="1"/>
       <c r="Y237" s="1"/>
       <c r="Z237" s="1"/>
       <c r="AA237" s="1"/>
       <c r="AB237" s="1"/>
       <c r="AC237" s="1"/>
       <c r="AD237" s="1"/>
-      <c r="AE237" s="107"/>
-      <c r="AF237" s="107"/>
       <c r="AG237" s="107"/>
       <c r="AH237" s="1"/>
       <c r="AI237" s="1"/>
       <c r="AJ237" s="1"/>
       <c r="AK237" s="1"/>
       <c r="AL237" s="1"/>
       <c r="AM237" s="1"/>
       <c r="AN237" s="1"/>
       <c r="AO237" s="1"/>
       <c r="AP237" s="1"/>
       <c r="AQ237" s="1"/>
     </row>
-    <row r="238" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A238" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B238">
+        <f t="shared" si="104"/>
         <v>238</v>
       </c>
       <c r="C238" t="s">
         <v>47</v>
       </c>
       <c r="D238" s="126"/>
       <c r="E238" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F238" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G238" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H238" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I238" s="62">
         <v>37.06</v>
       </c>
       <c r="J238" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>37.06</v>
       </c>
       <c r="K238" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L238" s="36" t="s">
         <v>111</v>
       </c>
       <c r="M238" s="36"/>
       <c r="N238" s="36" t="s">
         <v>333</v>
       </c>
       <c r="O238" s="36" t="s">
         <v>338</v>
       </c>
       <c r="P238" s="36">
         <v>6</v>
       </c>
       <c r="Q238" s="37">
         <v>2</v>
       </c>
       <c r="R238" s="16"/>
       <c r="S238" s="16"/>
       <c r="T238" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U238" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V238" s="16"/>
       <c r="W238" s="1"/>
       <c r="X238" s="1"/>
       <c r="Y238" s="1"/>
       <c r="Z238" s="1"/>
       <c r="AA238" s="1"/>
       <c r="AB238" s="1"/>
       <c r="AC238" s="1"/>
       <c r="AD238" s="1"/>
-      <c r="AE238" s="107"/>
-      <c r="AF238" s="107"/>
       <c r="AG238" s="107"/>
       <c r="AH238" s="1"/>
       <c r="AI238" s="1"/>
       <c r="AJ238" s="1"/>
       <c r="AK238" s="1"/>
       <c r="AL238" s="1"/>
       <c r="AM238" s="1"/>
       <c r="AN238" s="1"/>
       <c r="AO238" s="1"/>
       <c r="AP238" s="1"/>
       <c r="AQ238" s="1"/>
     </row>
-    <row r="239" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A239" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B239">
+        <f t="shared" si="104"/>
         <v>239</v>
       </c>
       <c r="C239" t="s">
         <v>47</v>
       </c>
       <c r="D239" s="126"/>
       <c r="E239" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F239" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G239" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H239" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I239" s="62">
         <v>47.8</v>
       </c>
       <c r="J239" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>47.8</v>
       </c>
       <c r="K239" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L239" s="28" t="s">
         <v>113</v>
       </c>
       <c r="M239" s="28"/>
       <c r="N239" s="28" t="s">
         <v>333</v>
       </c>
       <c r="O239" s="28" t="s">
         <v>339</v>
       </c>
       <c r="P239" s="28">
         <v>6</v>
       </c>
       <c r="Q239" s="29">
         <v>2</v>
       </c>
       <c r="R239" s="16"/>
       <c r="S239" s="16"/>
       <c r="T239" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U239" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V239" s="16"/>
       <c r="W239" s="1"/>
       <c r="X239" s="1"/>
       <c r="Y239" s="1"/>
       <c r="Z239" s="1"/>
       <c r="AA239" s="1"/>
       <c r="AB239" s="1"/>
       <c r="AC239" s="1"/>
       <c r="AD239" s="1"/>
-      <c r="AE239" s="107"/>
-      <c r="AF239" s="107"/>
       <c r="AG239" s="107"/>
       <c r="AH239" s="1"/>
       <c r="AI239" s="1"/>
       <c r="AJ239" s="1"/>
       <c r="AK239" s="1"/>
       <c r="AL239" s="1"/>
       <c r="AM239" s="1"/>
       <c r="AN239" s="1"/>
       <c r="AO239" s="1"/>
       <c r="AP239" s="1"/>
       <c r="AQ239" s="1"/>
     </row>
-    <row r="240" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A240" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B240">
+        <f t="shared" si="104"/>
         <v>240</v>
       </c>
       <c r="C240" t="s">
         <v>47</v>
       </c>
       <c r="D240" s="126"/>
       <c r="E240" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F240" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G240" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H240" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I240" s="62">
         <v>47.24</v>
       </c>
       <c r="J240" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>47.24</v>
       </c>
       <c r="K240" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L240" s="36" t="s">
         <v>115</v>
       </c>
       <c r="M240" s="36"/>
       <c r="N240" s="36" t="s">
         <v>333</v>
       </c>
       <c r="O240" s="36" t="s">
         <v>340</v>
       </c>
       <c r="P240" s="36">
         <v>6</v>
       </c>
       <c r="Q240" s="37">
         <v>2</v>
       </c>
       <c r="R240" s="16"/>
       <c r="S240" s="16"/>
       <c r="T240" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U240" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V240" s="16"/>
       <c r="W240" s="1"/>
       <c r="X240" s="1"/>
       <c r="Y240" s="1"/>
       <c r="Z240" s="1"/>
       <c r="AA240" s="1"/>
       <c r="AB240" s="1"/>
       <c r="AC240" s="1"/>
       <c r="AD240" s="1"/>
-      <c r="AE240" s="107"/>
-      <c r="AF240" s="107"/>
       <c r="AG240" s="107"/>
       <c r="AH240" s="1"/>
       <c r="AI240" s="1"/>
       <c r="AJ240" s="1"/>
       <c r="AK240" s="1"/>
       <c r="AL240" s="1"/>
       <c r="AM240" s="1"/>
       <c r="AN240" s="1"/>
       <c r="AO240" s="1"/>
       <c r="AP240" s="1"/>
       <c r="AQ240" s="1"/>
     </row>
-    <row r="241" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A241" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B241">
+        <f t="shared" si="104"/>
         <v>241</v>
       </c>
       <c r="C241" t="s">
         <v>47</v>
       </c>
       <c r="D241" s="126"/>
       <c r="E241" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F241" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G241" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H241" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I241" s="62">
         <v>53.84</v>
       </c>
       <c r="J241" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>53.84</v>
       </c>
       <c r="K241" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L241" s="28" t="s">
         <v>117</v>
       </c>
       <c r="M241" s="28"/>
       <c r="N241" s="28" t="s">
         <v>333</v>
       </c>
       <c r="O241" s="28" t="s">
         <v>341</v>
       </c>
       <c r="P241" s="28">
         <v>6</v>
       </c>
       <c r="Q241" s="29">
         <v>2</v>
       </c>
       <c r="R241" s="16"/>
       <c r="S241" s="16"/>
       <c r="T241" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U241" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V241" s="16"/>
       <c r="W241" s="1"/>
       <c r="X241" s="1"/>
       <c r="Y241" s="1"/>
       <c r="Z241" s="1"/>
       <c r="AA241" s="1"/>
       <c r="AB241" s="1"/>
       <c r="AC241" s="1"/>
       <c r="AD241" s="1"/>
-      <c r="AE241" s="107"/>
-      <c r="AF241" s="107"/>
       <c r="AG241" s="107"/>
       <c r="AH241" s="1"/>
       <c r="AI241" s="1"/>
       <c r="AJ241" s="1"/>
       <c r="AK241" s="1"/>
       <c r="AL241" s="1"/>
       <c r="AM241" s="1"/>
       <c r="AN241" s="1"/>
       <c r="AO241" s="1"/>
       <c r="AP241" s="1"/>
       <c r="AQ241" s="1"/>
     </row>
-    <row r="242" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A242" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B242">
+        <f t="shared" si="104"/>
         <v>242</v>
       </c>
       <c r="C242" t="s">
         <v>47</v>
       </c>
       <c r="D242" s="126"/>
       <c r="E242" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F242" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G242" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H242" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I242" s="62">
         <v>56.98</v>
       </c>
       <c r="J242" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>56.98</v>
       </c>
       <c r="K242" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L242" s="36" t="s">
         <v>119</v>
       </c>
       <c r="M242" s="36"/>
       <c r="N242" s="36" t="s">
         <v>333</v>
       </c>
       <c r="O242" s="36" t="s">
         <v>342</v>
       </c>
       <c r="P242" s="36">
         <v>3</v>
       </c>
       <c r="Q242" s="37">
         <v>1</v>
       </c>
       <c r="R242" s="16"/>
       <c r="S242" s="16"/>
       <c r="T242" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U242" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V242" s="16"/>
       <c r="W242" s="1"/>
       <c r="X242" s="1"/>
       <c r="Y242" s="1"/>
       <c r="Z242" s="1"/>
       <c r="AA242" s="1"/>
       <c r="AB242" s="1"/>
       <c r="AC242" s="1"/>
       <c r="AD242" s="1"/>
-      <c r="AE242" s="107"/>
-      <c r="AF242" s="107"/>
       <c r="AG242" s="107"/>
       <c r="AH242" s="1"/>
       <c r="AI242" s="1"/>
       <c r="AJ242" s="1"/>
       <c r="AK242" s="1"/>
       <c r="AL242" s="1"/>
       <c r="AM242" s="1"/>
       <c r="AN242" s="1"/>
       <c r="AO242" s="1"/>
       <c r="AP242" s="1"/>
       <c r="AQ242" s="1"/>
     </row>
-    <row r="243" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A243" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B243">
+        <f t="shared" si="104"/>
         <v>243</v>
       </c>
       <c r="C243" t="s">
         <v>47</v>
       </c>
       <c r="D243" s="126"/>
       <c r="E243" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F243" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G243" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H243" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I243" s="62">
         <v>63.24</v>
       </c>
       <c r="J243" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>63.24</v>
       </c>
       <c r="K243" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L243" s="28" t="s">
         <v>121</v>
       </c>
       <c r="M243" s="28"/>
       <c r="N243" s="28" t="s">
         <v>333</v>
       </c>
       <c r="O243" s="28" t="s">
         <v>343</v>
       </c>
       <c r="P243" s="28">
         <v>3</v>
       </c>
       <c r="Q243" s="29">
         <v>1</v>
       </c>
       <c r="R243" s="16"/>
       <c r="S243" s="16"/>
       <c r="T243" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U243" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V243" s="16"/>
       <c r="W243" s="1"/>
       <c r="X243" s="1"/>
       <c r="Y243" s="1"/>
       <c r="Z243" s="1"/>
       <c r="AA243" s="1"/>
       <c r="AB243" s="1"/>
       <c r="AC243" s="1"/>
       <c r="AD243" s="1"/>
-      <c r="AE243" s="107"/>
-      <c r="AF243" s="107"/>
       <c r="AG243" s="107"/>
       <c r="AH243" s="1"/>
       <c r="AI243" s="1"/>
       <c r="AJ243" s="1"/>
       <c r="AK243" s="1"/>
       <c r="AL243" s="1"/>
       <c r="AM243" s="1"/>
       <c r="AN243" s="1"/>
       <c r="AO243" s="1"/>
       <c r="AP243" s="1"/>
       <c r="AQ243" s="1"/>
     </row>
-    <row r="244" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A244" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B244">
+        <f t="shared" si="104"/>
         <v>244</v>
       </c>
       <c r="C244" t="s">
         <v>47</v>
       </c>
       <c r="D244" s="126"/>
       <c r="E244" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F244" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G244" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H244" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I244" s="62">
         <v>67.34</v>
       </c>
       <c r="J244" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>67.34</v>
       </c>
       <c r="K244" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L244" s="36" t="s">
         <v>123</v>
       </c>
       <c r="M244" s="36"/>
       <c r="N244" s="36" t="s">
         <v>333</v>
       </c>
       <c r="O244" s="36" t="s">
         <v>344</v>
       </c>
       <c r="P244" s="36">
         <v>3</v>
       </c>
       <c r="Q244" s="37">
         <v>1</v>
       </c>
       <c r="R244" s="16"/>
       <c r="S244" s="16"/>
       <c r="T244" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U244" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V244" s="16"/>
       <c r="W244" s="1"/>
       <c r="X244" s="1"/>
       <c r="Y244" s="1"/>
       <c r="Z244" s="1"/>
       <c r="AA244" s="1"/>
       <c r="AB244" s="1"/>
       <c r="AC244" s="1"/>
       <c r="AD244" s="1"/>
-      <c r="AE244" s="107"/>
-      <c r="AF244" s="107"/>
       <c r="AG244" s="107"/>
       <c r="AH244" s="1"/>
       <c r="AI244" s="1"/>
       <c r="AJ244" s="1"/>
       <c r="AK244" s="1"/>
       <c r="AL244" s="1"/>
       <c r="AM244" s="1"/>
       <c r="AN244" s="1"/>
       <c r="AO244" s="1"/>
       <c r="AP244" s="1"/>
       <c r="AQ244" s="1"/>
     </row>
-    <row r="245" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A245" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B245">
+        <f t="shared" si="104"/>
         <v>245</v>
       </c>
       <c r="C245" t="s">
         <v>47</v>
       </c>
       <c r="D245" s="126"/>
       <c r="E245" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F245" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G245" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H245" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I245" s="62">
         <v>70.2</v>
       </c>
       <c r="J245" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>70.2</v>
       </c>
       <c r="K245" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L245" s="28" t="s">
         <v>125</v>
       </c>
       <c r="M245" s="28"/>
       <c r="N245" s="28" t="s">
         <v>333</v>
       </c>
       <c r="O245" s="28" t="s">
         <v>345</v>
       </c>
       <c r="P245" s="28">
         <v>3</v>
       </c>
       <c r="Q245" s="29">
         <v>1</v>
       </c>
       <c r="R245" s="16"/>
       <c r="S245" s="16"/>
       <c r="T245" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U245" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V245" s="16"/>
       <c r="W245" s="1"/>
       <c r="X245" s="1"/>
       <c r="Y245" s="1"/>
       <c r="Z245" s="1"/>
       <c r="AA245" s="1"/>
       <c r="AB245" s="1"/>
       <c r="AC245" s="1"/>
       <c r="AD245" s="1"/>
-      <c r="AE245" s="107"/>
-      <c r="AF245" s="107"/>
       <c r="AG245" s="107"/>
       <c r="AH245" s="1"/>
       <c r="AI245" s="1"/>
       <c r="AJ245" s="1"/>
       <c r="AK245" s="1"/>
       <c r="AL245" s="1"/>
       <c r="AM245" s="1"/>
       <c r="AN245" s="1"/>
       <c r="AO245" s="1"/>
       <c r="AP245" s="1"/>
       <c r="AQ245" s="1"/>
     </row>
-    <row r="246" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A246" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B246">
+        <f t="shared" si="104"/>
         <v>246</v>
       </c>
       <c r="C246" t="s">
         <v>47</v>
       </c>
       <c r="D246" s="126"/>
       <c r="E246" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F246" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G246" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H246" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I246" s="62">
         <v>72.88</v>
       </c>
       <c r="J246" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>72.88</v>
       </c>
       <c r="K246" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L246" s="36" t="s">
         <v>127</v>
       </c>
       <c r="M246" s="36"/>
       <c r="N246" s="36" t="s">
         <v>333</v>
       </c>
       <c r="O246" s="36" t="s">
         <v>346</v>
       </c>
       <c r="P246" s="36">
         <v>3</v>
       </c>
       <c r="Q246" s="37">
         <v>1</v>
       </c>
       <c r="R246" s="16"/>
       <c r="S246" s="16"/>
       <c r="T246" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U246" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V246" s="16"/>
       <c r="W246" s="1"/>
       <c r="X246" s="1"/>
       <c r="Y246" s="1"/>
       <c r="Z246" s="1"/>
       <c r="AA246" s="1"/>
       <c r="AB246" s="1"/>
       <c r="AC246" s="1"/>
       <c r="AD246" s="1"/>
-      <c r="AE246" s="107"/>
-      <c r="AF246" s="107"/>
       <c r="AG246" s="107"/>
       <c r="AH246" s="1"/>
       <c r="AI246" s="1"/>
       <c r="AJ246" s="1"/>
       <c r="AK246" s="1"/>
       <c r="AL246" s="1"/>
       <c r="AM246" s="1"/>
       <c r="AN246" s="1"/>
       <c r="AO246" s="1"/>
       <c r="AP246" s="1"/>
       <c r="AQ246" s="1"/>
     </row>
-    <row r="247" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A247" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B247">
+        <f t="shared" si="104"/>
         <v>247</v>
       </c>
       <c r="C247" t="s">
         <v>47</v>
       </c>
       <c r="D247" s="126"/>
       <c r="E247" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F247" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G247" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H247" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I247" s="62">
         <v>80.72</v>
       </c>
       <c r="J247" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>80.72</v>
       </c>
       <c r="K247" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L247" s="28" t="s">
         <v>129</v>
       </c>
       <c r="M247" s="28"/>
       <c r="N247" s="28" t="s">
         <v>333</v>
       </c>
       <c r="O247" s="28" t="s">
         <v>347</v>
       </c>
       <c r="P247" s="28">
         <v>3</v>
       </c>
       <c r="Q247" s="29">
         <v>1</v>
       </c>
       <c r="R247" s="16"/>
       <c r="S247" s="16"/>
       <c r="T247" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U247" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V247" s="16"/>
       <c r="W247" s="1"/>
       <c r="X247" s="1"/>
       <c r="Y247" s="1"/>
       <c r="Z247" s="1"/>
       <c r="AA247" s="1"/>
       <c r="AB247" s="1"/>
       <c r="AC247" s="1"/>
       <c r="AD247" s="1"/>
-      <c r="AE247" s="107"/>
-      <c r="AF247" s="107"/>
       <c r="AG247" s="107"/>
       <c r="AH247" s="1"/>
       <c r="AI247" s="1"/>
       <c r="AJ247" s="1"/>
       <c r="AK247" s="1"/>
       <c r="AL247" s="1"/>
       <c r="AM247" s="1"/>
       <c r="AN247" s="1"/>
       <c r="AO247" s="1"/>
       <c r="AP247" s="1"/>
       <c r="AQ247" s="1"/>
     </row>
-    <row r="248" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A248" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B248">
+        <f t="shared" si="104"/>
         <v>248</v>
       </c>
       <c r="C248" t="s">
         <v>47</v>
       </c>
       <c r="D248" s="126"/>
       <c r="E248" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F248" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G248" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H248" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I248" s="62">
         <v>81.680000000000007</v>
       </c>
       <c r="J248" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>81.680000000000007</v>
       </c>
       <c r="K248" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L248" s="36" t="s">
         <v>131</v>
       </c>
       <c r="M248" s="36"/>
       <c r="N248" s="36" t="s">
         <v>333</v>
       </c>
       <c r="O248" s="36" t="s">
         <v>348</v>
       </c>
       <c r="P248" s="36">
         <v>3</v>
       </c>
       <c r="Q248" s="37">
         <v>1</v>
       </c>
       <c r="R248" s="16"/>
       <c r="S248" s="16"/>
       <c r="T248" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U248" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V248" s="16"/>
       <c r="W248" s="1"/>
       <c r="X248" s="1"/>
       <c r="Y248" s="1"/>
       <c r="Z248" s="1"/>
       <c r="AA248" s="1"/>
       <c r="AB248" s="1"/>
       <c r="AC248" s="1"/>
       <c r="AD248" s="1"/>
-      <c r="AE248" s="107"/>
-      <c r="AF248" s="107"/>
       <c r="AG248" s="107"/>
       <c r="AH248" s="1"/>
       <c r="AI248" s="1"/>
       <c r="AJ248" s="1"/>
       <c r="AK248" s="1"/>
       <c r="AL248" s="1"/>
       <c r="AM248" s="1"/>
       <c r="AN248" s="1"/>
       <c r="AO248" s="1"/>
       <c r="AP248" s="1"/>
       <c r="AQ248" s="1"/>
     </row>
-    <row r="249" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A249" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B249">
+        <f t="shared" si="104"/>
         <v>249</v>
       </c>
       <c r="C249" t="s">
         <v>47</v>
       </c>
       <c r="D249" s="126"/>
       <c r="E249" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F249" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G249" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H249" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I249" s="62">
         <v>82.06</v>
       </c>
       <c r="J249" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>82.06</v>
       </c>
       <c r="K249" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L249" s="28" t="s">
         <v>133</v>
       </c>
       <c r="M249" s="28"/>
       <c r="N249" s="28" t="s">
         <v>333</v>
       </c>
       <c r="O249" s="28" t="s">
         <v>349</v>
       </c>
       <c r="P249" s="28">
         <v>3</v>
       </c>
       <c r="Q249" s="29">
         <v>1</v>
       </c>
       <c r="R249" s="16"/>
       <c r="S249" s="16"/>
       <c r="T249" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U249" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V249" s="16"/>
       <c r="W249" s="1"/>
       <c r="X249" s="1"/>
       <c r="Y249" s="1"/>
       <c r="Z249" s="1"/>
       <c r="AA249" s="1"/>
       <c r="AB249" s="1"/>
       <c r="AC249" s="1"/>
       <c r="AD249" s="1"/>
-      <c r="AE249" s="107"/>
-      <c r="AF249" s="107"/>
       <c r="AG249" s="107"/>
       <c r="AH249" s="1"/>
       <c r="AI249" s="1"/>
       <c r="AJ249" s="1"/>
       <c r="AK249" s="1"/>
       <c r="AL249" s="1"/>
       <c r="AM249" s="1"/>
       <c r="AN249" s="1"/>
       <c r="AO249" s="1"/>
       <c r="AP249" s="1"/>
       <c r="AQ249" s="1"/>
     </row>
-    <row r="250" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A250" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B250">
+        <f t="shared" si="104"/>
         <v>250</v>
       </c>
       <c r="C250" t="s">
         <v>47</v>
       </c>
       <c r="D250" s="126"/>
       <c r="E250" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F250" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G250" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H250" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I250" s="62">
         <v>102.28</v>
       </c>
       <c r="J250" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>102.28</v>
       </c>
       <c r="K250" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L250" s="66" t="s">
         <v>139</v>
       </c>
       <c r="M250" s="66"/>
       <c r="N250" s="66" t="s">
         <v>333</v>
       </c>
       <c r="O250" s="66" t="s">
         <v>350</v>
       </c>
       <c r="P250" s="66">
         <v>3</v>
       </c>
       <c r="Q250" s="67">
         <v>1</v>
       </c>
       <c r="R250" s="16"/>
       <c r="S250" s="16"/>
       <c r="T250" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U250" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V250" s="16"/>
       <c r="W250" s="1"/>
       <c r="X250" s="1"/>
       <c r="Y250" s="1"/>
       <c r="Z250" s="1"/>
       <c r="AA250" s="1"/>
       <c r="AB250" s="1"/>
       <c r="AC250" s="1"/>
       <c r="AD250" s="1"/>
-      <c r="AE250" s="107"/>
-      <c r="AF250" s="107"/>
       <c r="AG250" s="107"/>
       <c r="AH250" s="1"/>
       <c r="AI250" s="1"/>
       <c r="AJ250" s="1"/>
       <c r="AK250" s="1"/>
       <c r="AL250" s="1"/>
       <c r="AM250" s="1"/>
       <c r="AN250" s="1"/>
       <c r="AO250" s="1"/>
       <c r="AP250" s="1"/>
       <c r="AQ250" s="1"/>
     </row>
-    <row r="251" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <f t="shared" si="95"/>
+    <row r="251" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B251">
+        <f t="shared" si="104"/>
         <v>251</v>
       </c>
       <c r="C251" t="s">
         <v>47</v>
       </c>
       <c r="D251" s="127"/>
       <c r="E251" s="38">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F251" s="39">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G251" s="40">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H251" s="40">
-        <f t="shared" si="87"/>
-[...2 lines deleted...]
-      <c r="I251" s="194">
+        <f t="shared" si="96"/>
+        <v>0</v>
+      </c>
+      <c r="I251" s="184">
         <v>330.32</v>
       </c>
       <c r="J251" s="70">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>330.32</v>
       </c>
       <c r="K251" s="70">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L251" s="93" t="s">
         <v>351</v>
       </c>
       <c r="M251" s="93"/>
       <c r="N251" s="93" t="s">
         <v>333</v>
       </c>
       <c r="O251" s="93" t="s">
         <v>352</v>
       </c>
       <c r="P251" s="93">
         <v>3</v>
       </c>
       <c r="Q251" s="43">
         <v>1</v>
       </c>
       <c r="R251" s="16"/>
       <c r="S251" s="16"/>
       <c r="T251" s="30">
         <v>0.65</v>
       </c>
       <c r="U251" s="30">
         <v>0.66</v>
       </c>
       <c r="V251" s="16"/>
       <c r="W251" s="1"/>
       <c r="X251" s="1"/>
       <c r="Y251" s="1"/>
       <c r="Z251" s="1"/>
       <c r="AA251" s="1"/>
       <c r="AB251" s="1"/>
       <c r="AC251" s="1"/>
       <c r="AD251" s="1"/>
-      <c r="AE251" s="107"/>
-      <c r="AF251" s="107"/>
       <c r="AG251" s="107"/>
       <c r="AH251" s="1"/>
       <c r="AI251" s="1"/>
       <c r="AJ251" s="1"/>
       <c r="AK251" s="1"/>
       <c r="AL251" s="1"/>
       <c r="AM251" s="1"/>
       <c r="AN251" s="1"/>
       <c r="AO251" s="1"/>
       <c r="AP251" s="1"/>
       <c r="AQ251" s="1"/>
     </row>
-    <row r="252" spans="1:43" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f t="shared" si="95"/>
+    <row r="252" spans="1:43" x14ac:dyDescent="0.3">
+      <c r="B252">
+        <f t="shared" si="104"/>
         <v>252</v>
       </c>
       <c r="C252" t="s">
         <v>47</v>
       </c>
       <c r="D252" s="128"/>
       <c r="E252" s="44">
-        <f t="shared" ref="E252:E253" si="96">ROUNDUP(D252/P252,0)</f>
+        <f t="shared" ref="E252:E253" si="105">ROUNDUP(D252/P252,0)</f>
         <v>0</v>
       </c>
       <c r="F252" s="45">
-        <f t="shared" ref="F252:F253" si="97">E252*P252</f>
+        <f t="shared" ref="F252:F253" si="106">E252*P252</f>
         <v>0</v>
       </c>
       <c r="G252" s="46">
-        <f t="shared" ref="G252:G253" si="98">E252/(100/T252)</f>
+        <f t="shared" ref="G252:G253" si="107">E252/(100/T252)</f>
         <v>0</v>
       </c>
       <c r="H252" s="46">
-        <f t="shared" ref="H252:H253" si="99">E252/(100/U252)</f>
+        <f t="shared" ref="H252:H253" si="108">E252/(100/U252)</f>
         <v>0</v>
       </c>
       <c r="I252" s="47">
         <v>36.659999999999997</v>
       </c>
       <c r="J252" s="47">
-        <f t="shared" ref="J252:J253" si="100">+ROUND(I252*(1-$F$9),2)</f>
+        <f t="shared" ref="J252:J253" si="109">+ROUND(I252*(1-$F$9),2)</f>
         <v>36.659999999999997</v>
       </c>
       <c r="K252" s="47">
-        <f t="shared" ref="K252:K253" si="101">+IFERROR(J252*F252,0)</f>
+        <f t="shared" ref="K252:K253" si="110">+IFERROR(J252*F252,0)</f>
         <v>0</v>
       </c>
       <c r="L252" s="63" t="s">
         <v>282</v>
       </c>
       <c r="M252" s="63"/>
       <c r="N252" s="63" t="s">
         <v>353</v>
       </c>
       <c r="O252" s="63" t="s">
         <v>354</v>
       </c>
       <c r="P252" s="63">
         <v>12</v>
       </c>
       <c r="Q252" s="63">
         <v>4</v>
       </c>
       <c r="R252" s="16"/>
       <c r="S252" s="16"/>
       <c r="T252" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U252" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V252" s="16"/>
       <c r="W252" s="1"/>
       <c r="X252" s="1"/>
       <c r="Y252" s="1"/>
       <c r="Z252" s="1"/>
       <c r="AA252" s="1"/>
       <c r="AB252" s="1"/>
       <c r="AC252" s="1"/>
       <c r="AD252" s="1"/>
-      <c r="AE252" s="107"/>
-      <c r="AF252" s="107"/>
       <c r="AG252" s="107"/>
       <c r="AH252" s="1"/>
       <c r="AI252" s="1"/>
       <c r="AJ252" s="1"/>
       <c r="AK252" s="1"/>
       <c r="AL252" s="1"/>
       <c r="AM252" s="1"/>
       <c r="AN252" s="1"/>
       <c r="AO252" s="1"/>
       <c r="AP252" s="1"/>
       <c r="AQ252" s="1"/>
     </row>
-    <row r="253" spans="1:43" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f t="shared" si="95"/>
+    <row r="253" spans="1:43" x14ac:dyDescent="0.3">
+      <c r="B253">
+        <f t="shared" si="104"/>
         <v>253</v>
       </c>
       <c r="C253" t="s">
         <v>47</v>
       </c>
       <c r="D253" s="128"/>
       <c r="E253" s="44">
-        <f t="shared" si="96"/>
+        <f t="shared" si="105"/>
         <v>0</v>
       </c>
       <c r="F253" s="45">
-        <f t="shared" si="97"/>
+        <f t="shared" si="106"/>
         <v>0</v>
       </c>
       <c r="G253" s="46">
-        <f t="shared" si="98"/>
+        <f t="shared" si="107"/>
         <v>0</v>
       </c>
       <c r="H253" s="46">
-        <f t="shared" si="99"/>
+        <f t="shared" si="108"/>
         <v>0</v>
       </c>
       <c r="I253" s="62">
         <v>40.14</v>
       </c>
       <c r="J253" s="62">
-        <f t="shared" si="100"/>
+        <f t="shared" si="109"/>
         <v>40.14</v>
       </c>
       <c r="K253" s="62">
-        <f t="shared" si="101"/>
+        <f t="shared" si="110"/>
         <v>0</v>
       </c>
       <c r="L253" s="66" t="s">
         <v>333</v>
       </c>
       <c r="M253" s="66"/>
       <c r="N253" s="66" t="s">
         <v>353</v>
       </c>
       <c r="O253" s="66" t="s">
         <v>355</v>
       </c>
       <c r="P253" s="66">
         <v>12</v>
       </c>
       <c r="Q253" s="67">
         <v>4</v>
       </c>
       <c r="R253" s="16"/>
       <c r="S253" s="16"/>
       <c r="T253" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U253" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V253" s="16"/>
       <c r="W253" s="1"/>
       <c r="X253" s="1"/>
       <c r="Y253" s="1"/>
       <c r="Z253" s="1"/>
       <c r="AA253" s="1"/>
       <c r="AB253" s="1"/>
       <c r="AC253" s="1"/>
       <c r="AD253" s="1"/>
-      <c r="AE253" s="107"/>
-      <c r="AF253" s="107"/>
       <c r="AG253" s="107"/>
       <c r="AH253" s="1"/>
       <c r="AI253" s="1"/>
       <c r="AJ253" s="1"/>
       <c r="AK253" s="1"/>
       <c r="AL253" s="1"/>
       <c r="AM253" s="1"/>
       <c r="AN253" s="1"/>
       <c r="AO253" s="1"/>
       <c r="AP253" s="1"/>
       <c r="AQ253" s="1"/>
     </row>
-    <row r="254" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A254" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B254">
+        <f t="shared" si="104"/>
         <v>254</v>
       </c>
       <c r="C254" t="s">
         <v>47</v>
       </c>
       <c r="D254" s="128"/>
       <c r="E254" s="44">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F254" s="45">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G254" s="46">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H254" s="46">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I254" s="62">
         <v>45.82</v>
       </c>
       <c r="J254" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>45.82</v>
       </c>
       <c r="K254" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L254" s="49" t="s">
         <v>105</v>
       </c>
       <c r="M254" s="49"/>
       <c r="N254" s="49" t="s">
         <v>353</v>
       </c>
       <c r="O254" s="49" t="s">
         <v>356</v>
       </c>
       <c r="P254" s="49">
         <v>6</v>
       </c>
       <c r="Q254" s="50">
         <v>2</v>
       </c>
       <c r="R254" s="16"/>
       <c r="S254" s="16"/>
       <c r="T254" s="30">
         <v>0.41666999999999998</v>
       </c>
       <c r="U254" s="30">
         <v>0.43859649122807015</v>
       </c>
       <c r="V254" s="16"/>
       <c r="W254" s="1"/>
       <c r="X254" s="1"/>
       <c r="Y254" s="1"/>
       <c r="Z254" s="1"/>
       <c r="AA254" s="1"/>
       <c r="AB254" s="1"/>
       <c r="AC254" s="1"/>
       <c r="AD254" s="1"/>
-      <c r="AE254" s="107"/>
-      <c r="AF254" s="107"/>
       <c r="AG254" s="107"/>
       <c r="AH254" s="1"/>
       <c r="AI254" s="1"/>
       <c r="AJ254" s="1"/>
       <c r="AK254" s="1"/>
       <c r="AL254" s="1"/>
       <c r="AM254" s="1"/>
       <c r="AN254" s="1"/>
       <c r="AO254" s="1"/>
       <c r="AP254" s="1"/>
       <c r="AQ254" s="1"/>
     </row>
-    <row r="255" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A255" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B255">
+        <f t="shared" si="104"/>
         <v>255</v>
       </c>
       <c r="C255" t="s">
         <v>47</v>
       </c>
       <c r="D255" s="126"/>
       <c r="E255" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F255" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G255" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H255" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I255" s="62">
         <v>53.02</v>
       </c>
       <c r="J255" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>53.02</v>
       </c>
       <c r="K255" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L255" s="36" t="s">
         <v>111</v>
       </c>
       <c r="M255" s="36"/>
       <c r="N255" s="36" t="s">
         <v>353</v>
       </c>
       <c r="O255" s="36" t="s">
         <v>357</v>
       </c>
       <c r="P255" s="36">
         <v>6</v>
       </c>
       <c r="Q255" s="37">
         <v>2</v>
       </c>
       <c r="R255" s="16"/>
       <c r="S255" s="16"/>
       <c r="T255" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U255" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V255" s="16"/>
       <c r="W255" s="1"/>
       <c r="X255" s="1"/>
       <c r="Y255" s="1"/>
       <c r="Z255" s="1"/>
       <c r="AA255" s="1"/>
       <c r="AB255" s="1"/>
       <c r="AC255" s="1"/>
       <c r="AD255" s="1"/>
-      <c r="AE255" s="107"/>
-      <c r="AF255" s="107"/>
       <c r="AG255" s="107"/>
       <c r="AH255" s="1"/>
       <c r="AI255" s="1"/>
       <c r="AJ255" s="1"/>
       <c r="AK255" s="1"/>
       <c r="AL255" s="1"/>
       <c r="AM255" s="1"/>
       <c r="AN255" s="1"/>
       <c r="AO255" s="1"/>
       <c r="AP255" s="1"/>
       <c r="AQ255" s="1"/>
     </row>
-    <row r="256" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A256" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B256">
+        <f t="shared" si="104"/>
         <v>256</v>
       </c>
       <c r="C256" t="s">
         <v>47</v>
       </c>
       <c r="D256" s="126"/>
       <c r="E256" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F256" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G256" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H256" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I256" s="62">
         <v>65.400000000000006</v>
       </c>
       <c r="J256" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>65.400000000000006</v>
       </c>
       <c r="K256" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L256" s="28" t="s">
         <v>113</v>
       </c>
       <c r="M256" s="28"/>
       <c r="N256" s="28" t="s">
         <v>353</v>
       </c>
       <c r="O256" s="28" t="s">
         <v>358</v>
       </c>
       <c r="P256" s="28">
         <v>6</v>
       </c>
       <c r="Q256" s="29">
         <v>2</v>
       </c>
       <c r="R256" s="16"/>
       <c r="S256" s="16"/>
       <c r="T256" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U256" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V256" s="16"/>
       <c r="W256" s="1"/>
       <c r="X256" s="1"/>
       <c r="Y256" s="1"/>
       <c r="Z256" s="1"/>
       <c r="AA256" s="1"/>
       <c r="AB256" s="1"/>
       <c r="AC256" s="1"/>
       <c r="AD256" s="1"/>
-      <c r="AE256" s="107"/>
-      <c r="AF256" s="107"/>
       <c r="AG256" s="107"/>
       <c r="AH256" s="1"/>
       <c r="AI256" s="1"/>
       <c r="AJ256" s="1"/>
       <c r="AK256" s="1"/>
       <c r="AL256" s="1"/>
       <c r="AM256" s="1"/>
       <c r="AN256" s="1"/>
       <c r="AO256" s="1"/>
       <c r="AP256" s="1"/>
       <c r="AQ256" s="1"/>
     </row>
-    <row r="257" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A257" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B257">
+        <f t="shared" si="104"/>
         <v>257</v>
       </c>
       <c r="C257" t="s">
         <v>47</v>
       </c>
       <c r="D257" s="126"/>
       <c r="E257" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F257" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G257" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H257" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I257" s="62">
         <v>69.599999999999994</v>
       </c>
       <c r="J257" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>69.599999999999994</v>
       </c>
       <c r="K257" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L257" s="36" t="s">
         <v>115</v>
       </c>
       <c r="M257" s="36"/>
       <c r="N257" s="36" t="s">
         <v>353</v>
       </c>
       <c r="O257" s="36" t="s">
         <v>359</v>
       </c>
       <c r="P257" s="36">
         <v>6</v>
       </c>
       <c r="Q257" s="37">
         <v>2</v>
       </c>
       <c r="R257" s="16"/>
       <c r="S257" s="16"/>
       <c r="T257" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U257" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V257" s="16"/>
       <c r="W257" s="1"/>
       <c r="X257" s="1"/>
       <c r="Y257" s="1"/>
       <c r="Z257" s="1"/>
       <c r="AA257" s="1"/>
       <c r="AB257" s="1"/>
       <c r="AC257" s="1"/>
       <c r="AD257" s="1"/>
-      <c r="AE257" s="107"/>
-      <c r="AF257" s="107"/>
       <c r="AG257" s="107"/>
       <c r="AH257" s="1"/>
       <c r="AI257" s="1"/>
       <c r="AJ257" s="1"/>
       <c r="AK257" s="1"/>
       <c r="AL257" s="1"/>
       <c r="AM257" s="1"/>
       <c r="AN257" s="1"/>
       <c r="AO257" s="1"/>
       <c r="AP257" s="1"/>
       <c r="AQ257" s="1"/>
     </row>
-    <row r="258" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A258" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B258">
+        <f t="shared" si="104"/>
         <v>258</v>
       </c>
       <c r="C258" t="s">
         <v>47</v>
       </c>
       <c r="D258" s="126"/>
       <c r="E258" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F258" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G258" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H258" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I258" s="62">
         <v>75.5</v>
       </c>
       <c r="J258" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>75.5</v>
       </c>
       <c r="K258" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L258" s="28" t="s">
         <v>119</v>
       </c>
       <c r="M258" s="28"/>
       <c r="N258" s="28" t="s">
         <v>353</v>
       </c>
       <c r="O258" s="28" t="s">
         <v>360</v>
       </c>
       <c r="P258" s="28">
         <v>3</v>
       </c>
       <c r="Q258" s="29">
         <v>1</v>
       </c>
       <c r="R258" s="16"/>
       <c r="S258" s="16"/>
       <c r="T258" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U258" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V258" s="16"/>
       <c r="W258" s="1"/>
       <c r="X258" s="1"/>
       <c r="Y258" s="1"/>
       <c r="Z258" s="1"/>
       <c r="AA258" s="1"/>
       <c r="AB258" s="1"/>
       <c r="AC258" s="1"/>
       <c r="AD258" s="1"/>
-      <c r="AE258" s="107"/>
-      <c r="AF258" s="107"/>
       <c r="AG258" s="107"/>
       <c r="AH258" s="1"/>
       <c r="AI258" s="1"/>
       <c r="AJ258" s="1"/>
       <c r="AK258" s="1"/>
       <c r="AL258" s="1"/>
       <c r="AM258" s="1"/>
       <c r="AN258" s="1"/>
       <c r="AO258" s="1"/>
       <c r="AP258" s="1"/>
       <c r="AQ258" s="1"/>
     </row>
-    <row r="259" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A259" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B259">
+        <f t="shared" si="104"/>
         <v>259</v>
       </c>
       <c r="C259" t="s">
         <v>47</v>
       </c>
       <c r="D259" s="126"/>
       <c r="E259" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F259" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G259" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H259" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I259" s="62">
         <v>89.76</v>
       </c>
       <c r="J259" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>89.76</v>
       </c>
       <c r="K259" s="62">
         <f>+IFERROR(J259*F259,0)</f>
         <v>0</v>
       </c>
       <c r="L259" s="36" t="s">
         <v>121</v>
       </c>
       <c r="M259" s="36"/>
       <c r="N259" s="36" t="s">
         <v>353</v>
       </c>
       <c r="O259" s="36" t="s">
         <v>361</v>
       </c>
       <c r="P259" s="36">
         <v>3</v>
       </c>
       <c r="Q259" s="37">
         <v>1</v>
       </c>
       <c r="R259" s="16"/>
       <c r="S259" s="16"/>
       <c r="T259" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U259" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V259" s="16"/>
       <c r="W259" s="1"/>
       <c r="X259" s="1"/>
       <c r="Y259" s="1"/>
       <c r="Z259" s="1"/>
       <c r="AA259" s="1"/>
       <c r="AB259" s="1"/>
       <c r="AC259" s="1"/>
       <c r="AD259" s="1"/>
-      <c r="AE259" s="107"/>
-      <c r="AF259" s="107"/>
       <c r="AG259" s="107"/>
       <c r="AH259" s="1"/>
       <c r="AI259" s="1"/>
       <c r="AJ259" s="1"/>
       <c r="AK259" s="1"/>
       <c r="AL259" s="1"/>
       <c r="AM259" s="1"/>
       <c r="AN259" s="1"/>
       <c r="AO259" s="1"/>
       <c r="AP259" s="1"/>
       <c r="AQ259" s="1"/>
     </row>
-    <row r="260" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A260" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B260">
+        <f t="shared" si="104"/>
         <v>260</v>
       </c>
       <c r="C260" t="s">
         <v>47</v>
       </c>
       <c r="D260" s="126"/>
       <c r="E260" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F260" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G260" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H260" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I260" s="62">
         <v>101.06</v>
       </c>
       <c r="J260" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>101.06</v>
       </c>
       <c r="K260" s="62">
         <f>+IFERROR(J260*F260,0)</f>
         <v>0</v>
       </c>
       <c r="L260" s="28" t="s">
         <v>125</v>
       </c>
       <c r="M260" s="28"/>
       <c r="N260" s="28" t="s">
         <v>353</v>
       </c>
       <c r="O260" s="28" t="s">
         <v>362</v>
       </c>
       <c r="P260" s="28">
         <v>3</v>
       </c>
       <c r="Q260" s="29">
         <v>1</v>
       </c>
       <c r="R260" s="16"/>
       <c r="S260" s="16"/>
       <c r="T260" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U260" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V260" s="16"/>
       <c r="W260" s="1"/>
       <c r="X260" s="1"/>
       <c r="Y260" s="1"/>
       <c r="Z260" s="1"/>
       <c r="AA260" s="1"/>
       <c r="AB260" s="1"/>
       <c r="AC260" s="1"/>
       <c r="AD260" s="1"/>
-      <c r="AE260" s="107"/>
-      <c r="AF260" s="107"/>
       <c r="AG260" s="107"/>
       <c r="AH260" s="1"/>
       <c r="AI260" s="1"/>
       <c r="AJ260" s="1"/>
       <c r="AK260" s="1"/>
       <c r="AL260" s="1"/>
       <c r="AM260" s="1"/>
       <c r="AN260" s="1"/>
       <c r="AO260" s="1"/>
       <c r="AP260" s="1"/>
       <c r="AQ260" s="1"/>
     </row>
-    <row r="261" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A261" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B261">
+        <f t="shared" si="104"/>
         <v>261</v>
       </c>
       <c r="C261" t="s">
         <v>47</v>
       </c>
       <c r="D261" s="126"/>
       <c r="E261" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F261" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G261" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H261" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I261" s="62">
         <v>106.02</v>
       </c>
       <c r="J261" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>106.02</v>
       </c>
       <c r="K261" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L261" s="36" t="s">
         <v>129</v>
       </c>
       <c r="M261" s="36"/>
       <c r="N261" s="36" t="s">
         <v>353</v>
       </c>
       <c r="O261" s="36" t="s">
         <v>363</v>
       </c>
       <c r="P261" s="36">
         <v>3</v>
       </c>
       <c r="Q261" s="37">
         <v>1</v>
       </c>
       <c r="R261" s="16"/>
       <c r="S261" s="16"/>
       <c r="T261" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U261" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V261" s="16"/>
       <c r="W261" s="1"/>
       <c r="X261" s="1"/>
       <c r="Y261" s="1"/>
       <c r="Z261" s="1"/>
       <c r="AA261" s="1"/>
       <c r="AB261" s="1"/>
       <c r="AC261" s="1"/>
       <c r="AD261" s="1"/>
-      <c r="AE261" s="107"/>
-      <c r="AF261" s="107"/>
       <c r="AG261" s="107"/>
       <c r="AH261" s="1"/>
       <c r="AI261" s="1"/>
       <c r="AJ261" s="1"/>
       <c r="AK261" s="1"/>
       <c r="AL261" s="1"/>
       <c r="AM261" s="1"/>
       <c r="AN261" s="1"/>
       <c r="AO261" s="1"/>
       <c r="AP261" s="1"/>
       <c r="AQ261" s="1"/>
     </row>
-    <row r="262" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <f t="shared" si="95"/>
+    <row r="262" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A262" s="158" t="str">
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B262" s="158">
+        <f t="shared" si="104"/>
         <v>262</v>
       </c>
-      <c r="C262" s="197" t="s">
+      <c r="C262" s="186" t="s">
         <v>47</v>
       </c>
       <c r="D262" s="127"/>
       <c r="E262" s="38">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F262" s="39">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G262" s="40">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H262" s="40">
-        <f t="shared" si="87"/>
-[...2 lines deleted...]
-      <c r="I262" s="194">
+        <f t="shared" si="96"/>
+        <v>0</v>
+      </c>
+      <c r="I262" s="184">
         <v>265.95</v>
       </c>
-      <c r="J262" s="149">
-        <f t="shared" si="88"/>
+      <c r="J262" s="148">
+        <f t="shared" si="97"/>
         <v>265.95</v>
       </c>
-      <c r="K262" s="149">
-        <f t="shared" si="89"/>
+      <c r="K262" s="148">
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L262" s="52" t="s">
         <v>187</v>
       </c>
       <c r="M262" s="52"/>
       <c r="N262" s="52" t="s">
         <v>353</v>
       </c>
       <c r="O262" s="52" t="s">
         <v>364</v>
       </c>
       <c r="P262" s="52">
         <v>3</v>
       </c>
       <c r="Q262" s="53">
         <v>1</v>
       </c>
       <c r="R262" s="16"/>
       <c r="S262" s="16"/>
       <c r="T262" s="30">
         <v>1.0416700000000001</v>
       </c>
       <c r="U262" s="30">
         <v>1.5625</v>
       </c>
       <c r="V262" s="16"/>
       <c r="W262" s="1"/>
       <c r="X262" s="1"/>
       <c r="Y262" s="1"/>
       <c r="Z262" s="1"/>
       <c r="AA262" s="1"/>
       <c r="AB262" s="1"/>
       <c r="AC262" s="1"/>
       <c r="AD262" s="1"/>
-      <c r="AE262" s="107"/>
-      <c r="AF262" s="107"/>
       <c r="AG262" s="107"/>
       <c r="AH262" s="1"/>
       <c r="AI262" s="1"/>
       <c r="AJ262" s="1"/>
       <c r="AK262" s="1"/>
       <c r="AL262" s="1"/>
       <c r="AM262" s="1"/>
       <c r="AN262" s="1"/>
       <c r="AO262" s="1"/>
       <c r="AP262" s="1"/>
       <c r="AQ262" s="1"/>
     </row>
-    <row r="263" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A263" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B263">
+        <f t="shared" si="104"/>
         <v>263</v>
       </c>
       <c r="C263" t="s">
         <v>47</v>
       </c>
-      <c r="D263" s="145"/>
-[...5 lines deleted...]
-        <f t="shared" si="85"/>
+      <c r="D263" s="144"/>
+      <c r="E263" s="145">
+        <f t="shared" si="93"/>
+        <v>0</v>
+      </c>
+      <c r="F263" s="146">
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G263" s="26">
-        <f t="shared" ref="G263" si="102">E263/(100/T263)</f>
+        <f t="shared" ref="G263" si="111">E263/(100/T263)</f>
         <v>0</v>
       </c>
       <c r="H263" s="26">
-        <f t="shared" ref="H263" si="103">E263/(100/U263)</f>
+        <f t="shared" ref="H263" si="112">E263/(100/U263)</f>
         <v>0</v>
       </c>
       <c r="I263" s="47">
         <v>42.08</v>
       </c>
       <c r="J263" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>42.08</v>
       </c>
       <c r="K263" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L263" s="49" t="s">
         <v>333</v>
       </c>
       <c r="M263" s="49"/>
       <c r="N263" s="49" t="s">
         <v>365</v>
       </c>
       <c r="O263" s="49" t="s">
         <v>366</v>
       </c>
       <c r="P263" s="49">
         <v>12</v>
       </c>
       <c r="Q263" s="50">
         <v>4</v>
       </c>
       <c r="R263" s="16"/>
       <c r="S263" s="16"/>
       <c r="T263" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U263" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V263" s="16"/>
       <c r="W263" s="1"/>
       <c r="X263" s="1"/>
       <c r="Y263" s="1"/>
       <c r="Z263" s="1"/>
       <c r="AA263" s="1"/>
       <c r="AB263" s="1"/>
       <c r="AC263" s="1"/>
       <c r="AD263" s="1"/>
-      <c r="AE263" s="107"/>
-      <c r="AF263" s="107"/>
       <c r="AG263" s="107"/>
       <c r="AH263" s="1"/>
       <c r="AI263" s="1"/>
       <c r="AJ263" s="1"/>
       <c r="AK263" s="1"/>
       <c r="AL263" s="1"/>
       <c r="AM263" s="1"/>
       <c r="AN263" s="1"/>
       <c r="AO263" s="1"/>
       <c r="AP263" s="1"/>
       <c r="AQ263" s="1"/>
     </row>
-    <row r="264" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A264" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B264">
+        <f t="shared" si="104"/>
         <v>264</v>
       </c>
       <c r="C264" t="s">
         <v>47</v>
       </c>
       <c r="D264" s="126"/>
       <c r="E264" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F264" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G264" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H264" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I264" s="62">
         <v>49.64</v>
       </c>
       <c r="J264" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>49.64</v>
       </c>
       <c r="K264" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L264" s="66" t="s">
         <v>105</v>
       </c>
       <c r="M264" s="66"/>
       <c r="N264" s="66" t="s">
         <v>365</v>
       </c>
       <c r="O264" s="66" t="s">
         <v>367</v>
       </c>
       <c r="P264" s="66">
         <v>6</v>
       </c>
       <c r="Q264" s="67">
         <v>2</v>
       </c>
       <c r="R264" s="16"/>
       <c r="S264" s="16"/>
       <c r="T264" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U264" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V264" s="16"/>
       <c r="W264" s="1"/>
       <c r="X264" s="1"/>
       <c r="Y264" s="1"/>
       <c r="Z264" s="1"/>
       <c r="AA264" s="1"/>
       <c r="AB264" s="1"/>
       <c r="AC264" s="1"/>
       <c r="AD264" s="1"/>
-      <c r="AE264" s="107"/>
-      <c r="AF264" s="107"/>
       <c r="AG264" s="107"/>
       <c r="AH264" s="1"/>
       <c r="AI264" s="1"/>
       <c r="AJ264" s="1"/>
       <c r="AK264" s="1"/>
       <c r="AL264" s="1"/>
       <c r="AM264" s="1"/>
       <c r="AN264" s="1"/>
       <c r="AO264" s="1"/>
       <c r="AP264" s="1"/>
       <c r="AQ264" s="1"/>
     </row>
-    <row r="265" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A265" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B265">
+        <f t="shared" si="104"/>
         <v>265</v>
       </c>
       <c r="C265" t="s">
         <v>47</v>
       </c>
       <c r="D265" s="126"/>
       <c r="E265" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F265" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G265" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H265" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I265" s="62">
         <v>65.08</v>
       </c>
       <c r="J265" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>65.08</v>
       </c>
       <c r="K265" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L265" s="28" t="s">
         <v>111</v>
       </c>
       <c r="M265" s="28"/>
       <c r="N265" s="28" t="s">
         <v>365</v>
       </c>
       <c r="O265" s="28" t="s">
         <v>368</v>
       </c>
       <c r="P265" s="28">
         <v>6</v>
       </c>
       <c r="Q265" s="29">
         <v>2</v>
       </c>
       <c r="R265" s="16"/>
       <c r="S265" s="16"/>
       <c r="T265" s="30">
         <v>0.98038999999999998</v>
       </c>
       <c r="U265" s="30">
         <v>1.4705882352941178</v>
       </c>
       <c r="V265" s="16"/>
       <c r="W265" s="1"/>
       <c r="X265" s="1"/>
       <c r="Y265" s="1"/>
       <c r="Z265" s="1"/>
       <c r="AA265" s="1"/>
       <c r="AB265" s="1"/>
       <c r="AC265" s="1"/>
       <c r="AD265" s="1"/>
-      <c r="AE265" s="107"/>
-      <c r="AF265" s="107"/>
       <c r="AG265" s="107"/>
       <c r="AH265" s="1"/>
       <c r="AI265" s="1"/>
       <c r="AJ265" s="1"/>
       <c r="AK265" s="1"/>
       <c r="AL265" s="1"/>
       <c r="AM265" s="1"/>
       <c r="AN265" s="1"/>
       <c r="AO265" s="1"/>
       <c r="AP265" s="1"/>
       <c r="AQ265" s="1"/>
     </row>
-    <row r="266" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A266" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B266">
+        <f t="shared" si="104"/>
         <v>266</v>
       </c>
       <c r="C266" t="s">
         <v>47</v>
       </c>
       <c r="D266" s="126"/>
       <c r="E266" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F266" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G266" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H266" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I266" s="62">
         <v>75.599999999999994</v>
       </c>
       <c r="J266" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>75.599999999999994</v>
       </c>
       <c r="K266" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L266" s="36" t="s">
         <v>115</v>
       </c>
       <c r="M266" s="36"/>
       <c r="N266" s="36" t="s">
         <v>365</v>
       </c>
       <c r="O266" s="36" t="s">
         <v>369</v>
       </c>
       <c r="P266" s="36">
         <v>3</v>
       </c>
       <c r="Q266" s="37">
         <v>1</v>
       </c>
       <c r="R266" s="16"/>
       <c r="S266" s="16"/>
       <c r="T266" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U266" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V266" s="16"/>
       <c r="W266" s="1"/>
       <c r="X266" s="1"/>
       <c r="Y266" s="1"/>
       <c r="Z266" s="1"/>
       <c r="AA266" s="1"/>
       <c r="AB266" s="1"/>
       <c r="AC266" s="1"/>
       <c r="AD266" s="1"/>
-      <c r="AE266" s="107"/>
-      <c r="AF266" s="107"/>
       <c r="AG266" s="107"/>
       <c r="AH266" s="1"/>
       <c r="AI266" s="1"/>
       <c r="AJ266" s="1"/>
       <c r="AK266" s="1"/>
       <c r="AL266" s="1"/>
       <c r="AM266" s="1"/>
       <c r="AN266" s="1"/>
       <c r="AO266" s="1"/>
       <c r="AP266" s="1"/>
       <c r="AQ266" s="1"/>
     </row>
-    <row r="267" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A267" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B267">
+        <f t="shared" si="104"/>
         <v>267</v>
       </c>
       <c r="C267" t="s">
         <v>47</v>
       </c>
       <c r="D267" s="126"/>
       <c r="E267" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F267" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G267" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H267" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I267" s="62">
         <v>82.18</v>
       </c>
       <c r="J267" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>82.18</v>
       </c>
       <c r="K267" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L267" s="28" t="s">
         <v>119</v>
       </c>
       <c r="M267" s="28"/>
       <c r="N267" s="28" t="s">
         <v>365</v>
       </c>
       <c r="O267" s="28" t="s">
         <v>370</v>
       </c>
       <c r="P267" s="28">
         <v>3</v>
       </c>
       <c r="Q267" s="29">
         <v>1</v>
       </c>
       <c r="R267" s="16"/>
       <c r="S267" s="16"/>
       <c r="T267" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U267" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V267" s="16"/>
       <c r="W267" s="1"/>
       <c r="X267" s="1"/>
       <c r="Y267" s="1"/>
       <c r="Z267" s="1"/>
       <c r="AA267" s="1"/>
       <c r="AB267" s="1"/>
       <c r="AC267" s="1"/>
       <c r="AD267" s="1"/>
-      <c r="AE267" s="107"/>
-      <c r="AF267" s="107"/>
       <c r="AG267" s="107"/>
       <c r="AH267" s="1"/>
       <c r="AI267" s="1"/>
       <c r="AJ267" s="1"/>
       <c r="AK267" s="1"/>
       <c r="AL267" s="1"/>
       <c r="AM267" s="1"/>
       <c r="AN267" s="1"/>
       <c r="AO267" s="1"/>
       <c r="AP267" s="1"/>
       <c r="AQ267" s="1"/>
     </row>
-    <row r="268" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A268" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B268">
+        <f t="shared" si="104"/>
         <v>268</v>
       </c>
       <c r="C268" t="s">
         <v>47</v>
       </c>
       <c r="D268" s="126"/>
       <c r="E268" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F268" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G268" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H268" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I268" s="62">
         <v>93.04</v>
       </c>
       <c r="J268" s="27">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>93.04</v>
       </c>
       <c r="K268" s="27">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L268" s="36" t="s">
         <v>121</v>
       </c>
       <c r="M268" s="36"/>
       <c r="N268" s="36" t="s">
         <v>365</v>
       </c>
       <c r="O268" s="36" t="s">
         <v>371</v>
       </c>
       <c r="P268" s="36">
         <v>3</v>
       </c>
       <c r="Q268" s="37">
         <v>1</v>
       </c>
       <c r="R268" s="16"/>
       <c r="S268" s="16"/>
       <c r="T268" s="30">
         <v>0.33333000000000002</v>
       </c>
       <c r="U268" s="30">
         <v>0.37313432835820898</v>
       </c>
       <c r="V268" s="16"/>
       <c r="W268" s="1"/>
       <c r="X268" s="1"/>
       <c r="Y268" s="1"/>
       <c r="Z268" s="1"/>
       <c r="AA268" s="1"/>
       <c r="AB268" s="1"/>
       <c r="AC268" s="1"/>
       <c r="AD268" s="1"/>
-      <c r="AE268" s="107"/>
-      <c r="AF268" s="107"/>
       <c r="AG268" s="107"/>
       <c r="AH268" s="1"/>
       <c r="AI268" s="1"/>
       <c r="AJ268" s="1"/>
       <c r="AK268" s="1"/>
       <c r="AL268" s="1"/>
       <c r="AM268" s="1"/>
       <c r="AN268" s="1"/>
       <c r="AO268" s="1"/>
       <c r="AP268" s="1"/>
       <c r="AQ268" s="1"/>
     </row>
-    <row r="269" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A269" t="str">
-        <f t="shared" si="92"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B269">
+        <f t="shared" si="104"/>
         <v>269</v>
       </c>
       <c r="C269" t="s">
         <v>47</v>
       </c>
       <c r="D269" s="126"/>
       <c r="E269" s="24">
-        <f t="shared" si="84"/>
+        <f t="shared" si="93"/>
         <v>0</v>
       </c>
       <c r="F269" s="25">
-        <f t="shared" si="85"/>
+        <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="G269" s="26">
-        <f t="shared" si="86"/>
+        <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="H269" s="26">
-        <f t="shared" si="87"/>
+        <f t="shared" si="96"/>
         <v>0</v>
       </c>
       <c r="I269" s="62">
         <v>104.7</v>
       </c>
       <c r="J269" s="62">
-        <f t="shared" si="88"/>
+        <f t="shared" si="97"/>
         <v>104.7</v>
       </c>
       <c r="K269" s="62">
-        <f t="shared" si="89"/>
+        <f t="shared" si="98"/>
         <v>0</v>
       </c>
       <c r="L269" s="63" t="s">
         <v>125</v>
       </c>
       <c r="M269" s="63"/>
       <c r="N269" s="63" t="s">
         <v>365</v>
       </c>
       <c r="O269" s="63" t="s">
         <v>372</v>
       </c>
       <c r="P269" s="63">
         <v>3</v>
       </c>
       <c r="Q269" s="64">
         <v>1</v>
       </c>
       <c r="R269" s="16"/>
       <c r="S269" s="16"/>
       <c r="T269" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U269" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V269" s="16"/>
       <c r="W269" s="1"/>
       <c r="X269" s="1"/>
       <c r="Y269" s="1"/>
       <c r="Z269" s="1"/>
       <c r="AA269" s="1"/>
       <c r="AB269" s="1"/>
       <c r="AC269" s="1"/>
       <c r="AD269" s="1"/>
-      <c r="AE269" s="107"/>
-      <c r="AF269" s="107"/>
       <c r="AG269" s="107"/>
       <c r="AH269" s="1"/>
       <c r="AI269" s="1"/>
       <c r="AJ269" s="1"/>
       <c r="AK269" s="1"/>
       <c r="AL269" s="1"/>
       <c r="AM269" s="1"/>
       <c r="AN269" s="1"/>
       <c r="AO269" s="1"/>
       <c r="AP269" s="1"/>
       <c r="AQ269" s="1"/>
     </row>
-    <row r="270" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <f t="shared" si="95"/>
+    <row r="270" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A270" s="158" t="str">
+        <f t="shared" si="101"/>
+        <v/>
+      </c>
+      <c r="B270" s="158">
+        <f t="shared" si="104"/>
         <v>270</v>
       </c>
-      <c r="C270" s="197" t="s">
+      <c r="C270" s="186" t="s">
         <v>47</v>
       </c>
       <c r="D270" s="127"/>
       <c r="E270" s="38">
-        <f t="shared" ref="E270" si="104">ROUNDUP(D270/P270,0)</f>
+        <f t="shared" ref="E270" si="113">ROUNDUP(D270/P270,0)</f>
         <v>0</v>
       </c>
       <c r="F270" s="39">
-        <f t="shared" ref="F270" si="105">E270*P270</f>
+        <f t="shared" ref="F270" si="114">E270*P270</f>
         <v>0</v>
       </c>
       <c r="G270" s="40">
-        <f t="shared" ref="G270" si="106">E270/(100/T270)</f>
+        <f t="shared" ref="G270" si="115">E270/(100/T270)</f>
         <v>0</v>
       </c>
       <c r="H270" s="40">
-        <f t="shared" ref="H270" si="107">E270/(100/U270)</f>
-[...2 lines deleted...]
-      <c r="I270" s="149">
+        <f t="shared" ref="H270" si="116">E270/(100/U270)</f>
+        <v>0</v>
+      </c>
+      <c r="I270" s="148">
         <v>143.32</v>
       </c>
       <c r="J270" s="70">
-        <f t="shared" ref="J270" si="108">+ROUND(I270*(1-$F$9),2)</f>
+        <f t="shared" ref="J270" si="117">+ROUND(I270*(1-$F$9),2)</f>
         <v>143.32</v>
       </c>
       <c r="K270" s="70">
-        <f t="shared" ref="K270" si="109">+IFERROR(J270*F270,0)</f>
+        <f t="shared" ref="K270" si="118">+IFERROR(J270*F270,0)</f>
         <v>0</v>
       </c>
       <c r="L270" s="71" t="s">
         <v>373</v>
       </c>
       <c r="M270" s="71"/>
       <c r="N270" s="71" t="s">
         <v>365</v>
       </c>
       <c r="O270" s="71" t="s">
         <v>374</v>
       </c>
       <c r="P270" s="71">
         <v>3</v>
       </c>
       <c r="Q270" s="53">
         <v>1</v>
       </c>
       <c r="R270" s="16"/>
       <c r="S270" s="16"/>
       <c r="T270" s="30">
         <v>0.52910000000000001</v>
       </c>
       <c r="U270" s="30">
         <v>0.56497175141242939</v>
       </c>
       <c r="V270" s="16"/>
       <c r="W270" s="1"/>
       <c r="X270" s="1"/>
       <c r="Y270" s="1"/>
       <c r="Z270" s="1"/>
       <c r="AA270" s="1"/>
       <c r="AB270" s="1"/>
       <c r="AC270" s="1"/>
       <c r="AD270" s="1"/>
-      <c r="AE270" s="107"/>
-      <c r="AF270" s="107"/>
       <c r="AG270" s="107"/>
       <c r="AH270" s="1"/>
       <c r="AI270" s="1"/>
       <c r="AJ270" s="1"/>
       <c r="AK270" s="1"/>
       <c r="AL270" s="1"/>
       <c r="AM270" s="1"/>
       <c r="AN270" s="1"/>
       <c r="AO270" s="1"/>
       <c r="AP270" s="1"/>
       <c r="AQ270" s="1"/>
     </row>
-    <row r="271" spans="1:43" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <f t="shared" si="95"/>
+    <row r="271" spans="1:43" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B271">
+        <f t="shared" si="104"/>
         <v>271</v>
       </c>
       <c r="D271" s="124"/>
       <c r="E271" s="122"/>
       <c r="F271" s="122"/>
       <c r="G271" s="122"/>
       <c r="H271" s="122"/>
       <c r="I271" s="122"/>
       <c r="J271" s="122"/>
       <c r="K271" s="122"/>
       <c r="L271" s="123"/>
       <c r="M271" s="122"/>
       <c r="N271" s="122"/>
       <c r="O271" s="122"/>
       <c r="P271" s="122"/>
-      <c r="Q271" s="153"/>
+      <c r="Q271" s="152"/>
       <c r="R271" s="16"/>
       <c r="S271" s="16"/>
       <c r="T271" s="30"/>
       <c r="U271" s="30"/>
       <c r="V271" s="16"/>
       <c r="W271" s="1"/>
       <c r="X271" s="1"/>
       <c r="Y271" s="1"/>
       <c r="Z271" s="1"/>
       <c r="AA271" s="1"/>
       <c r="AB271" s="1"/>
       <c r="AC271" s="1"/>
       <c r="AD271" s="1"/>
-      <c r="AE271" s="107"/>
-      <c r="AF271" s="107"/>
       <c r="AG271" s="107"/>
       <c r="AH271" s="1"/>
       <c r="AI271" s="1"/>
       <c r="AJ271" s="1"/>
       <c r="AK271" s="1"/>
       <c r="AL271" s="1"/>
       <c r="AM271" s="1"/>
       <c r="AN271" s="1"/>
       <c r="AO271" s="1"/>
       <c r="AP271" s="1"/>
       <c r="AQ271" s="1"/>
     </row>
-    <row r="272" spans="1:43" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <f t="shared" si="95"/>
+    <row r="272" spans="1:43" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B272">
+        <f t="shared" si="104"/>
         <v>272</v>
       </c>
-      <c r="D272" s="137"/>
-[...4 lines deleted...]
-      <c r="I272" s="138" t="s">
+      <c r="D272" s="136"/>
+      <c r="E272" s="137"/>
+      <c r="F272" s="137"/>
+      <c r="G272" s="137"/>
+      <c r="H272" s="137"/>
+      <c r="I272" s="137" t="s">
         <v>375</v>
       </c>
-      <c r="J272" s="138"/>
-[...7 lines deleted...]
-      <c r="R272" s="139"/>
+      <c r="J272" s="137"/>
+      <c r="K272" s="137"/>
+      <c r="L272" s="137"/>
+      <c r="M272" s="137"/>
+      <c r="N272" s="137"/>
+      <c r="O272" s="137"/>
+      <c r="P272" s="137"/>
+      <c r="Q272" s="137"/>
+      <c r="R272" s="138"/>
       <c r="S272" s="72"/>
       <c r="T272" s="30"/>
       <c r="U272" s="30"/>
       <c r="V272" s="16"/>
       <c r="W272" s="1"/>
       <c r="X272" s="1"/>
       <c r="Y272" s="1"/>
       <c r="Z272" s="1"/>
       <c r="AA272" s="1"/>
       <c r="AB272" s="1"/>
       <c r="AC272" s="1"/>
       <c r="AD272" s="1"/>
-      <c r="AE272" s="107"/>
-      <c r="AF272" s="107"/>
       <c r="AG272" s="107"/>
       <c r="AH272" s="1"/>
       <c r="AI272" s="1"/>
       <c r="AJ272" s="1"/>
       <c r="AK272" s="1"/>
       <c r="AL272" s="1"/>
       <c r="AM272" s="1"/>
       <c r="AN272" s="1"/>
       <c r="AO272" s="1"/>
       <c r="AP272" s="1"/>
       <c r="AQ272" s="1"/>
     </row>
-    <row r="273" spans="1:43" ht="45" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f t="shared" si="95"/>
+    <row r="273" spans="1:43" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B273">
+        <f t="shared" si="104"/>
         <v>273</v>
       </c>
-      <c r="D273" s="157" t="s">
+      <c r="D273" s="156" t="s">
         <v>376</v>
       </c>
       <c r="E273" s="125" t="s">
         <v>377</v>
       </c>
       <c r="F273" s="98" t="s">
         <v>378</v>
       </c>
       <c r="G273" s="98" t="s">
         <v>18</v>
       </c>
       <c r="H273" s="98" t="s">
         <v>20</v>
       </c>
       <c r="I273" s="59" t="s">
         <v>379</v>
       </c>
       <c r="J273" s="59"/>
       <c r="K273" s="59" t="s">
         <v>36</v>
       </c>
       <c r="L273" s="59" t="s">
         <v>380</v>
       </c>
       <c r="M273" s="59" t="s">
@@ -36273,1196 +36189,1166 @@
       <c r="P273" s="59" t="s">
         <v>382</v>
       </c>
       <c r="Q273" s="60" t="s">
         <v>42</v>
       </c>
       <c r="R273" s="59" t="s">
         <v>383</v>
       </c>
       <c r="S273" s="73"/>
       <c r="T273" s="17" t="s">
         <v>43</v>
       </c>
       <c r="U273" s="17" t="s">
         <v>44</v>
       </c>
       <c r="V273" s="16"/>
       <c r="W273" s="1"/>
       <c r="X273" s="1"/>
       <c r="Y273" s="1"/>
       <c r="Z273" s="1"/>
       <c r="AA273" s="1"/>
       <c r="AB273" s="1"/>
       <c r="AC273" s="1"/>
       <c r="AD273" s="1"/>
-      <c r="AE273" s="107"/>
-      <c r="AF273" s="107"/>
       <c r="AG273" s="107"/>
       <c r="AH273" s="1"/>
       <c r="AI273" s="1"/>
       <c r="AJ273" s="1"/>
       <c r="AK273" s="1"/>
       <c r="AL273" s="1"/>
       <c r="AM273" s="1"/>
       <c r="AN273" s="1"/>
       <c r="AO273" s="1"/>
       <c r="AP273" s="1"/>
       <c r="AQ273" s="1"/>
     </row>
-    <row r="274" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A274" t="str">
-        <f t="shared" ref="A274:A315" si="110">IF(D274&gt;0,"x","")</f>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" ref="A274:A315" si="119">IF(D274&gt;0,"x","")</f>
+        <v/>
+      </c>
+      <c r="B274">
+        <f t="shared" si="104"/>
         <v>274</v>
       </c>
       <c r="C274" t="s">
         <v>384</v>
       </c>
       <c r="D274" s="126"/>
       <c r="E274" s="24">
         <f>ROUNDUP(D274/P274,0)</f>
         <v>0</v>
       </c>
       <c r="F274" s="61">
-        <f t="shared" ref="F274:F285" si="111">E274*P274</f>
+        <f t="shared" ref="F274:F285" si="120">E274*P274</f>
         <v>0</v>
       </c>
       <c r="G274" s="26">
-        <f t="shared" ref="G274:G285" si="112">E274/(100/T274)</f>
+        <f t="shared" ref="G274:G285" si="121">E274/(100/T274)</f>
         <v>0</v>
       </c>
       <c r="H274" s="26">
-        <f t="shared" ref="H274:H285" si="113">E274/(100/U274)</f>
-[...2 lines deleted...]
-      <c r="I274" s="140"/>
+        <f t="shared" ref="H274:H285" si="122">E274/(100/U274)</f>
+        <v>0</v>
+      </c>
+      <c r="I274" s="139"/>
       <c r="J274" s="74"/>
       <c r="K274" s="62">
-        <f t="shared" ref="K274:K285" si="114">(I274/1000)*F274</f>
+        <f t="shared" ref="K274:K285" si="123">(I274/1000)*F274</f>
         <v>0</v>
       </c>
       <c r="L274" s="63" t="s">
         <v>385</v>
       </c>
       <c r="M274" s="63" t="s">
         <v>386</v>
       </c>
       <c r="N274" s="63" t="s">
         <v>387</v>
       </c>
       <c r="O274" s="63" t="s">
         <v>388</v>
       </c>
       <c r="P274" s="63">
         <v>120</v>
       </c>
       <c r="Q274" s="64">
         <v>1</v>
       </c>
       <c r="R274" s="75" t="s">
         <v>389</v>
       </c>
       <c r="S274" s="76"/>
       <c r="T274" s="68">
         <v>0.41665999999999997</v>
       </c>
       <c r="U274" s="65">
         <v>0.41665999999999997</v>
       </c>
       <c r="V274" s="16"/>
       <c r="W274" s="1"/>
       <c r="X274" s="1"/>
       <c r="Y274" s="1"/>
       <c r="Z274" s="1"/>
       <c r="AA274" s="1"/>
       <c r="AB274" s="1"/>
       <c r="AC274" s="1"/>
       <c r="AD274" s="1"/>
-      <c r="AE274" s="107"/>
-      <c r="AF274" s="107"/>
       <c r="AG274" s="107"/>
       <c r="AH274" s="1"/>
       <c r="AI274" s="1"/>
       <c r="AJ274" s="1"/>
       <c r="AK274" s="1"/>
       <c r="AL274" s="1"/>
       <c r="AM274" s="1"/>
       <c r="AN274" s="1"/>
       <c r="AO274" s="1"/>
       <c r="AP274" s="1"/>
       <c r="AQ274" s="1"/>
     </row>
-    <row r="275" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A275" t="str">
-        <f t="shared" si="110"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B275">
+        <f t="shared" si="104"/>
         <v>275</v>
       </c>
       <c r="C275" t="s">
         <v>384</v>
       </c>
       <c r="D275" s="126"/>
       <c r="E275" s="24">
-        <f t="shared" ref="E275:E282" si="115">ROUNDUP(D275/P275,0)</f>
+        <f t="shared" ref="E275:E282" si="124">ROUNDUP(D275/P275,0)</f>
         <v>0</v>
       </c>
       <c r="F275" s="61">
-        <f t="shared" si="111"/>
+        <f t="shared" si="120"/>
         <v>0</v>
       </c>
       <c r="G275" s="26">
-        <f t="shared" si="112"/>
+        <f t="shared" si="121"/>
         <v>0</v>
       </c>
       <c r="H275" s="26">
-        <f t="shared" si="113"/>
-[...2 lines deleted...]
-      <c r="I275" s="140"/>
+        <f t="shared" si="122"/>
+        <v>0</v>
+      </c>
+      <c r="I275" s="139"/>
       <c r="J275" s="74"/>
       <c r="K275" s="62">
-        <f t="shared" si="114"/>
+        <f t="shared" si="123"/>
         <v>0</v>
       </c>
       <c r="L275" s="66" t="s">
         <v>385</v>
       </c>
       <c r="M275" s="66" t="s">
         <v>390</v>
       </c>
       <c r="N275" s="66" t="s">
         <v>201</v>
       </c>
       <c r="O275" s="66" t="s">
         <v>391</v>
       </c>
       <c r="P275" s="66">
         <v>104</v>
       </c>
       <c r="Q275" s="77">
         <v>1</v>
       </c>
       <c r="R275" s="78" t="s">
         <v>389</v>
       </c>
       <c r="S275" s="76"/>
       <c r="T275" s="68">
         <v>0.42</v>
       </c>
       <c r="U275" s="65">
         <v>0.42</v>
       </c>
       <c r="V275" s="16"/>
       <c r="W275" s="1"/>
       <c r="X275" s="1"/>
       <c r="Y275" s="1"/>
       <c r="Z275" s="1"/>
       <c r="AA275" s="1"/>
       <c r="AB275" s="1"/>
       <c r="AC275" s="1"/>
       <c r="AD275" s="1"/>
-      <c r="AE275" s="107"/>
-      <c r="AF275" s="107"/>
       <c r="AG275" s="107"/>
       <c r="AH275" s="1"/>
       <c r="AI275" s="1"/>
       <c r="AJ275" s="1"/>
       <c r="AK275" s="1"/>
       <c r="AL275" s="1"/>
       <c r="AM275" s="1"/>
       <c r="AN275" s="1"/>
       <c r="AO275" s="1"/>
       <c r="AP275" s="1"/>
       <c r="AQ275" s="1"/>
     </row>
-    <row r="276" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A276" t="str">
-        <f t="shared" si="110"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B276">
+        <f t="shared" si="104"/>
         <v>276</v>
       </c>
       <c r="C276" t="s">
         <v>384</v>
       </c>
       <c r="D276" s="126"/>
       <c r="E276" s="24">
         <f>ROUNDUP(D276/P276,0)</f>
         <v>0</v>
       </c>
       <c r="F276" s="61">
-        <f t="shared" si="111"/>
+        <f t="shared" si="120"/>
         <v>0</v>
       </c>
       <c r="G276" s="26">
-        <f t="shared" si="112"/>
+        <f t="shared" si="121"/>
         <v>0</v>
       </c>
       <c r="H276" s="26">
-        <f t="shared" si="113"/>
-[...2 lines deleted...]
-      <c r="I276" s="140"/>
+        <f t="shared" si="122"/>
+        <v>0</v>
+      </c>
+      <c r="I276" s="139"/>
       <c r="J276" s="74"/>
       <c r="K276" s="62">
-        <f t="shared" si="114"/>
+        <f t="shared" si="123"/>
         <v>0</v>
       </c>
       <c r="L276" s="79" t="s">
         <v>385</v>
       </c>
       <c r="M276" s="79" t="s">
         <v>392</v>
       </c>
       <c r="N276" s="79" t="s">
         <v>393</v>
       </c>
       <c r="O276" s="79" t="s">
         <v>394</v>
       </c>
       <c r="P276" s="79">
         <v>80</v>
       </c>
       <c r="Q276" s="80">
         <v>1</v>
       </c>
       <c r="R276" s="81" t="s">
         <v>389</v>
       </c>
       <c r="S276" s="82"/>
       <c r="T276" s="68">
         <v>0.41665999999999997</v>
       </c>
       <c r="U276" s="68">
         <v>0.41665999999999997</v>
       </c>
       <c r="V276" s="16"/>
       <c r="W276" s="1"/>
       <c r="X276" s="1"/>
       <c r="Y276" s="1"/>
       <c r="Z276" s="1"/>
       <c r="AA276" s="1"/>
       <c r="AB276" s="1"/>
       <c r="AC276" s="1"/>
       <c r="AD276" s="1"/>
-      <c r="AE276" s="107"/>
-      <c r="AF276" s="107"/>
       <c r="AG276" s="107"/>
       <c r="AH276" s="1"/>
       <c r="AI276" s="1"/>
       <c r="AJ276" s="1"/>
       <c r="AK276" s="1"/>
       <c r="AL276" s="1"/>
       <c r="AM276" s="1"/>
       <c r="AN276" s="1"/>
       <c r="AO276" s="1"/>
       <c r="AP276" s="1"/>
       <c r="AQ276" s="1"/>
     </row>
-    <row r="277" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A277" t="str">
-        <f t="shared" si="110"/>
-[...3 lines deleted...]
-        <f t="shared" si="95"/>
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B277">
+        <f t="shared" si="104"/>
         <v>277</v>
       </c>
       <c r="C277" t="s">
         <v>384</v>
       </c>
       <c r="D277" s="126"/>
       <c r="E277" s="24">
-        <f t="shared" si="115"/>
+        <f t="shared" si="124"/>
         <v>0</v>
       </c>
       <c r="F277" s="61">
-        <f t="shared" si="111"/>
+        <f t="shared" si="120"/>
         <v>0</v>
       </c>
       <c r="G277" s="26">
         <f>E277/(100/T277)</f>
         <v>0</v>
       </c>
       <c r="H277" s="26">
-        <f t="shared" si="113"/>
-[...2 lines deleted...]
-      <c r="I277" s="140"/>
+        <f t="shared" si="122"/>
+        <v>0</v>
+      </c>
+      <c r="I277" s="139"/>
       <c r="J277" s="74"/>
       <c r="K277" s="62">
-        <f t="shared" ref="K277:K284" si="116">(I277/1000)*F277</f>
+        <f t="shared" ref="K277:K284" si="125">(I277/1000)*F277</f>
         <v>0</v>
       </c>
       <c r="L277" s="66" t="s">
         <v>385</v>
       </c>
       <c r="M277" s="66" t="s">
         <v>395</v>
       </c>
       <c r="N277" s="66" t="s">
         <v>282</v>
       </c>
       <c r="O277" s="66" t="s">
         <v>396</v>
       </c>
       <c r="P277" s="66">
         <v>72</v>
       </c>
       <c r="Q277" s="77">
         <v>1</v>
       </c>
       <c r="R277" s="78" t="s">
         <v>389</v>
       </c>
       <c r="S277" s="76"/>
       <c r="T277" s="68">
         <v>0.41665999999999997</v>
       </c>
       <c r="U277" s="68">
         <v>0.41665999999999997</v>
       </c>
       <c r="V277" s="16"/>
       <c r="W277" s="1"/>
       <c r="X277" s="1"/>
       <c r="Y277" s="1"/>
       <c r="Z277" s="1"/>
       <c r="AA277" s="1"/>
       <c r="AB277" s="1"/>
       <c r="AC277" s="1"/>
       <c r="AD277" s="1"/>
-      <c r="AE277" s="107"/>
-      <c r="AF277" s="107"/>
       <c r="AG277" s="107"/>
       <c r="AH277" s="1"/>
       <c r="AI277" s="1"/>
       <c r="AJ277" s="1"/>
       <c r="AK277" s="1"/>
       <c r="AL277" s="1"/>
       <c r="AM277" s="1"/>
       <c r="AN277" s="1"/>
       <c r="AO277" s="1"/>
       <c r="AP277" s="1"/>
       <c r="AQ277" s="1"/>
     </row>
-    <row r="278" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A278" t="str">
-        <f t="shared" ref="A278:A279" si="117">IF(D278&gt;0,"x","")</f>
-[...3 lines deleted...]
-        <f t="shared" ref="B278:B285" si="118">+B277+1</f>
+        <f t="shared" ref="A278:A279" si="126">IF(D278&gt;0,"x","")</f>
+        <v/>
+      </c>
+      <c r="B278">
+        <f t="shared" ref="B278:B285" si="127">+B277+1</f>
         <v>278</v>
       </c>
       <c r="C278" t="s">
         <v>384</v>
       </c>
       <c r="D278" s="126"/>
       <c r="E278" s="24">
-        <f t="shared" si="115"/>
+        <f t="shared" si="124"/>
         <v>0</v>
       </c>
       <c r="F278" s="61">
-        <f t="shared" ref="F278:F284" si="119">E278*P278</f>
+        <f t="shared" ref="F278:F284" si="128">E278*P278</f>
         <v>0</v>
       </c>
       <c r="G278" s="26">
-        <f t="shared" ref="G278:G279" si="120">E278/(100/T278)</f>
+        <f t="shared" ref="G278:G279" si="129">E278/(100/T278)</f>
         <v>0</v>
       </c>
       <c r="H278" s="26">
-        <f t="shared" ref="H278:H284" si="121">E278/(100/U278)</f>
-[...2 lines deleted...]
-      <c r="I278" s="140"/>
+        <f t="shared" ref="H278:H284" si="130">E278/(100/U278)</f>
+        <v>0</v>
+      </c>
+      <c r="I278" s="139"/>
       <c r="J278" s="74"/>
       <c r="K278" s="62">
         <f>(I278/1000)*F278</f>
         <v>0</v>
       </c>
       <c r="L278" s="79" t="s">
         <v>385</v>
       </c>
       <c r="M278" s="79" t="s">
         <v>397</v>
       </c>
       <c r="N278" s="79" t="s">
         <v>398</v>
       </c>
       <c r="O278" s="79" t="s">
         <v>399</v>
       </c>
       <c r="P278" s="79">
         <v>60</v>
       </c>
       <c r="Q278" s="80">
         <v>1</v>
       </c>
       <c r="R278" s="81" t="s">
         <v>389</v>
       </c>
       <c r="S278" s="76"/>
       <c r="T278" s="68">
         <v>0.41699999999999998</v>
       </c>
       <c r="U278" s="68">
         <v>0.41699999999999998</v>
       </c>
       <c r="V278" s="16"/>
       <c r="W278" s="1"/>
       <c r="X278" s="1"/>
       <c r="Y278" s="1"/>
       <c r="Z278" s="1"/>
       <c r="AA278" s="1"/>
       <c r="AB278" s="1"/>
       <c r="AC278" s="1"/>
       <c r="AD278" s="1"/>
-      <c r="AE278" s="107"/>
-      <c r="AF278" s="107"/>
       <c r="AG278" s="107"/>
       <c r="AH278" s="1"/>
       <c r="AI278" s="1"/>
       <c r="AJ278" s="1"/>
       <c r="AK278" s="1"/>
       <c r="AL278" s="1"/>
       <c r="AM278" s="1"/>
       <c r="AN278" s="1"/>
       <c r="AO278" s="1"/>
       <c r="AP278" s="1"/>
       <c r="AQ278" s="1"/>
     </row>
-    <row r="279" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A279" t="str">
-        <f t="shared" si="117"/>
-[...3 lines deleted...]
-        <f t="shared" si="118"/>
+        <f t="shared" si="126"/>
+        <v/>
+      </c>
+      <c r="B279">
+        <f t="shared" si="127"/>
         <v>279</v>
       </c>
       <c r="C279" t="s">
         <v>384</v>
       </c>
       <c r="D279" s="126"/>
       <c r="E279" s="24">
-        <f t="shared" si="115"/>
+        <f t="shared" si="124"/>
         <v>0</v>
       </c>
       <c r="F279" s="61">
-        <f t="shared" si="119"/>
+        <f t="shared" si="128"/>
         <v>0</v>
       </c>
       <c r="G279" s="26">
-        <f t="shared" si="120"/>
+        <f t="shared" si="129"/>
         <v>0</v>
       </c>
       <c r="H279" s="26">
-        <f t="shared" si="121"/>
-[...2 lines deleted...]
-      <c r="I279" s="140"/>
+        <f t="shared" si="130"/>
+        <v>0</v>
+      </c>
+      <c r="I279" s="139"/>
       <c r="J279" s="74"/>
       <c r="K279" s="62">
-        <f t="shared" si="116"/>
+        <f t="shared" si="125"/>
         <v>0</v>
       </c>
       <c r="L279" s="66" t="s">
         <v>385</v>
       </c>
       <c r="M279" s="66" t="s">
         <v>400</v>
       </c>
       <c r="N279" s="66" t="s">
         <v>333</v>
       </c>
       <c r="O279" s="66" t="s">
         <v>401</v>
       </c>
       <c r="P279" s="66">
         <v>52</v>
       </c>
       <c r="Q279" s="77">
         <v>1</v>
       </c>
       <c r="R279" s="78" t="s">
         <v>389</v>
       </c>
       <c r="S279" s="76"/>
       <c r="T279" s="68">
         <v>0.41699999999999998</v>
       </c>
       <c r="U279" s="68">
         <v>0.41699999999999998</v>
       </c>
       <c r="V279" s="16"/>
       <c r="W279" s="1"/>
       <c r="X279" s="1"/>
       <c r="Y279" s="1"/>
       <c r="Z279" s="1"/>
       <c r="AA279" s="1"/>
       <c r="AB279" s="1"/>
       <c r="AC279" s="1"/>
       <c r="AD279" s="1"/>
-      <c r="AE279" s="107"/>
-      <c r="AF279" s="107"/>
       <c r="AG279" s="107"/>
       <c r="AH279" s="1"/>
       <c r="AI279" s="1"/>
       <c r="AJ279" s="1"/>
       <c r="AK279" s="1"/>
       <c r="AL279" s="1"/>
       <c r="AM279" s="1"/>
       <c r="AN279" s="1"/>
       <c r="AO279" s="1"/>
       <c r="AP279" s="1"/>
       <c r="AQ279" s="1"/>
     </row>
-    <row r="280" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A280" t="str">
-        <f t="shared" si="110"/>
-[...3 lines deleted...]
-        <f t="shared" si="118"/>
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B280">
+        <f t="shared" si="127"/>
         <v>280</v>
       </c>
       <c r="C280" t="s">
         <v>384</v>
       </c>
       <c r="D280" s="126"/>
       <c r="E280" s="24">
-        <f t="shared" si="115"/>
+        <f t="shared" si="124"/>
         <v>0</v>
       </c>
       <c r="F280" s="61">
-        <f t="shared" si="119"/>
+        <f t="shared" si="128"/>
         <v>0</v>
       </c>
       <c r="G280" s="26">
-        <f t="shared" ref="G280:G282" si="122">E280/(100/T280)</f>
+        <f t="shared" ref="G280:G282" si="131">E280/(100/T280)</f>
         <v>0</v>
       </c>
       <c r="H280" s="26">
-        <f t="shared" si="121"/>
-[...2 lines deleted...]
-      <c r="I280" s="140"/>
+        <f t="shared" si="130"/>
+        <v>0</v>
+      </c>
+      <c r="I280" s="139"/>
       <c r="J280" s="74"/>
       <c r="K280" s="62">
-        <f t="shared" si="116"/>
+        <f t="shared" si="125"/>
         <v>0</v>
       </c>
       <c r="L280" s="79" t="s">
         <v>385</v>
       </c>
       <c r="M280" s="79" t="s">
         <v>386</v>
       </c>
       <c r="N280" s="79" t="s">
         <v>387</v>
       </c>
       <c r="O280" s="79" t="s">
         <v>388</v>
       </c>
       <c r="P280" s="79">
         <v>120</v>
       </c>
       <c r="Q280" s="80">
         <v>1</v>
       </c>
       <c r="R280" s="81" t="s">
         <v>402</v>
       </c>
       <c r="S280" s="76"/>
       <c r="T280" s="68">
         <v>0.42</v>
       </c>
       <c r="U280" s="68">
         <v>0.42</v>
       </c>
       <c r="V280" s="16"/>
       <c r="W280" s="1"/>
       <c r="X280" s="1"/>
       <c r="Y280" s="1"/>
       <c r="Z280" s="1"/>
       <c r="AA280" s="1"/>
       <c r="AB280" s="1"/>
       <c r="AC280" s="1"/>
       <c r="AD280" s="1"/>
-      <c r="AE280" s="107"/>
-      <c r="AF280" s="107"/>
       <c r="AG280" s="107"/>
       <c r="AH280" s="1"/>
       <c r="AI280" s="1"/>
       <c r="AJ280" s="1"/>
       <c r="AK280" s="1"/>
       <c r="AL280" s="1"/>
       <c r="AM280" s="1"/>
       <c r="AN280" s="1"/>
       <c r="AO280" s="1"/>
       <c r="AP280" s="1"/>
       <c r="AQ280" s="1"/>
     </row>
-    <row r="281" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A281" t="str">
-        <f t="shared" si="110"/>
-[...3 lines deleted...]
-        <f t="shared" si="118"/>
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B281">
+        <f t="shared" si="127"/>
         <v>281</v>
       </c>
       <c r="C281" t="s">
         <v>384</v>
       </c>
       <c r="D281" s="126"/>
       <c r="E281" s="24">
-        <f t="shared" si="115"/>
+        <f t="shared" si="124"/>
         <v>0</v>
       </c>
       <c r="F281" s="61">
-        <f t="shared" si="119"/>
+        <f t="shared" si="128"/>
         <v>0</v>
       </c>
       <c r="G281" s="26">
-        <f t="shared" si="122"/>
+        <f t="shared" si="131"/>
         <v>0</v>
       </c>
       <c r="H281" s="26">
-        <f t="shared" si="121"/>
-[...2 lines deleted...]
-      <c r="I281" s="140"/>
+        <f t="shared" si="130"/>
+        <v>0</v>
+      </c>
+      <c r="I281" s="139"/>
       <c r="J281" s="74"/>
       <c r="K281" s="62">
-        <f t="shared" si="116"/>
+        <f t="shared" si="125"/>
         <v>0</v>
       </c>
       <c r="L281" s="66" t="s">
         <v>385</v>
       </c>
       <c r="M281" s="66" t="s">
         <v>390</v>
       </c>
       <c r="N281" s="66" t="s">
         <v>201</v>
       </c>
       <c r="O281" s="66" t="s">
         <v>391</v>
       </c>
       <c r="P281" s="66">
         <v>104</v>
       </c>
       <c r="Q281" s="77">
         <v>1</v>
       </c>
       <c r="R281" s="78" t="s">
         <v>402</v>
       </c>
       <c r="S281" s="76"/>
       <c r="T281" s="68">
         <v>0.41665999999999997</v>
       </c>
       <c r="U281" s="68">
         <v>0.41665999999999997</v>
       </c>
       <c r="V281" s="16"/>
       <c r="W281" s="1"/>
       <c r="X281" s="1"/>
       <c r="Y281" s="1"/>
       <c r="Z281" s="1"/>
       <c r="AA281" s="1"/>
       <c r="AB281" s="1"/>
       <c r="AC281" s="1"/>
       <c r="AD281" s="1"/>
-      <c r="AE281" s="107"/>
-      <c r="AF281" s="107"/>
       <c r="AG281" s="107"/>
       <c r="AH281" s="1"/>
       <c r="AI281" s="1"/>
       <c r="AJ281" s="1"/>
       <c r="AK281" s="1"/>
       <c r="AL281" s="1"/>
       <c r="AM281" s="1"/>
       <c r="AN281" s="1"/>
       <c r="AO281" s="1"/>
       <c r="AP281" s="1"/>
       <c r="AQ281" s="1"/>
     </row>
-    <row r="282" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A282" t="str">
-        <f t="shared" si="110"/>
-[...3 lines deleted...]
-        <f t="shared" si="118"/>
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B282">
+        <f t="shared" si="127"/>
         <v>282</v>
       </c>
       <c r="C282" t="s">
         <v>384</v>
       </c>
       <c r="D282" s="126"/>
       <c r="E282" s="24">
-        <f t="shared" si="115"/>
+        <f t="shared" si="124"/>
         <v>0</v>
       </c>
       <c r="F282" s="61">
-        <f t="shared" si="119"/>
+        <f t="shared" si="128"/>
         <v>0</v>
       </c>
       <c r="G282" s="26">
-        <f t="shared" si="122"/>
+        <f t="shared" si="131"/>
         <v>0</v>
       </c>
       <c r="H282" s="26">
-        <f t="shared" si="121"/>
-[...2 lines deleted...]
-      <c r="I282" s="140"/>
+        <f t="shared" si="130"/>
+        <v>0</v>
+      </c>
+      <c r="I282" s="139"/>
       <c r="J282" s="74"/>
       <c r="K282" s="62">
-        <f t="shared" si="116"/>
+        <f t="shared" si="125"/>
         <v>0</v>
       </c>
       <c r="L282" s="79" t="s">
         <v>385</v>
       </c>
       <c r="M282" s="79" t="s">
         <v>392</v>
       </c>
       <c r="N282" s="79" t="s">
         <v>393</v>
       </c>
       <c r="O282" s="79" t="s">
         <v>394</v>
       </c>
       <c r="P282" s="79">
         <v>80</v>
       </c>
       <c r="Q282" s="80">
         <v>1</v>
       </c>
       <c r="R282" s="81" t="s">
         <v>402</v>
       </c>
       <c r="S282" s="76"/>
       <c r="T282" s="68">
         <v>0.42</v>
       </c>
       <c r="U282" s="68">
         <v>0.42</v>
       </c>
       <c r="V282" s="16"/>
       <c r="W282" s="1"/>
       <c r="X282" s="1"/>
       <c r="Y282" s="1"/>
       <c r="Z282" s="1"/>
       <c r="AA282" s="1"/>
       <c r="AB282" s="1"/>
       <c r="AC282" s="1"/>
       <c r="AD282" s="1"/>
-      <c r="AE282" s="107"/>
-      <c r="AF282" s="107"/>
       <c r="AG282" s="107"/>
       <c r="AH282" s="1"/>
       <c r="AI282" s="1"/>
       <c r="AJ282" s="1"/>
       <c r="AK282" s="1"/>
       <c r="AL282" s="1"/>
       <c r="AM282" s="1"/>
       <c r="AN282" s="1"/>
       <c r="AO282" s="1"/>
       <c r="AP282" s="1"/>
       <c r="AQ282" s="1"/>
     </row>
-    <row r="283" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A283" t="str">
-        <f t="shared" si="110"/>
-[...3 lines deleted...]
-        <f t="shared" si="118"/>
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B283">
+        <f t="shared" si="127"/>
         <v>283</v>
       </c>
       <c r="C283" t="s">
         <v>384</v>
       </c>
       <c r="D283" s="126"/>
       <c r="E283" s="24">
         <f>ROUNDUP(D283/P283,0)</f>
         <v>0</v>
       </c>
       <c r="F283" s="61">
-        <f t="shared" si="119"/>
+        <f t="shared" si="128"/>
         <v>0</v>
       </c>
       <c r="G283" s="26">
         <f>E283/(100/T284)</f>
         <v>0</v>
       </c>
       <c r="H283" s="26">
-        <f t="shared" si="121"/>
-[...2 lines deleted...]
-      <c r="I283" s="140"/>
+        <f t="shared" si="130"/>
+        <v>0</v>
+      </c>
+      <c r="I283" s="139"/>
       <c r="J283" s="74"/>
       <c r="K283" s="62">
-        <f t="shared" si="116"/>
+        <f t="shared" si="125"/>
         <v>0</v>
       </c>
       <c r="L283" s="66" t="s">
         <v>385</v>
       </c>
       <c r="M283" s="66" t="s">
         <v>395</v>
       </c>
       <c r="N283" s="66" t="s">
         <v>282</v>
       </c>
       <c r="O283" s="66" t="s">
         <v>396</v>
       </c>
       <c r="P283" s="66">
         <v>72</v>
       </c>
       <c r="Q283" s="77">
         <v>1</v>
       </c>
       <c r="R283" s="78" t="s">
         <v>402</v>
       </c>
       <c r="S283" s="76"/>
       <c r="T283" s="68">
         <v>0.42</v>
       </c>
       <c r="U283" s="68">
         <v>0.42</v>
       </c>
       <c r="V283" s="16"/>
       <c r="W283" s="1"/>
       <c r="X283" s="1"/>
       <c r="Y283" s="1"/>
       <c r="Z283" s="1"/>
       <c r="AA283" s="1"/>
       <c r="AB283" s="1"/>
       <c r="AC283" s="1"/>
       <c r="AD283" s="1"/>
-      <c r="AE283" s="107"/>
-      <c r="AF283" s="107"/>
       <c r="AG283" s="107"/>
       <c r="AH283" s="1"/>
       <c r="AI283" s="1"/>
       <c r="AJ283" s="1"/>
       <c r="AK283" s="1"/>
       <c r="AL283" s="1"/>
       <c r="AM283" s="1"/>
       <c r="AN283" s="1"/>
       <c r="AO283" s="1"/>
       <c r="AP283" s="1"/>
       <c r="AQ283" s="1"/>
     </row>
-    <row r="284" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A284" t="str">
-        <f t="shared" si="110"/>
-[...3 lines deleted...]
-        <f t="shared" si="118"/>
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B284">
+        <f t="shared" si="127"/>
         <v>284</v>
       </c>
       <c r="C284" t="s">
         <v>384</v>
       </c>
       <c r="D284" s="126"/>
       <c r="E284" s="24">
         <f>ROUNDUP(D284/P284,0)</f>
         <v>0</v>
       </c>
       <c r="F284" s="61">
-        <f t="shared" si="119"/>
+        <f t="shared" si="128"/>
         <v>0</v>
       </c>
       <c r="G284" s="26">
         <f>E284/(100/T285)</f>
         <v>0</v>
       </c>
       <c r="H284" s="26">
-        <f t="shared" si="121"/>
-[...2 lines deleted...]
-      <c r="I284" s="140"/>
+        <f t="shared" si="130"/>
+        <v>0</v>
+      </c>
+      <c r="I284" s="139"/>
       <c r="J284" s="74"/>
       <c r="K284" s="62">
-        <f t="shared" si="116"/>
+        <f t="shared" si="125"/>
         <v>0</v>
       </c>
       <c r="L284" s="79" t="s">
         <v>385</v>
       </c>
       <c r="M284" s="79" t="s">
         <v>397</v>
       </c>
       <c r="N284" s="79" t="s">
         <v>398</v>
       </c>
       <c r="O284" s="79" t="s">
         <v>399</v>
       </c>
       <c r="P284" s="79">
         <v>60</v>
       </c>
       <c r="Q284" s="80">
         <v>1</v>
       </c>
       <c r="R284" s="81" t="s">
         <v>402</v>
       </c>
       <c r="S284" s="76"/>
       <c r="T284" s="68">
         <v>0.41699999999999998</v>
       </c>
       <c r="U284" s="68">
         <v>0.41699999999999998</v>
       </c>
       <c r="V284" s="16"/>
       <c r="W284" s="1"/>
       <c r="X284" s="1"/>
       <c r="Y284" s="1"/>
       <c r="Z284" s="1"/>
       <c r="AA284" s="1"/>
       <c r="AB284" s="1"/>
       <c r="AC284" s="1"/>
       <c r="AD284" s="1"/>
-      <c r="AE284" s="107"/>
-      <c r="AF284" s="107"/>
       <c r="AG284" s="107"/>
       <c r="AH284" s="1"/>
       <c r="AI284" s="1"/>
       <c r="AJ284" s="1"/>
       <c r="AK284" s="1"/>
       <c r="AL284" s="1"/>
       <c r="AM284" s="1"/>
       <c r="AN284" s="1"/>
       <c r="AO284" s="1"/>
       <c r="AP284" s="1"/>
       <c r="AQ284" s="1"/>
     </row>
-    <row r="285" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <f t="shared" si="118"/>
+    <row r="285" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A285" s="158" t="str">
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B285" s="158">
+        <f t="shared" si="127"/>
         <v>285</v>
       </c>
-      <c r="C285" s="197" t="s">
+      <c r="C285" s="186" t="s">
         <v>384</v>
       </c>
       <c r="D285" s="126"/>
       <c r="E285" s="24">
         <f>ROUNDUP(D285/P285,0)</f>
         <v>0</v>
       </c>
       <c r="F285" s="61">
-        <f t="shared" si="111"/>
+        <f t="shared" si="120"/>
         <v>0</v>
       </c>
       <c r="G285" s="26">
-        <f t="shared" si="112"/>
+        <f t="shared" si="121"/>
         <v>0</v>
       </c>
       <c r="H285" s="26">
-        <f t="shared" si="113"/>
-[...2 lines deleted...]
-      <c r="I285" s="140"/>
+        <f t="shared" si="122"/>
+        <v>0</v>
+      </c>
+      <c r="I285" s="139"/>
       <c r="J285" s="74"/>
       <c r="K285" s="62">
-        <f t="shared" si="114"/>
+        <f t="shared" si="123"/>
         <v>0</v>
       </c>
       <c r="L285" s="66" t="s">
         <v>385</v>
       </c>
       <c r="M285" s="66" t="s">
         <v>400</v>
       </c>
       <c r="N285" s="66" t="s">
         <v>333</v>
       </c>
       <c r="O285" s="66" t="s">
         <v>401</v>
       </c>
       <c r="P285" s="66">
         <v>52</v>
       </c>
       <c r="Q285" s="77">
         <v>1</v>
       </c>
       <c r="R285" s="78" t="s">
         <v>402</v>
       </c>
       <c r="S285" s="76"/>
       <c r="T285" s="68">
         <v>0.41699999999999998</v>
       </c>
       <c r="U285" s="68">
         <v>0.41699999999999998</v>
       </c>
       <c r="V285" s="16"/>
       <c r="W285" s="1"/>
       <c r="X285" s="1"/>
       <c r="Y285" s="1"/>
       <c r="Z285" s="1"/>
       <c r="AA285" s="1"/>
       <c r="AB285" s="1"/>
       <c r="AC285" s="1"/>
       <c r="AD285" s="1"/>
-      <c r="AE285" s="107"/>
-      <c r="AF285" s="107"/>
       <c r="AG285" s="107"/>
       <c r="AH285" s="1"/>
       <c r="AI285" s="1"/>
       <c r="AJ285" s="1"/>
       <c r="AK285" s="1"/>
       <c r="AL285" s="1"/>
       <c r="AM285" s="1"/>
       <c r="AN285" s="1"/>
       <c r="AO285" s="1"/>
       <c r="AP285" s="1"/>
       <c r="AQ285" s="1"/>
     </row>
-    <row r="286" spans="1:43" ht="21" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="286" spans="1:43" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B286">
-        <f t="shared" ref="B286:B315" si="123">+B285+1</f>
+        <f t="shared" ref="B286:B315" si="132">+B285+1</f>
         <v>286</v>
       </c>
       <c r="D286" s="108"/>
       <c r="E286" s="83"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="83"/>
       <c r="I286" s="83"/>
       <c r="J286" s="83"/>
       <c r="K286" s="83"/>
       <c r="L286" s="84"/>
       <c r="M286" s="83"/>
       <c r="N286" s="83"/>
       <c r="O286" s="83"/>
       <c r="P286" s="83"/>
       <c r="Q286" s="83"/>
       <c r="R286" s="57"/>
       <c r="S286" s="72"/>
       <c r="T286" s="85"/>
       <c r="U286" s="85"/>
       <c r="V286" s="16"/>
       <c r="W286" s="1"/>
       <c r="X286" s="1"/>
       <c r="Y286" s="1"/>
       <c r="Z286" s="1"/>
       <c r="AA286" s="1"/>
       <c r="AB286" s="1"/>
       <c r="AC286" s="1"/>
       <c r="AD286" s="1"/>
-      <c r="AE286" s="107"/>
-      <c r="AF286" s="107"/>
       <c r="AG286" s="107"/>
       <c r="AH286" s="1"/>
       <c r="AI286" s="1"/>
       <c r="AJ286" s="1"/>
       <c r="AK286" s="1"/>
       <c r="AL286" s="1"/>
       <c r="AM286" s="1"/>
       <c r="AN286" s="1"/>
       <c r="AO286" s="1"/>
       <c r="AP286" s="1"/>
       <c r="AQ286" s="1"/>
     </row>
-    <row r="287" spans="1:43" ht="21" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="287" spans="1:43" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B287">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>287</v>
       </c>
-      <c r="D287" s="137"/>
-[...6 lines deleted...]
-      <c r="K287" s="138" t="s">
+      <c r="D287" s="136"/>
+      <c r="E287" s="137"/>
+      <c r="F287" s="137"/>
+      <c r="G287" s="137"/>
+      <c r="H287" s="137"/>
+      <c r="I287" s="137"/>
+      <c r="J287" s="137"/>
+      <c r="K287" s="137" t="s">
         <v>403</v>
       </c>
-      <c r="L287" s="138"/>
-[...5 lines deleted...]
-      <c r="R287" s="139"/>
+      <c r="L287" s="137"/>
+      <c r="M287" s="137"/>
+      <c r="N287" s="137"/>
+      <c r="O287" s="137"/>
+      <c r="P287" s="137"/>
+      <c r="Q287" s="137"/>
+      <c r="R287" s="138"/>
       <c r="S287" s="72"/>
       <c r="T287" s="85"/>
       <c r="U287" s="85"/>
       <c r="V287" s="16"/>
       <c r="W287" s="1"/>
       <c r="X287" s="1"/>
       <c r="Y287" s="1"/>
       <c r="Z287" s="1"/>
       <c r="AA287" s="1"/>
       <c r="AB287" s="1"/>
       <c r="AC287" s="1"/>
       <c r="AD287" s="1"/>
-      <c r="AE287" s="107"/>
-      <c r="AF287" s="107"/>
       <c r="AG287" s="107"/>
       <c r="AH287" s="1"/>
       <c r="AI287" s="1"/>
       <c r="AJ287" s="1"/>
       <c r="AK287" s="1"/>
       <c r="AL287" s="1"/>
       <c r="AM287" s="1"/>
       <c r="AN287" s="1"/>
       <c r="AO287" s="1"/>
       <c r="AP287" s="1"/>
       <c r="AQ287" s="1"/>
     </row>
-    <row r="288" spans="1:43" ht="45" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:43" ht="40.200000000000003" x14ac:dyDescent="0.3">
       <c r="B288">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>288</v>
       </c>
-      <c r="D288" s="157" t="s">
+      <c r="D288" s="156" t="s">
         <v>404</v>
       </c>
       <c r="E288" s="125" t="s">
         <v>377</v>
       </c>
       <c r="F288" s="98" t="s">
         <v>378</v>
       </c>
       <c r="G288" s="98" t="s">
         <v>18</v>
       </c>
       <c r="H288" s="98" t="s">
         <v>20</v>
       </c>
       <c r="I288" s="59" t="s">
         <v>379</v>
       </c>
       <c r="J288" s="59"/>
       <c r="K288" s="59" t="s">
         <v>36</v>
       </c>
       <c r="L288" s="59" t="s">
         <v>380</v>
       </c>
       <c r="M288" s="59" t="s">
@@ -37477,770 +37363,750 @@
       <c r="P288" s="59" t="s">
         <v>382</v>
       </c>
       <c r="Q288" s="60" t="s">
         <v>405</v>
       </c>
       <c r="R288" s="59" t="s">
         <v>406</v>
       </c>
       <c r="S288" s="73"/>
       <c r="T288" s="86" t="s">
         <v>407</v>
       </c>
       <c r="U288" s="86" t="s">
         <v>407</v>
       </c>
       <c r="V288" s="16"/>
       <c r="W288" s="1"/>
       <c r="X288" s="1"/>
       <c r="Y288" s="1"/>
       <c r="Z288" s="1"/>
       <c r="AA288" s="1"/>
       <c r="AB288" s="1"/>
       <c r="AC288" s="1"/>
       <c r="AD288" s="1"/>
-      <c r="AE288" s="107"/>
-      <c r="AF288" s="107"/>
       <c r="AG288" s="107"/>
       <c r="AH288" s="1"/>
       <c r="AI288" s="1"/>
       <c r="AJ288" s="1"/>
       <c r="AK288" s="1"/>
       <c r="AL288" s="1"/>
       <c r="AM288" s="1"/>
       <c r="AN288" s="1"/>
       <c r="AO288" s="1"/>
       <c r="AP288" s="1"/>
       <c r="AQ288" s="1"/>
     </row>
-    <row r="289" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A289" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B289">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>289</v>
       </c>
       <c r="C289" t="s">
         <v>403</v>
       </c>
       <c r="D289" s="126"/>
-      <c r="E289" s="156">
+      <c r="E289" s="155">
         <f>ROUNDUP(D289/Q289,0)*Q289</f>
         <v>0</v>
       </c>
       <c r="F289" s="61">
-        <f t="shared" ref="F289:F295" si="124">E289*(P289/Q289)</f>
+        <f t="shared" ref="F289:F295" si="133">E289*(P289/Q289)</f>
         <v>0</v>
       </c>
       <c r="G289" s="26">
-        <f t="shared" ref="G289:G295" si="125">E289/(100/T289)</f>
+        <f t="shared" ref="G289:G295" si="134">E289/(100/T289)</f>
         <v>0</v>
       </c>
       <c r="H289" s="26">
-        <f t="shared" ref="H289:H295" si="126">E289/(100/U289)</f>
-[...2 lines deleted...]
-      <c r="I289" s="140"/>
+        <f t="shared" ref="H289:H295" si="135">E289/(100/U289)</f>
+        <v>0</v>
+      </c>
+      <c r="I289" s="139"/>
       <c r="J289" s="74"/>
       <c r="K289" s="62">
         <f>(I289/1000)*F289</f>
         <v>0</v>
       </c>
       <c r="L289" s="63" t="s">
         <v>385</v>
       </c>
       <c r="M289" s="63" t="s">
         <v>408</v>
       </c>
       <c r="N289" s="63" t="s">
         <v>387</v>
       </c>
       <c r="O289" s="63" t="s">
         <v>409</v>
       </c>
       <c r="P289" s="63">
         <v>1600</v>
       </c>
       <c r="Q289" s="64">
         <v>4</v>
       </c>
       <c r="R289" s="87">
         <v>0.75</v>
       </c>
       <c r="S289" s="88"/>
       <c r="T289" s="89">
         <v>0.24038000000000001</v>
       </c>
       <c r="U289" s="89">
         <v>0.24038000000000001</v>
       </c>
       <c r="V289" s="16"/>
       <c r="W289" s="1"/>
       <c r="X289" s="1"/>
       <c r="Y289" s="1"/>
       <c r="Z289" s="1"/>
       <c r="AA289" s="1"/>
       <c r="AB289" s="1"/>
       <c r="AC289" s="1"/>
       <c r="AD289" s="1"/>
-      <c r="AE289" s="107"/>
-      <c r="AF289" s="107"/>
       <c r="AG289" s="107"/>
       <c r="AH289" s="1"/>
       <c r="AI289" s="1"/>
       <c r="AJ289" s="1"/>
       <c r="AK289" s="1"/>
       <c r="AL289" s="1"/>
       <c r="AM289" s="1"/>
       <c r="AN289" s="1"/>
       <c r="AO289" s="1"/>
       <c r="AP289" s="1"/>
       <c r="AQ289" s="1"/>
     </row>
-    <row r="290" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A290" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B290">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>290</v>
       </c>
       <c r="C290" t="s">
         <v>403</v>
       </c>
       <c r="D290" s="126"/>
-      <c r="E290" s="156">
-        <f t="shared" ref="E290:E295" si="127">ROUNDUP(D290/Q290,0)*Q290</f>
+      <c r="E290" s="155">
+        <f t="shared" ref="E290:E295" si="136">ROUNDUP(D290/Q290,0)*Q290</f>
         <v>0</v>
       </c>
       <c r="F290" s="61">
-        <f t="shared" si="124"/>
+        <f t="shared" si="133"/>
         <v>0</v>
       </c>
       <c r="G290" s="26">
-        <f t="shared" si="125"/>
+        <f t="shared" si="134"/>
         <v>0</v>
       </c>
       <c r="H290" s="26">
-        <f t="shared" si="126"/>
-[...2 lines deleted...]
-      <c r="I290" s="140"/>
+        <f t="shared" si="135"/>
+        <v>0</v>
+      </c>
+      <c r="I290" s="139"/>
       <c r="J290" s="74"/>
       <c r="K290" s="62">
-        <f t="shared" ref="K290:K295" si="128">(I290/1000)*F290</f>
+        <f t="shared" ref="K290:K295" si="137">(I290/1000)*F290</f>
         <v>0</v>
       </c>
       <c r="L290" s="63" t="s">
         <v>385</v>
       </c>
       <c r="M290" s="63" t="s">
         <v>410</v>
       </c>
       <c r="N290" s="63" t="s">
         <v>411</v>
       </c>
       <c r="O290" s="63" t="s">
         <v>412</v>
       </c>
       <c r="P290" s="63">
         <v>1200</v>
       </c>
       <c r="Q290" s="64">
         <v>4</v>
       </c>
       <c r="R290" s="87">
         <v>0.75</v>
       </c>
       <c r="S290" s="88"/>
       <c r="T290" s="89">
         <v>0.24038000000000001</v>
       </c>
       <c r="U290" s="89">
         <v>0.24038000000000001</v>
       </c>
       <c r="V290" s="16"/>
       <c r="W290" s="1"/>
       <c r="X290" s="1"/>
       <c r="Y290" s="1"/>
       <c r="Z290" s="1"/>
       <c r="AA290" s="1"/>
       <c r="AB290" s="1"/>
       <c r="AC290" s="1"/>
       <c r="AD290" s="1"/>
-      <c r="AE290" s="107"/>
-      <c r="AF290" s="107"/>
       <c r="AG290" s="107"/>
       <c r="AH290" s="1"/>
       <c r="AI290" s="1"/>
       <c r="AJ290" s="1"/>
       <c r="AK290" s="1"/>
       <c r="AL290" s="1"/>
       <c r="AM290" s="1"/>
       <c r="AN290" s="1"/>
       <c r="AO290" s="1"/>
       <c r="AP290" s="1"/>
       <c r="AQ290" s="1"/>
     </row>
-    <row r="291" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A291" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B291">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>291</v>
       </c>
       <c r="C291" t="s">
         <v>403</v>
       </c>
       <c r="D291" s="126"/>
-      <c r="E291" s="156">
-        <f t="shared" si="127"/>
+      <c r="E291" s="155">
+        <f t="shared" si="136"/>
         <v>0</v>
       </c>
       <c r="F291" s="61">
-        <f t="shared" si="124"/>
+        <f t="shared" si="133"/>
         <v>0</v>
       </c>
       <c r="G291" s="26">
-        <f t="shared" si="125"/>
+        <f t="shared" si="134"/>
         <v>0</v>
       </c>
       <c r="H291" s="26">
-        <f t="shared" si="126"/>
-[...2 lines deleted...]
-      <c r="I291" s="140"/>
+        <f t="shared" si="135"/>
+        <v>0</v>
+      </c>
+      <c r="I291" s="139"/>
       <c r="J291" s="74"/>
       <c r="K291" s="62">
-        <f t="shared" si="128"/>
+        <f t="shared" si="137"/>
         <v>0</v>
       </c>
       <c r="L291" s="66" t="s">
         <v>385</v>
       </c>
       <c r="M291" s="66" t="s">
         <v>413</v>
       </c>
       <c r="N291" s="66" t="s">
         <v>282</v>
       </c>
       <c r="O291" s="66" t="s">
         <v>414</v>
       </c>
       <c r="P291" s="66">
         <v>800</v>
       </c>
       <c r="Q291" s="67">
         <v>4</v>
       </c>
       <c r="R291" s="90">
         <v>0.75</v>
       </c>
       <c r="S291" s="91"/>
       <c r="T291" s="89">
         <v>0.24038000000000001</v>
       </c>
       <c r="U291" s="89">
         <v>0.24038000000000001</v>
       </c>
       <c r="V291" s="16"/>
       <c r="W291" s="1"/>
       <c r="X291" s="1"/>
       <c r="Y291" s="1"/>
       <c r="Z291" s="1"/>
       <c r="AA291" s="1"/>
       <c r="AB291" s="1"/>
       <c r="AC291" s="1"/>
       <c r="AD291" s="1"/>
-      <c r="AE291" s="107"/>
-      <c r="AF291" s="107"/>
       <c r="AG291" s="107"/>
       <c r="AH291" s="1"/>
       <c r="AI291" s="1"/>
       <c r="AJ291" s="1"/>
       <c r="AK291" s="1"/>
       <c r="AL291" s="1"/>
       <c r="AM291" s="1"/>
       <c r="AN291" s="1"/>
       <c r="AO291" s="1"/>
       <c r="AP291" s="1"/>
       <c r="AQ291" s="1"/>
     </row>
-    <row r="292" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A292" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B292">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>292</v>
       </c>
       <c r="C292" t="s">
         <v>403</v>
       </c>
       <c r="D292" s="126"/>
-      <c r="E292" s="156">
-        <f t="shared" si="127"/>
+      <c r="E292" s="155">
+        <f t="shared" si="136"/>
         <v>0</v>
       </c>
       <c r="F292" s="61">
-        <f t="shared" si="124"/>
+        <f t="shared" si="133"/>
         <v>0</v>
       </c>
       <c r="G292" s="26">
-        <f t="shared" si="125"/>
+        <f t="shared" si="134"/>
         <v>0</v>
       </c>
       <c r="H292" s="26">
-        <f t="shared" si="126"/>
-[...2 lines deleted...]
-      <c r="I292" s="140"/>
+        <f t="shared" si="135"/>
+        <v>0</v>
+      </c>
+      <c r="I292" s="139"/>
       <c r="J292" s="74"/>
       <c r="K292" s="62">
-        <f t="shared" si="128"/>
+        <f t="shared" si="137"/>
         <v>0</v>
       </c>
       <c r="L292" s="63" t="s">
         <v>385</v>
       </c>
       <c r="M292" s="63" t="s">
         <v>408</v>
       </c>
       <c r="N292" s="63" t="s">
         <v>387</v>
       </c>
       <c r="O292" s="63" t="s">
         <v>409</v>
       </c>
       <c r="P292" s="63">
         <v>1200</v>
       </c>
       <c r="Q292" s="64">
         <v>3</v>
       </c>
       <c r="R292" s="87">
         <v>1</v>
       </c>
       <c r="S292" s="88"/>
       <c r="T292" s="89">
         <v>0.32</v>
       </c>
       <c r="U292" s="89">
         <v>0.32</v>
       </c>
       <c r="V292" s="16"/>
       <c r="W292" s="1"/>
       <c r="X292" s="1"/>
       <c r="Y292" s="1"/>
       <c r="Z292" s="1"/>
       <c r="AA292" s="1"/>
       <c r="AB292" s="1"/>
       <c r="AC292" s="1"/>
       <c r="AD292" s="1"/>
-      <c r="AE292" s="107"/>
-      <c r="AF292" s="107"/>
       <c r="AG292" s="107"/>
       <c r="AH292" s="1"/>
       <c r="AI292" s="1"/>
       <c r="AJ292" s="1"/>
       <c r="AK292" s="1"/>
       <c r="AL292" s="1"/>
       <c r="AM292" s="1"/>
       <c r="AN292" s="1"/>
       <c r="AO292" s="1"/>
       <c r="AP292" s="1"/>
       <c r="AQ292" s="1"/>
     </row>
-    <row r="293" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A293" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B293">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>293</v>
       </c>
       <c r="C293" t="s">
         <v>403</v>
       </c>
       <c r="D293" s="126"/>
-      <c r="E293" s="156">
-        <f t="shared" si="127"/>
+      <c r="E293" s="155">
+        <f t="shared" si="136"/>
         <v>0</v>
       </c>
       <c r="F293" s="61">
-        <f t="shared" si="124"/>
+        <f t="shared" si="133"/>
         <v>0</v>
       </c>
       <c r="G293" s="26">
-        <f t="shared" si="125"/>
+        <f t="shared" si="134"/>
         <v>0</v>
       </c>
       <c r="H293" s="26">
-        <f t="shared" si="126"/>
-[...2 lines deleted...]
-      <c r="I293" s="140"/>
+        <f t="shared" si="135"/>
+        <v>0</v>
+      </c>
+      <c r="I293" s="139"/>
       <c r="J293" s="74"/>
       <c r="K293" s="62">
-        <f t="shared" si="128"/>
+        <f t="shared" si="137"/>
         <v>0</v>
       </c>
       <c r="L293" s="66" t="s">
         <v>385</v>
       </c>
       <c r="M293" s="66" t="s">
         <v>410</v>
       </c>
       <c r="N293" s="66" t="s">
         <v>201</v>
       </c>
       <c r="O293" s="66" t="s">
         <v>415</v>
       </c>
       <c r="P293" s="66">
         <v>900</v>
       </c>
       <c r="Q293" s="67">
         <v>3</v>
       </c>
       <c r="R293" s="90">
         <v>1</v>
       </c>
       <c r="S293" s="88"/>
       <c r="T293" s="89">
         <v>0.32</v>
       </c>
       <c r="U293" s="89">
         <v>0.32</v>
       </c>
       <c r="V293" s="16"/>
       <c r="W293" s="1"/>
       <c r="X293" s="1"/>
       <c r="Y293" s="1"/>
       <c r="Z293" s="1"/>
       <c r="AA293" s="1"/>
       <c r="AB293" s="1"/>
       <c r="AC293" s="1"/>
       <c r="AD293" s="1"/>
-      <c r="AE293" s="107"/>
-      <c r="AF293" s="107"/>
       <c r="AG293" s="107"/>
       <c r="AH293" s="1"/>
       <c r="AI293" s="1"/>
       <c r="AJ293" s="1"/>
       <c r="AK293" s="1"/>
       <c r="AL293" s="1"/>
       <c r="AM293" s="1"/>
       <c r="AN293" s="1"/>
       <c r="AO293" s="1"/>
       <c r="AP293" s="1"/>
       <c r="AQ293" s="1"/>
     </row>
-    <row r="294" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A294" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B294">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>294</v>
       </c>
       <c r="C294" t="s">
         <v>403</v>
       </c>
       <c r="D294" s="126"/>
-      <c r="E294" s="156">
-        <f t="shared" si="127"/>
+      <c r="E294" s="155">
+        <f t="shared" si="136"/>
         <v>0</v>
       </c>
       <c r="F294" s="61">
-        <f t="shared" si="124"/>
+        <f t="shared" si="133"/>
         <v>0</v>
       </c>
       <c r="G294" s="26">
-        <f t="shared" si="125"/>
+        <f t="shared" si="134"/>
         <v>0</v>
       </c>
       <c r="H294" s="26">
-        <f t="shared" si="126"/>
-[...2 lines deleted...]
-      <c r="I294" s="140"/>
+        <f t="shared" si="135"/>
+        <v>0</v>
+      </c>
+      <c r="I294" s="139"/>
       <c r="J294" s="74"/>
       <c r="K294" s="62">
-        <f t="shared" si="128"/>
+        <f t="shared" si="137"/>
         <v>0</v>
       </c>
       <c r="L294" s="63" t="s">
         <v>385</v>
       </c>
       <c r="M294" s="63" t="s">
         <v>410</v>
       </c>
       <c r="N294" s="63" t="s">
         <v>387</v>
       </c>
       <c r="O294" s="63" t="s">
         <v>416</v>
       </c>
       <c r="P294" s="63">
         <v>900</v>
       </c>
       <c r="Q294" s="64">
         <v>3</v>
       </c>
       <c r="R294" s="87">
         <v>1.5</v>
       </c>
       <c r="S294" s="88"/>
       <c r="T294" s="89">
         <v>0.32</v>
       </c>
       <c r="U294" s="89">
         <v>0.32</v>
       </c>
       <c r="V294" s="16"/>
       <c r="W294" s="1"/>
       <c r="X294" s="1"/>
       <c r="Y294" s="1"/>
       <c r="Z294" s="1"/>
       <c r="AA294" s="1"/>
       <c r="AB294" s="1"/>
       <c r="AC294" s="1"/>
       <c r="AD294" s="1"/>
-      <c r="AE294" s="107"/>
-      <c r="AF294" s="107"/>
       <c r="AG294" s="107"/>
       <c r="AH294" s="1"/>
       <c r="AI294" s="1"/>
       <c r="AJ294" s="1"/>
       <c r="AK294" s="1"/>
       <c r="AL294" s="1"/>
       <c r="AM294" s="1"/>
       <c r="AN294" s="1"/>
       <c r="AO294" s="1"/>
       <c r="AP294" s="1"/>
       <c r="AQ294" s="1"/>
     </row>
-    <row r="295" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <f t="shared" si="123"/>
+    <row r="295" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A295" s="158" t="str">
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B295" s="158">
+        <f t="shared" si="132"/>
         <v>295</v>
       </c>
-      <c r="C295" s="197" t="s">
+      <c r="C295" s="186" t="s">
         <v>403</v>
       </c>
       <c r="D295" s="126"/>
-      <c r="E295" s="156">
-        <f t="shared" si="127"/>
+      <c r="E295" s="155">
+        <f t="shared" si="136"/>
         <v>0</v>
       </c>
       <c r="F295" s="61">
-        <f t="shared" si="124"/>
+        <f t="shared" si="133"/>
         <v>0</v>
       </c>
       <c r="G295" s="40">
-        <f t="shared" si="125"/>
+        <f t="shared" si="134"/>
         <v>0</v>
       </c>
       <c r="H295" s="40">
-        <f t="shared" si="126"/>
-[...2 lines deleted...]
-      <c r="I295" s="141"/>
+        <f t="shared" si="135"/>
+        <v>0</v>
+      </c>
+      <c r="I295" s="140"/>
       <c r="J295" s="92"/>
       <c r="K295" s="70">
-        <f t="shared" si="128"/>
+        <f t="shared" si="137"/>
         <v>0</v>
       </c>
       <c r="L295" s="93" t="s">
         <v>385</v>
       </c>
       <c r="M295" s="93" t="s">
         <v>413</v>
       </c>
       <c r="N295" s="93" t="s">
         <v>201</v>
       </c>
       <c r="O295" s="93" t="s">
         <v>417</v>
       </c>
       <c r="P295" s="93">
         <v>600</v>
       </c>
       <c r="Q295" s="94">
         <v>3</v>
       </c>
       <c r="R295" s="95">
         <v>1.5</v>
       </c>
       <c r="S295" s="88"/>
       <c r="T295" s="89">
         <v>0.32</v>
       </c>
       <c r="U295" s="89">
         <v>0.32</v>
       </c>
       <c r="V295" s="16"/>
       <c r="W295" s="1"/>
       <c r="X295" s="1"/>
       <c r="Y295" s="1"/>
       <c r="Z295" s="1"/>
       <c r="AA295" s="1"/>
       <c r="AB295" s="1"/>
       <c r="AC295" s="1"/>
       <c r="AD295" s="1"/>
-      <c r="AE295" s="107"/>
-      <c r="AF295" s="107"/>
       <c r="AG295" s="107"/>
       <c r="AH295" s="1"/>
       <c r="AI295" s="1"/>
       <c r="AJ295" s="1"/>
       <c r="AK295" s="1"/>
       <c r="AL295" s="1"/>
       <c r="AM295" s="1"/>
       <c r="AN295" s="1"/>
       <c r="AO295" s="1"/>
       <c r="AP295" s="1"/>
       <c r="AQ295" s="1"/>
     </row>
-    <row r="296" spans="1:43" ht="21" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="296" spans="1:43" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B296">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>296</v>
       </c>
       <c r="D296" s="108"/>
       <c r="E296" s="83"/>
       <c r="F296" s="83"/>
       <c r="G296" s="83"/>
       <c r="H296" s="83"/>
       <c r="I296" s="83"/>
       <c r="J296" s="83"/>
       <c r="K296" s="83"/>
       <c r="L296" s="84"/>
       <c r="M296" s="96"/>
       <c r="N296" s="97" t="s">
         <v>418</v>
       </c>
       <c r="O296" s="83"/>
       <c r="P296" s="83"/>
       <c r="Q296" s="83"/>
       <c r="R296" s="83"/>
       <c r="S296" s="88"/>
       <c r="T296" s="85"/>
       <c r="U296" s="85"/>
       <c r="V296" s="16"/>
       <c r="W296" s="1"/>
       <c r="X296" s="1"/>
       <c r="Y296" s="1"/>
       <c r="Z296" s="1"/>
       <c r="AA296" s="1"/>
       <c r="AB296" s="1"/>
       <c r="AC296" s="1"/>
       <c r="AD296" s="1"/>
-      <c r="AE296" s="107"/>
-      <c r="AF296" s="107"/>
       <c r="AG296" s="107"/>
       <c r="AH296" s="1"/>
       <c r="AI296" s="1"/>
       <c r="AJ296" s="1"/>
       <c r="AK296" s="1"/>
       <c r="AL296" s="1"/>
       <c r="AM296" s="1"/>
       <c r="AN296" s="1"/>
       <c r="AO296" s="1"/>
       <c r="AP296" s="1"/>
       <c r="AQ296" s="1"/>
     </row>
-    <row r="297" spans="1:43" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:43" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B297">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>297</v>
       </c>
-      <c r="D297" s="137"/>
-[...6 lines deleted...]
-      <c r="K297" s="138" t="s">
+      <c r="D297" s="136"/>
+      <c r="E297" s="137"/>
+      <c r="F297" s="137"/>
+      <c r="G297" s="137"/>
+      <c r="H297" s="137"/>
+      <c r="I297" s="137"/>
+      <c r="J297" s="137"/>
+      <c r="K297" s="137" t="s">
         <v>419</v>
       </c>
-      <c r="L297" s="138"/>
-[...6 lines deleted...]
-      <c r="S297" s="139"/>
+      <c r="L297" s="137"/>
+      <c r="M297" s="137"/>
+      <c r="N297" s="137"/>
+      <c r="O297" s="137"/>
+      <c r="P297" s="137"/>
+      <c r="Q297" s="137"/>
+      <c r="R297" s="137"/>
+      <c r="S297" s="138"/>
       <c r="T297" s="85"/>
       <c r="U297" s="85"/>
       <c r="V297" s="16"/>
       <c r="W297" s="1"/>
       <c r="X297" s="1"/>
       <c r="Y297" s="1"/>
       <c r="Z297" s="1"/>
       <c r="AA297" s="1"/>
       <c r="AB297" s="1"/>
       <c r="AC297" s="1"/>
       <c r="AD297" s="1"/>
-      <c r="AE297" s="107"/>
-      <c r="AF297" s="107"/>
       <c r="AG297" s="107"/>
       <c r="AH297" s="1"/>
       <c r="AI297" s="1"/>
       <c r="AJ297" s="1"/>
       <c r="AK297" s="1"/>
       <c r="AL297" s="1"/>
       <c r="AM297" s="1"/>
       <c r="AN297" s="1"/>
       <c r="AO297" s="1"/>
       <c r="AP297" s="1"/>
       <c r="AQ297" s="1"/>
     </row>
-    <row r="298" spans="1:43" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:43" s="1" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A298"/>
       <c r="B298">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>298</v>
       </c>
       <c r="C298"/>
-      <c r="D298" s="157" t="s">
+      <c r="D298" s="156" t="s">
         <v>376</v>
       </c>
       <c r="E298" s="125" t="s">
         <v>420</v>
       </c>
       <c r="F298" s="98" t="s">
         <v>378</v>
       </c>
       <c r="G298" s="98" t="s">
         <v>18</v>
       </c>
       <c r="H298" s="98" t="s">
         <v>20</v>
       </c>
       <c r="I298" s="98" t="s">
         <v>421</v>
       </c>
       <c r="J298" s="98" t="s">
         <v>35</v>
       </c>
       <c r="K298" s="98" t="s">
         <v>36</v>
       </c>
       <c r="L298" s="98" t="s">
         <v>380</v>
@@ -38255,1754 +38121,1660 @@
         <v>40</v>
       </c>
       <c r="P298" s="98" t="s">
         <v>382</v>
       </c>
       <c r="Q298" s="98" t="s">
         <v>42</v>
       </c>
       <c r="R298" s="98" t="s">
         <v>406</v>
       </c>
       <c r="S298" s="98" t="s">
         <v>422</v>
       </c>
       <c r="T298" s="99" t="s">
         <v>423</v>
       </c>
       <c r="U298" s="99" t="s">
         <v>423</v>
       </c>
       <c r="V298" s="16"/>
       <c r="AE298" s="107"/>
       <c r="AF298" s="107"/>
       <c r="AG298" s="107"/>
     </row>
-    <row r="299" spans="1:43" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:43" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A299" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B299">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>299</v>
       </c>
       <c r="C299" t="s">
         <v>424</v>
       </c>
       <c r="D299" s="128"/>
       <c r="E299" s="44">
         <f>ROUNDUP(D299/P299,0)</f>
         <v>0</v>
       </c>
       <c r="F299" s="100">
-        <f t="shared" ref="F299:F315" si="129">E299*P299</f>
+        <f t="shared" ref="F299:F315" si="138">E299*P299</f>
         <v>0</v>
       </c>
       <c r="G299" s="46">
-        <f t="shared" ref="G299:G315" si="130">E299/(100/T299)</f>
+        <f t="shared" ref="G299:G315" si="139">E299/(100/T299)</f>
         <v>0</v>
       </c>
       <c r="H299" s="46">
-        <f t="shared" ref="H299:H315" si="131">E299/(100/U299)</f>
-[...2 lines deleted...]
-      <c r="I299" s="142"/>
+        <f t="shared" ref="H299:H315" si="140">E299/(100/U299)</f>
+        <v>0</v>
+      </c>
+      <c r="I299" s="141"/>
       <c r="J299" s="130">
         <f>+ROUND(I299*(1-$N$9)/1000,2)</f>
         <v>0</v>
       </c>
       <c r="K299" s="101">
-        <f t="shared" ref="K299:K315" si="132">+IFERROR(J299*F299,0)</f>
+        <f t="shared" ref="K299:K315" si="141">+IFERROR(J299*F299,0)</f>
         <v>0</v>
       </c>
       <c r="L299" s="102" t="s">
         <v>425</v>
       </c>
       <c r="M299" s="102" t="s">
         <v>385</v>
       </c>
       <c r="N299" s="102" t="s">
         <v>74</v>
       </c>
       <c r="O299" s="102" t="s">
         <v>426</v>
       </c>
       <c r="P299" s="102">
         <v>96</v>
       </c>
       <c r="Q299" s="102">
         <v>12</v>
       </c>
       <c r="R299" s="102">
         <v>3</v>
       </c>
       <c r="S299" s="102" t="s">
         <v>427</v>
       </c>
       <c r="T299" s="117">
         <v>0.26040999999999997</v>
       </c>
       <c r="U299" s="117">
         <v>0.26040999999999997</v>
       </c>
       <c r="V299" s="16"/>
       <c r="AE299" s="107"/>
       <c r="AF299" s="107"/>
       <c r="AG299" s="107"/>
     </row>
-    <row r="300" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A300" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B300">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>300</v>
       </c>
       <c r="C300" t="s">
         <v>424</v>
       </c>
       <c r="D300" s="126"/>
       <c r="E300" s="24">
-        <f t="shared" ref="E300:E315" si="133">ROUNDUP(D300/P300,0)</f>
+        <f t="shared" ref="E300:E315" si="142">ROUNDUP(D300/P300,0)</f>
         <v>0</v>
       </c>
       <c r="F300" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G300" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H300" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I300" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I300" s="139"/>
       <c r="J300" s="131">
-        <f t="shared" ref="J300:J315" si="134">+ROUND(I300*(1-$N$9)/1000,2)</f>
+        <f t="shared" ref="J300:J315" si="143">+ROUND(I300*(1-$N$9)/1000,2)</f>
         <v>0</v>
       </c>
       <c r="K300" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L300" s="103" t="s">
         <v>385</v>
       </c>
       <c r="M300" s="103" t="s">
         <v>428</v>
       </c>
       <c r="N300" s="103" t="s">
         <v>74</v>
       </c>
       <c r="O300" s="103" t="s">
         <v>429</v>
       </c>
       <c r="P300" s="103">
         <v>128</v>
       </c>
       <c r="Q300" s="103">
         <v>4</v>
       </c>
       <c r="R300" s="103">
         <v>3</v>
       </c>
       <c r="S300" s="104" t="s">
         <v>427</v>
       </c>
       <c r="T300" s="118">
         <v>0.37878000000000001</v>
       </c>
       <c r="U300" s="118">
         <v>0.37878000000000001</v>
       </c>
       <c r="V300" s="16"/>
       <c r="W300" s="1"/>
       <c r="X300" s="1"/>
       <c r="Y300" s="1"/>
       <c r="Z300" s="1"/>
       <c r="AA300" s="1"/>
       <c r="AB300" s="1"/>
       <c r="AC300" s="1"/>
       <c r="AD300" s="1"/>
-      <c r="AE300" s="107"/>
-      <c r="AF300" s="107"/>
       <c r="AG300" s="107"/>
       <c r="AH300" s="1"/>
       <c r="AI300" s="1"/>
       <c r="AJ300" s="1"/>
       <c r="AK300" s="1"/>
       <c r="AL300" s="1"/>
       <c r="AM300" s="1"/>
       <c r="AN300" s="1"/>
       <c r="AO300" s="1"/>
       <c r="AP300" s="1"/>
       <c r="AQ300" s="1"/>
     </row>
-    <row r="301" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A301" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B301">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>301</v>
       </c>
       <c r="C301" t="s">
         <v>424</v>
       </c>
       <c r="D301" s="126"/>
       <c r="E301" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F301" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G301" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H301" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I301" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I301" s="139"/>
       <c r="J301" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K301" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L301" s="79" t="s">
         <v>425</v>
       </c>
       <c r="M301" s="79" t="s">
         <v>385</v>
       </c>
       <c r="N301" s="79" t="s">
         <v>387</v>
       </c>
       <c r="O301" s="79" t="s">
         <v>426</v>
       </c>
       <c r="P301" s="79">
         <v>64</v>
       </c>
       <c r="Q301" s="79">
         <v>8</v>
       </c>
       <c r="R301" s="79">
         <v>3</v>
       </c>
       <c r="S301" s="63" t="s">
         <v>427</v>
       </c>
       <c r="T301" s="117">
         <v>0.26040999999999997</v>
       </c>
       <c r="U301" s="117">
         <v>0.26040999999999997</v>
       </c>
       <c r="V301" s="16"/>
       <c r="W301" s="1"/>
       <c r="X301" s="1"/>
       <c r="Y301" s="1"/>
       <c r="Z301" s="1"/>
       <c r="AA301" s="1"/>
       <c r="AB301" s="1"/>
       <c r="AC301" s="1"/>
       <c r="AD301" s="1"/>
-      <c r="AE301" s="107"/>
-      <c r="AF301" s="107"/>
       <c r="AG301" s="107"/>
       <c r="AH301" s="1"/>
       <c r="AI301" s="1"/>
       <c r="AJ301" s="1"/>
       <c r="AK301" s="1"/>
       <c r="AL301" s="1"/>
       <c r="AM301" s="1"/>
       <c r="AN301" s="1"/>
       <c r="AO301" s="1"/>
       <c r="AP301" s="1"/>
       <c r="AQ301" s="1"/>
     </row>
-    <row r="302" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A302" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B302">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>302</v>
       </c>
       <c r="C302" t="s">
         <v>424</v>
       </c>
       <c r="D302" s="126"/>
       <c r="E302" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F302" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G302" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H302" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I302" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I302" s="139"/>
       <c r="J302" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K302" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L302" s="103" t="s">
         <v>385</v>
       </c>
       <c r="M302" s="103" t="s">
         <v>428</v>
       </c>
       <c r="N302" s="103" t="s">
         <v>387</v>
       </c>
       <c r="O302" s="103" t="s">
         <v>429</v>
       </c>
       <c r="P302" s="103">
         <v>128</v>
       </c>
       <c r="Q302" s="103">
         <v>4</v>
       </c>
       <c r="R302" s="103">
         <v>3</v>
       </c>
       <c r="S302" s="103" t="s">
         <v>430</v>
       </c>
       <c r="T302" s="118">
         <v>0.59523000000000004</v>
       </c>
       <c r="U302" s="118">
         <v>0.59523000000000004</v>
       </c>
       <c r="V302" s="16"/>
       <c r="W302" s="1"/>
       <c r="X302" s="1"/>
       <c r="Y302" s="1"/>
       <c r="Z302" s="1"/>
       <c r="AA302" s="1"/>
       <c r="AB302" s="1"/>
       <c r="AC302" s="1"/>
       <c r="AD302" s="1"/>
-      <c r="AE302" s="107"/>
-      <c r="AF302" s="107"/>
       <c r="AG302" s="107"/>
       <c r="AH302" s="1"/>
       <c r="AI302" s="1"/>
       <c r="AJ302" s="1"/>
       <c r="AK302" s="1"/>
       <c r="AL302" s="1"/>
       <c r="AM302" s="1"/>
       <c r="AN302" s="1"/>
       <c r="AO302" s="1"/>
       <c r="AP302" s="1"/>
       <c r="AQ302" s="1"/>
     </row>
-    <row r="303" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A303" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B303">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>303</v>
       </c>
       <c r="C303" t="s">
         <v>424</v>
       </c>
       <c r="D303" s="126"/>
       <c r="E303" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F303" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G303" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H303" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I303" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I303" s="139"/>
       <c r="J303" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K303" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L303" s="63" t="s">
         <v>425</v>
       </c>
       <c r="M303" s="63" t="s">
         <v>385</v>
       </c>
       <c r="N303" s="63" t="s">
         <v>201</v>
       </c>
       <c r="O303" s="63" t="s">
         <v>426</v>
       </c>
       <c r="P303" s="63">
         <v>48</v>
       </c>
       <c r="Q303" s="63">
         <v>6</v>
       </c>
       <c r="R303" s="63">
         <v>3</v>
       </c>
       <c r="S303" s="63" t="s">
         <v>427</v>
       </c>
       <c r="T303" s="117">
         <v>0.26040999999999997</v>
       </c>
       <c r="U303" s="117">
         <v>0.26040999999999997</v>
       </c>
       <c r="V303" s="16"/>
       <c r="W303" s="1"/>
       <c r="X303" s="1"/>
       <c r="Y303" s="1"/>
       <c r="Z303" s="1"/>
       <c r="AA303" s="1"/>
       <c r="AB303" s="1"/>
       <c r="AC303" s="1"/>
       <c r="AD303" s="1"/>
-      <c r="AE303" s="107"/>
-      <c r="AF303" s="107"/>
       <c r="AG303" s="107"/>
       <c r="AH303" s="1"/>
       <c r="AI303" s="1"/>
       <c r="AJ303" s="1"/>
       <c r="AK303" s="1"/>
       <c r="AL303" s="1"/>
       <c r="AM303" s="1"/>
       <c r="AN303" s="1"/>
       <c r="AO303" s="1"/>
       <c r="AP303" s="1"/>
       <c r="AQ303" s="1"/>
     </row>
-    <row r="304" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A304" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B304">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>304</v>
       </c>
       <c r="C304" t="s">
         <v>424</v>
       </c>
       <c r="D304" s="126"/>
       <c r="E304" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F304" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G304" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H304" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I304" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I304" s="139"/>
       <c r="J304" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K304" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L304" s="103" t="s">
         <v>385</v>
       </c>
       <c r="M304" s="103" t="s">
         <v>428</v>
       </c>
       <c r="N304" s="103" t="s">
         <v>201</v>
       </c>
       <c r="O304" s="103" t="s">
         <v>429</v>
       </c>
       <c r="P304" s="103">
         <v>64</v>
       </c>
       <c r="Q304" s="103">
         <v>2</v>
       </c>
       <c r="R304" s="103">
         <v>3</v>
       </c>
       <c r="S304" s="104" t="s">
         <v>427</v>
       </c>
       <c r="T304" s="117">
         <v>0.37878000000000001</v>
       </c>
       <c r="U304" s="117">
         <v>0.37878000000000001</v>
       </c>
       <c r="V304" s="16"/>
       <c r="W304" s="1"/>
       <c r="X304" s="1"/>
       <c r="Y304" s="1"/>
       <c r="Z304" s="1"/>
       <c r="AA304" s="1"/>
       <c r="AB304" s="1"/>
       <c r="AC304" s="1"/>
       <c r="AD304" s="1"/>
-      <c r="AE304" s="107"/>
-      <c r="AF304" s="107"/>
       <c r="AG304" s="107"/>
       <c r="AH304" s="1"/>
       <c r="AI304" s="1"/>
       <c r="AJ304" s="1"/>
       <c r="AK304" s="1"/>
       <c r="AL304" s="1"/>
       <c r="AM304" s="1"/>
       <c r="AN304" s="1"/>
       <c r="AO304" s="1"/>
       <c r="AP304" s="1"/>
       <c r="AQ304" s="1"/>
     </row>
-    <row r="305" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A305" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B305">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>305</v>
       </c>
       <c r="C305" t="s">
         <v>424</v>
       </c>
       <c r="D305" s="126"/>
       <c r="E305" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F305" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G305" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H305" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I305" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I305" s="139"/>
       <c r="J305" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K305" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L305" s="63" t="s">
         <v>425</v>
       </c>
       <c r="M305" s="63" t="s">
         <v>385</v>
       </c>
       <c r="N305" s="63" t="s">
         <v>393</v>
       </c>
       <c r="O305" s="63" t="s">
         <v>426</v>
       </c>
       <c r="P305" s="63">
         <v>40</v>
       </c>
       <c r="Q305" s="63">
         <v>5</v>
       </c>
       <c r="R305" s="63">
         <v>3</v>
       </c>
       <c r="S305" s="79" t="s">
         <v>430</v>
       </c>
       <c r="T305" s="118">
         <v>0.26040999999999997</v>
       </c>
       <c r="U305" s="118">
         <v>0.26040999999999997</v>
       </c>
       <c r="V305" s="16"/>
       <c r="W305" s="1"/>
       <c r="X305" s="1"/>
       <c r="Y305" s="1"/>
       <c r="Z305" s="1"/>
       <c r="AA305" s="1"/>
       <c r="AB305" s="1"/>
       <c r="AC305" s="1"/>
       <c r="AD305" s="1"/>
-      <c r="AE305" s="107"/>
-      <c r="AF305" s="107"/>
       <c r="AG305" s="107"/>
       <c r="AH305" s="1"/>
       <c r="AI305" s="1"/>
       <c r="AJ305" s="1"/>
       <c r="AK305" s="1"/>
       <c r="AL305" s="1"/>
       <c r="AM305" s="1"/>
       <c r="AN305" s="1"/>
       <c r="AO305" s="1"/>
       <c r="AP305" s="1"/>
       <c r="AQ305" s="1"/>
     </row>
-    <row r="306" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A306" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B306">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>306</v>
       </c>
       <c r="C306" t="s">
         <v>424</v>
       </c>
       <c r="D306" s="126"/>
       <c r="E306" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F306" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G306" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H306" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I306" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I306" s="139"/>
       <c r="J306" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K306" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L306" s="103" t="s">
         <v>385</v>
       </c>
       <c r="M306" s="103" t="s">
         <v>428</v>
       </c>
       <c r="N306" s="103" t="s">
         <v>393</v>
       </c>
       <c r="O306" s="103" t="s">
         <v>429</v>
       </c>
       <c r="P306" s="103">
         <v>128</v>
       </c>
       <c r="Q306" s="103">
         <v>4</v>
       </c>
       <c r="R306" s="103">
         <v>3</v>
       </c>
       <c r="S306" s="103" t="s">
         <v>431</v>
       </c>
       <c r="T306" s="116">
         <v>0.92591999999999997</v>
       </c>
       <c r="U306" s="116">
         <v>0.92591999999999997</v>
       </c>
       <c r="V306" s="16"/>
       <c r="W306" s="1"/>
       <c r="X306" s="1"/>
       <c r="Y306" s="1"/>
       <c r="Z306" s="1"/>
       <c r="AA306" s="1"/>
       <c r="AB306" s="1"/>
       <c r="AC306" s="1"/>
       <c r="AD306" s="1"/>
-      <c r="AE306" s="107"/>
-      <c r="AF306" s="107"/>
       <c r="AG306" s="107"/>
       <c r="AH306" s="1"/>
       <c r="AI306" s="1"/>
       <c r="AJ306" s="1"/>
       <c r="AK306" s="1"/>
       <c r="AL306" s="1"/>
       <c r="AM306" s="1"/>
       <c r="AN306" s="1"/>
       <c r="AO306" s="1"/>
       <c r="AP306" s="1"/>
       <c r="AQ306" s="1"/>
     </row>
-    <row r="307" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A307" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B307">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>307</v>
       </c>
       <c r="C307" t="s">
         <v>424</v>
       </c>
       <c r="D307" s="126"/>
       <c r="E307" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F307" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G307" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H307" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I307" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I307" s="139"/>
       <c r="J307" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K307" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L307" s="63" t="s">
         <v>425</v>
       </c>
       <c r="M307" s="63" t="s">
         <v>385</v>
       </c>
       <c r="N307" s="63" t="s">
         <v>282</v>
       </c>
       <c r="O307" s="63" t="s">
         <v>426</v>
       </c>
       <c r="P307" s="63">
         <v>32</v>
       </c>
       <c r="Q307" s="63">
         <v>4</v>
       </c>
       <c r="R307" s="63">
         <v>3</v>
       </c>
       <c r="S307" s="63" t="s">
         <v>427</v>
       </c>
       <c r="T307" s="119">
         <v>0.26040999999999997</v>
       </c>
       <c r="U307" s="119">
         <v>0.26040999999999997</v>
       </c>
       <c r="V307" s="16"/>
       <c r="W307" s="1"/>
       <c r="X307" s="1"/>
       <c r="Y307" s="1"/>
       <c r="Z307" s="1"/>
       <c r="AA307" s="1"/>
       <c r="AB307" s="1"/>
       <c r="AC307" s="1"/>
       <c r="AD307" s="1"/>
-      <c r="AE307" s="107"/>
-      <c r="AF307" s="107"/>
       <c r="AG307" s="107"/>
       <c r="AH307" s="1"/>
       <c r="AI307" s="1"/>
       <c r="AJ307" s="1"/>
       <c r="AK307" s="1"/>
       <c r="AL307" s="1"/>
       <c r="AM307" s="1"/>
       <c r="AN307" s="1"/>
       <c r="AO307" s="1"/>
       <c r="AP307" s="1"/>
       <c r="AQ307" s="1"/>
     </row>
-    <row r="308" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A308" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B308">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>308</v>
       </c>
       <c r="C308" t="s">
         <v>424</v>
       </c>
       <c r="D308" s="126"/>
       <c r="E308" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F308" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G308" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H308" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I308" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I308" s="139"/>
       <c r="J308" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K308" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L308" s="104" t="s">
         <v>425</v>
       </c>
       <c r="M308" s="104" t="s">
         <v>385</v>
       </c>
       <c r="N308" s="104" t="s">
         <v>398</v>
       </c>
       <c r="O308" s="104" t="s">
         <v>426</v>
       </c>
       <c r="P308" s="104">
         <v>24</v>
       </c>
       <c r="Q308" s="104">
         <v>3</v>
       </c>
       <c r="R308" s="104">
         <v>3</v>
       </c>
       <c r="S308" s="104" t="s">
         <v>389</v>
       </c>
       <c r="T308" s="117">
         <v>0.26040999999999997</v>
       </c>
       <c r="U308" s="117">
         <v>0.26040999999999997</v>
       </c>
       <c r="V308" s="16"/>
       <c r="W308" s="1"/>
       <c r="X308" s="1"/>
       <c r="Y308" s="1"/>
       <c r="Z308" s="1"/>
       <c r="AA308" s="1"/>
       <c r="AB308" s="1"/>
       <c r="AC308" s="1"/>
       <c r="AD308" s="1"/>
-      <c r="AE308" s="107"/>
-      <c r="AF308" s="107"/>
       <c r="AG308" s="107"/>
       <c r="AH308" s="1"/>
       <c r="AI308" s="1"/>
       <c r="AJ308" s="1"/>
       <c r="AK308" s="1"/>
       <c r="AL308" s="1"/>
       <c r="AM308" s="1"/>
       <c r="AN308" s="1"/>
       <c r="AO308" s="1"/>
       <c r="AP308" s="1"/>
       <c r="AQ308" s="1"/>
     </row>
-    <row r="309" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <f t="shared" si="123"/>
+    <row r="309" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A309" s="158" t="str">
+        <f t="shared" si="119"/>
+        <v/>
+      </c>
+      <c r="B309" s="158">
+        <f t="shared" si="132"/>
         <v>309</v>
       </c>
-      <c r="C309" s="197" t="s">
+      <c r="C309" s="186" t="s">
         <v>424</v>
       </c>
       <c r="D309" s="127"/>
       <c r="E309" s="38">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F309" s="69">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G309" s="40">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H309" s="40">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I309" s="141"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I309" s="140"/>
       <c r="J309" s="132">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K309" s="70">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L309" s="105" t="s">
         <v>385</v>
       </c>
       <c r="M309" s="105" t="s">
         <v>428</v>
       </c>
       <c r="N309" s="105" t="s">
         <v>333</v>
       </c>
       <c r="O309" s="105" t="s">
         <v>429</v>
       </c>
       <c r="P309" s="105">
         <v>64</v>
       </c>
       <c r="Q309" s="105">
         <v>2</v>
       </c>
       <c r="R309" s="105">
         <v>3</v>
       </c>
       <c r="S309" s="71" t="s">
         <v>427</v>
       </c>
       <c r="T309" s="117">
         <v>0.83333000000000002</v>
       </c>
       <c r="U309" s="117">
         <v>0.83333000000000002</v>
       </c>
       <c r="V309" s="16"/>
       <c r="W309" s="1"/>
       <c r="X309" s="1"/>
       <c r="Y309" s="1"/>
       <c r="Z309" s="1"/>
       <c r="AA309" s="1"/>
       <c r="AB309" s="1"/>
       <c r="AC309" s="1"/>
       <c r="AD309" s="1"/>
-      <c r="AE309" s="107"/>
-      <c r="AF309" s="107"/>
       <c r="AG309" s="107"/>
       <c r="AH309" s="1"/>
       <c r="AI309" s="1"/>
       <c r="AJ309" s="1"/>
       <c r="AK309" s="1"/>
       <c r="AL309" s="1"/>
       <c r="AM309" s="1"/>
       <c r="AN309" s="1"/>
       <c r="AO309" s="1"/>
       <c r="AP309" s="1"/>
       <c r="AQ309" s="1"/>
     </row>
-    <row r="310" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A310" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B310">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>310</v>
       </c>
       <c r="C310" t="s">
         <v>424</v>
       </c>
       <c r="D310" s="128"/>
       <c r="E310" s="44">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F310" s="100">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G310" s="46">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H310" s="46">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I310" s="142"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I310" s="141"/>
       <c r="J310" s="130">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K310" s="101">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L310" s="106" t="s">
         <v>425</v>
       </c>
       <c r="M310" s="106" t="s">
         <v>385</v>
       </c>
       <c r="N310" s="106" t="s">
         <v>432</v>
       </c>
       <c r="O310" s="106" t="s">
         <v>426</v>
       </c>
       <c r="P310" s="106">
         <v>128</v>
       </c>
       <c r="Q310" s="106">
         <v>16</v>
       </c>
       <c r="R310" s="106">
         <v>6</v>
       </c>
       <c r="S310" s="106" t="s">
         <v>431</v>
       </c>
       <c r="T310" s="116">
         <v>0.20408000000000001</v>
       </c>
       <c r="U310" s="116">
         <v>0.20408000000000001</v>
       </c>
       <c r="V310" s="16"/>
       <c r="W310" s="1"/>
       <c r="X310" s="1"/>
       <c r="Y310" s="1"/>
       <c r="Z310" s="1"/>
       <c r="AA310" s="1"/>
       <c r="AB310" s="1"/>
       <c r="AC310" s="1"/>
       <c r="AD310" s="1"/>
-      <c r="AE310" s="107"/>
-      <c r="AF310" s="107"/>
       <c r="AG310" s="107"/>
       <c r="AH310" s="1"/>
       <c r="AI310" s="1"/>
       <c r="AJ310" s="1"/>
       <c r="AK310" s="1"/>
       <c r="AL310" s="1"/>
       <c r="AM310" s="1"/>
       <c r="AN310" s="1"/>
       <c r="AO310" s="1"/>
       <c r="AP310" s="1"/>
       <c r="AQ310" s="1"/>
     </row>
-    <row r="311" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A311" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B311">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>311</v>
       </c>
       <c r="C311" t="s">
         <v>424</v>
       </c>
       <c r="D311" s="126"/>
       <c r="E311" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F311" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G311" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H311" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I311" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I311" s="139"/>
       <c r="J311" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K311" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L311" s="79" t="s">
         <v>425</v>
       </c>
       <c r="M311" s="79" t="s">
         <v>385</v>
       </c>
       <c r="N311" s="79" t="s">
         <v>74</v>
       </c>
       <c r="O311" s="79" t="s">
         <v>426</v>
       </c>
       <c r="P311" s="79">
         <v>96</v>
       </c>
       <c r="Q311" s="79">
         <v>12</v>
       </c>
       <c r="R311" s="79">
         <v>6</v>
       </c>
       <c r="S311" s="63" t="s">
         <v>427</v>
       </c>
       <c r="T311" s="118">
         <v>0.26040999999999997</v>
       </c>
       <c r="U311" s="118">
         <v>0.26040999999999997</v>
       </c>
       <c r="V311" s="16"/>
       <c r="W311" s="1"/>
       <c r="X311" s="1"/>
       <c r="Y311" s="1"/>
       <c r="Z311" s="1"/>
       <c r="AA311" s="1"/>
       <c r="AB311" s="1"/>
       <c r="AC311" s="1"/>
       <c r="AD311" s="1"/>
-      <c r="AE311" s="107"/>
-      <c r="AF311" s="107"/>
       <c r="AG311" s="107"/>
       <c r="AH311" s="1"/>
       <c r="AI311" s="1"/>
       <c r="AJ311" s="1"/>
       <c r="AK311" s="1"/>
       <c r="AL311" s="1"/>
       <c r="AM311" s="1"/>
       <c r="AN311" s="1"/>
       <c r="AO311" s="1"/>
       <c r="AP311" s="1"/>
       <c r="AQ311" s="1"/>
     </row>
-    <row r="312" spans="1:43" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:43" x14ac:dyDescent="0.3">
       <c r="A312" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B312">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>312</v>
       </c>
       <c r="C312" t="s">
         <v>424</v>
       </c>
       <c r="D312" s="126"/>
       <c r="E312" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F312" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G312" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H312" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I312" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I312" s="139"/>
       <c r="J312" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K312" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L312" s="104" t="s">
         <v>425</v>
       </c>
       <c r="M312" s="104" t="s">
         <v>385</v>
       </c>
       <c r="N312" s="104" t="s">
         <v>387</v>
       </c>
       <c r="O312" s="104" t="s">
         <v>426</v>
       </c>
       <c r="P312" s="104">
         <v>64</v>
       </c>
       <c r="Q312" s="104">
         <v>8</v>
       </c>
       <c r="R312" s="104">
         <v>6</v>
       </c>
       <c r="S312" s="104" t="s">
         <v>427</v>
       </c>
       <c r="T312" s="117">
         <v>0.26040999999999997</v>
       </c>
       <c r="U312" s="117">
         <v>0.26040999999999997</v>
       </c>
       <c r="V312" s="16"/>
       <c r="W312" s="1"/>
       <c r="X312" s="1"/>
       <c r="Y312" s="1"/>
       <c r="Z312" s="1"/>
       <c r="AA312" s="1"/>
       <c r="AB312" s="1"/>
       <c r="AC312" s="1"/>
       <c r="AD312" s="1"/>
-      <c r="AE312" s="107"/>
-      <c r="AF312" s="107"/>
       <c r="AG312" s="107"/>
       <c r="AH312" s="1"/>
       <c r="AI312" s="1"/>
       <c r="AJ312" s="1"/>
       <c r="AK312" s="1"/>
       <c r="AL312" s="1"/>
       <c r="AM312" s="1"/>
       <c r="AN312" s="1"/>
       <c r="AO312" s="1"/>
       <c r="AP312" s="1"/>
       <c r="AQ312" s="1"/>
     </row>
-    <row r="313" spans="1:43" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="313" spans="1:43" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A313" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B313">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>313</v>
       </c>
       <c r="C313" t="s">
         <v>424</v>
       </c>
       <c r="D313" s="126"/>
       <c r="E313" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F313" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G313" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H313" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I313" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I313" s="139"/>
       <c r="J313" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K313" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L313" s="79" t="s">
         <v>425</v>
       </c>
       <c r="M313" s="79" t="s">
         <v>385</v>
       </c>
       <c r="N313" s="79" t="s">
         <v>201</v>
       </c>
       <c r="O313" s="79" t="s">
         <v>426</v>
       </c>
       <c r="P313" s="79">
         <v>48</v>
       </c>
       <c r="Q313" s="79">
         <v>6</v>
       </c>
       <c r="R313" s="79">
         <v>6</v>
       </c>
       <c r="S313" s="63" t="s">
         <v>427</v>
       </c>
       <c r="T313" s="120">
         <v>0.26040999999999997</v>
       </c>
       <c r="U313" s="120">
         <v>0.26040999999999997</v>
       </c>
       <c r="V313" s="16"/>
       <c r="W313" s="1"/>
       <c r="X313" s="1"/>
       <c r="Y313" s="1"/>
       <c r="Z313" s="1"/>
       <c r="AA313" s="1"/>
       <c r="AB313" s="1"/>
       <c r="AC313" s="1"/>
       <c r="AD313" s="1"/>
-      <c r="AE313" s="107"/>
-      <c r="AF313" s="107"/>
       <c r="AG313" s="107"/>
       <c r="AH313" s="1"/>
       <c r="AI313" s="1"/>
       <c r="AJ313" s="1"/>
       <c r="AK313" s="1"/>
       <c r="AL313" s="1"/>
       <c r="AM313" s="1"/>
       <c r="AN313" s="1"/>
       <c r="AO313" s="1"/>
       <c r="AP313" s="1"/>
       <c r="AQ313" s="1"/>
     </row>
-    <row r="314" spans="1:43" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="314" spans="1:43" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A314" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B314">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>314</v>
       </c>
       <c r="C314" t="s">
         <v>424</v>
       </c>
       <c r="D314" s="126"/>
       <c r="E314" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F314" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G314" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H314" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I314" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I314" s="139"/>
       <c r="J314" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K314" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L314" s="104" t="s">
         <v>385</v>
       </c>
       <c r="M314" s="104" t="s">
         <v>428</v>
       </c>
       <c r="N314" s="104" t="s">
         <v>201</v>
       </c>
       <c r="O314" s="104" t="s">
         <v>429</v>
       </c>
       <c r="P314" s="104">
         <v>96</v>
       </c>
       <c r="Q314" s="104">
         <v>3</v>
       </c>
       <c r="R314" s="104">
         <v>6</v>
       </c>
       <c r="S314" s="104" t="s">
         <v>389</v>
       </c>
       <c r="T314" s="121">
         <v>0.59523000000000004</v>
       </c>
       <c r="U314" s="121">
         <v>0.59523000000000004</v>
       </c>
       <c r="V314" s="16"/>
       <c r="W314" s="1"/>
       <c r="X314" s="1"/>
       <c r="Y314" s="1"/>
       <c r="Z314" s="1"/>
       <c r="AA314" s="1"/>
       <c r="AB314" s="1"/>
       <c r="AC314" s="1"/>
       <c r="AD314" s="1"/>
-      <c r="AE314" s="107"/>
-      <c r="AF314" s="107"/>
       <c r="AG314" s="107"/>
       <c r="AH314" s="1"/>
       <c r="AI314" s="1"/>
       <c r="AJ314" s="1"/>
       <c r="AK314" s="1"/>
       <c r="AL314" s="1"/>
       <c r="AM314" s="1"/>
       <c r="AN314" s="1"/>
       <c r="AO314" s="1"/>
       <c r="AP314" s="1"/>
       <c r="AQ314" s="1"/>
     </row>
-    <row r="315" spans="1:43" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:43" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A315" t="str">
-        <f t="shared" si="110"/>
+        <f t="shared" si="119"/>
         <v/>
       </c>
       <c r="B315">
-        <f t="shared" si="123"/>
+        <f t="shared" si="132"/>
         <v>315</v>
       </c>
       <c r="C315" t="s">
         <v>424</v>
       </c>
       <c r="D315" s="126"/>
       <c r="E315" s="24">
-        <f t="shared" si="133"/>
+        <f t="shared" si="142"/>
         <v>0</v>
       </c>
       <c r="F315" s="61">
-        <f t="shared" si="129"/>
+        <f t="shared" si="138"/>
         <v>0</v>
       </c>
       <c r="G315" s="26">
-        <f t="shared" si="130"/>
+        <f t="shared" si="139"/>
         <v>0</v>
       </c>
       <c r="H315" s="26">
-        <f t="shared" si="131"/>
-[...2 lines deleted...]
-      <c r="I315" s="140"/>
+        <f t="shared" si="140"/>
+        <v>0</v>
+      </c>
+      <c r="I315" s="139"/>
       <c r="J315" s="131">
-        <f t="shared" si="134"/>
+        <f t="shared" si="143"/>
         <v>0</v>
       </c>
       <c r="K315" s="62">
-        <f t="shared" si="132"/>
+        <f t="shared" si="141"/>
         <v>0</v>
       </c>
       <c r="L315" s="63" t="s">
         <v>425</v>
       </c>
       <c r="M315" s="63" t="s">
         <v>385</v>
       </c>
       <c r="N315" s="63" t="s">
         <v>282</v>
       </c>
       <c r="O315" s="63" t="s">
         <v>426</v>
       </c>
       <c r="P315" s="63">
         <v>32</v>
       </c>
       <c r="Q315" s="63">
         <v>4</v>
       </c>
       <c r="R315" s="63">
         <v>6</v>
       </c>
       <c r="S315" s="63" t="s">
         <v>431</v>
       </c>
       <c r="T315" s="116">
         <v>0.20408000000000001</v>
       </c>
       <c r="U315" s="116">
         <v>0.20408000000000001</v>
       </c>
       <c r="V315" s="16"/>
       <c r="W315" s="1"/>
       <c r="X315" s="1"/>
       <c r="Y315" s="1"/>
       <c r="Z315" s="1"/>
       <c r="AA315" s="1"/>
       <c r="AB315" s="1"/>
       <c r="AC315" s="1"/>
       <c r="AD315" s="1"/>
-      <c r="AE315" s="107"/>
-      <c r="AF315" s="107"/>
       <c r="AG315" s="107"/>
       <c r="AH315" s="1"/>
       <c r="AI315" s="1"/>
       <c r="AJ315" s="1"/>
       <c r="AK315" s="1"/>
       <c r="AL315" s="1"/>
       <c r="AM315" s="1"/>
       <c r="AN315" s="1"/>
       <c r="AO315" s="1"/>
       <c r="AP315" s="1"/>
       <c r="AQ315" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="5d67NM8NrdkliX5/B62Q6scK/w0qvM1oOQtq3yem4s9sKSK4awPDxZIMxj57HU5qcqoJdYSt71E80PuHfciWiQ==" saltValue="kSOCgEupJVh7z/S0ScC3hw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="32">
-    <mergeCell ref="E3:M3"/>
-[...5 lines deleted...]
-    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="AC9:AD10"/>
+    <mergeCell ref="D11:Q11"/>
+    <mergeCell ref="AB11:AC11"/>
+    <mergeCell ref="W9:W10"/>
+    <mergeCell ref="X9:Z10"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="K9:M9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="AA9:AB10"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="G8:M8"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:M5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="L6:M6"/>
-    <mergeCell ref="AC9:AD10"/>
-[...7 lines deleted...]
-    <mergeCell ref="AA9:AB10"/>
+    <mergeCell ref="E3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="Q4:R4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...103 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="BMGMarketingDMSDocument" ma:contentTypeID="0x01010038F8605499FF7944A85BB33A99481E9300DEF8CB2B3DE480459201DB24092CFAED" ma:contentTypeVersion="50" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="bad25a41de91cba82dca6030f89c4629">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="c113be2e-d717-4248-9c80-2a0db45c5d3a" xmlns:ns2="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="bf16e001-6e0a-41f6-b7fc-f0cc296fee81" xmlns:ns4="338b9ae2-514f-4731-aebb-b673b578e8e0" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="15015d5fc7e089205c6647f787576e3a" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="c113be2e-d717-4248-9c80-2a0db45c5d3a"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="bf16e001-6e0a-41f6-b7fc-f0cc296fee81"/>
     <xsd:import namespace="338b9ae2-514f-4731-aebb-b673b578e8e0"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:Stage" minOccurs="0"/>
                 <xsd:element ref="ns1:DocumentType" minOccurs="0"/>
                 <xsd:element ref="ns1:DocumentStage" minOccurs="0"/>
                 <xsd:element ref="ns1:PubId"/>
                 <xsd:element ref="ns1:ProjectStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentSetDescription" minOccurs="0"/>
                 <xsd:element ref="ns1:ProjectName" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishableLocations" minOccurs="0"/>
                 <xsd:element ref="ns1:Publish_x0020_Date" minOccurs="0"/>
@@ -40436,109 +40208,171 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...41 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Stage xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">Final</Stage>
+    <PublishOrNot xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">true</PublishOrNot>
+    <DocumentType xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">Primary</DocumentType>
+    <ThumbnailURL xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Url>http://whqv8501/DMS Project Thumbnails/Thumbnail_10023261.png</Url>
+      <Description>http://whqv8501/DMS Project Thumbnails/Thumbnail_10023261.png</Description>
+    </ThumbnailURL>
+    <TaxCatchAll xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Value>3380</Value>
+      <Value>736</Value>
+      <Value>4892</Value>
+      <Value>3216</Value>
+      <Value>3215</Value>
+      <Value>5145</Value>
+      <Value>2860</Value>
+    </TaxCatchAll>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <View_x0020_Comments xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </View_x0020_Comments>
+    <ProjectStatus xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">Project is getting published(Please Refresh page)</ProjectStatus>
+    <KITRefPubId xmlns="338b9ae2-514f-4731-aebb-b673b578e8e0" xsi:nil="true"/>
+    <DocumentStage xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">Final</DocumentStage>
+    <Project_x0020_URL xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Project_x0020_URL>
+    <AudiencesTaxHTField0 xmlns="338b9ae2-514f-4731-aebb-b673b578e8e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </AudiencesTaxHTField0>
+    <CurrentProjectUrl xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Url>http://whqv8501/BMGMarketing/My Projects/US Job Take Off Calculator</Url>
+      <Description>http://whqv8501/BMGMarketing/My Projects/US Job Take Off Calculator</Description>
+    </CurrentProjectUrl>
+    <KITSubPubId xmlns="338b9ae2-514f-4731-aebb-b673b578e8e0" xsi:nil="true"/>
+    <Extension xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">xlsx</Extension>
+    <DocProjectStatus xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a" xsi:nil="true"/>
+    <Target_x0020_Audiences xmlns="338b9ae2-514f-4731-aebb-b673b578e8e0" xsi:nil="true"/>
+    <PubId xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">10023261</PubId>
+    <_dlc_DocId xmlns="bf16e001-6e0a-41f6-b7fc-f0cc296fee81">efd478c2-7de7-4c31-96f0-2d98a6537649</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="bf16e001-6e0a-41f6-b7fc-f0cc296fee81">
+      <Url>http://whqv8501/BMGMarketing/_layouts/DocIdRedir.aspx?ID=efd478c2-7de7-4c31-96f0-2d98a6537649</Url>
+      <Description>efd478c2-7de7-4c31-96f0-2d98a6537649</Description>
+    </_dlc_DocIdUrl>
+    <DocumentCategoryTaxHTField0 xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Calculators/Slope Cards</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e596f313-24fa-4d2f-a69d-44a514175895</TermId>
+        </TermInfo>
+      </Terms>
+    </DocumentCategoryTaxHTField0>
+    <DMSKeywordsTaxHTField0 xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">US</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3a40d848-874e-4d36-88b8-43ab77d92e53</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Calculator</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">b06e63fc-9b4e-4d8f-b3ee-b3e908b6b541</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Job</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1046a888-f811-40c5-b51b-143ef637348e</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Take</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9674b840-24f6-4f85-8d50-b96cd0284363</TermId>
+        </TermInfo>
+      </Terms>
+    </DMSKeywordsTaxHTField0>
+    <Business1TaxHTField1 xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">EIS</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f446a68d-b98f-4fad-b3bc-aaec495c9741</TermId>
+        </TermInfo>
+      </Terms>
+    </Business1TaxHTField1>
+    <ProjectName xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a" xsi:nil="true"/>
+    <DocumentSetDescription xmlns="http://schemas.microsoft.com/sharepoint/v3">US Job Take Off Calculator</DocumentSetDescription>
+    <PublishableLocations xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Value>2</Value>
+    </PublishableLocations>
+    <Publish_x0020_Date xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a" xsi:nil="true"/>
+    <ProjectLanguageTaxHTField0 xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ProjectLanguageTaxHTField0>
+    <ProgramTaxHTField0 xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ProgramTaxHTField0>
+    <Product_x0020_LineTaxHTField0 xmlns="c113be2e-d717-4248-9c80-2a0db45c5d3a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Pipe ＆ Equipment</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ad8ebd53-0a0b-4aef-9889-9b6c73e5bbf4</TermId>
+        </TermInfo>
+      </Terms>
+    </Product_x0020_LineTaxHTField0>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D4AE566-1954-4783-9EA8-9129CF093309}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C07ECDEF-092C-48E6-AD9C-FE805ADBBE5D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE66E097-BC94-49E2-8129-321142E5A7AE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE2D4C6B-9F1E-4B34-B5E5-A958139EF5C9}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE66E097-BC94-49E2-8129-321142E5A7AE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C07ECDEF-092C-48E6-AD9C-FE805ADBBE5D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">